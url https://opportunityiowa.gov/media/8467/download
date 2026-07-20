--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -4,60 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JBoten\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CE7F5CA-93F7-44C8-8ACE-C594D697B140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D8ADF43-9D66-4CAD-B06F-6A59B6119216}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="or9P6W+xDTkAQB3x85skqxlB7IGVLt28t8er5uHF3agH6FxRdcuoSb7YbbiN3Vgn8r1K67t3yeuQd3Wy48oYQw==" workbookSaltValue="l2iorli+9ybj7eVDXNEQHg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="63195" yWindow="-16365" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34395" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="9% 2026 Scoring Breakdown Rpt" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'9% 2026 Scoring Breakdown Rpt'!$A$1:$CA$56</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'9% 2026 Scoring Breakdown Rpt'!$A:$F,'9% 2026 Scoring Breakdown Rpt'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -612,51 +613,51 @@
     <t>Developer or GP/MM or Affiliates thereof, of this Project has requested and received approval for a material change to a Tax Credit Project after January 1, 2025 in Iowa</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>2026 9% LIHTC APPLICANT'S SCORING BREAKDOWN</t>
   </si>
   <si>
     <t>Site Appeal Overall Score</t>
   </si>
   <si>
     <t>*Projects that did not meet QAP Minimum Requirements do not receive a final score.</t>
   </si>
   <si>
     <t>Maximum Site Appeal Score</t>
   </si>
   <si>
     <t>NOTE: An accessible version of this file is not provided due to its complexity. More information about this file can be made available upon request.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -687,73 +688,64 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -1074,65 +1066,55 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1287,138 +1269,145 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00F5F5F5"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
@@ -1753,54 +1742,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CA59"/>
+  <dimension ref="A1:CA58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="AO51" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AQ63" sqref="AQ63"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="AI1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A44" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="S4" sqref="S4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8" style="8" customWidth="1"/>
     <col min="2" max="2" width="14" style="8" customWidth="1"/>
     <col min="3" max="3" width="12.7265625" customWidth="1"/>
     <col min="4" max="4" width="9.26953125" customWidth="1"/>
     <col min="5" max="5" width="12.7265625" style="6" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="8" width="10.54296875" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
     <col min="11" max="11" width="12.54296875" customWidth="1"/>
     <col min="12" max="12" width="12.26953125" customWidth="1"/>
     <col min="13" max="13" width="9.1796875" customWidth="1"/>
     <col min="14" max="14" width="9" customWidth="1"/>
     <col min="15" max="15" width="12.54296875" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="12.453125" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="8.7265625" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="9.81640625" customWidth="1"/>
     <col min="19" max="19" width="8.453125" customWidth="1"/>
     <col min="20" max="20" width="11.81640625" customWidth="1"/>
     <col min="21" max="21" width="12.54296875" customWidth="1"/>
     <col min="22" max="23" width="9.81640625" customWidth="1"/>
@@ -1838,63 +1828,63 @@
     <col min="57" max="57" width="11.1796875" customWidth="1"/>
     <col min="58" max="58" width="10.453125" customWidth="1"/>
     <col min="59" max="59" width="0.26953125" customWidth="1"/>
     <col min="60" max="60" width="10.26953125" customWidth="1"/>
     <col min="61" max="61" width="11.26953125" customWidth="1"/>
     <col min="62" max="62" width="12" customWidth="1"/>
     <col min="63" max="63" width="10.81640625" customWidth="1"/>
     <col min="64" max="64" width="14" customWidth="1"/>
     <col min="65" max="65" width="11.7265625" customWidth="1"/>
     <col min="66" max="66" width="9" customWidth="1"/>
     <col min="67" max="67" width="10.81640625" customWidth="1"/>
     <col min="68" max="69" width="13.453125" customWidth="1"/>
     <col min="70" max="70" width="11.54296875" customWidth="1"/>
     <col min="71" max="71" width="22.7265625" customWidth="1"/>
     <col min="72" max="72" width="26" customWidth="1"/>
     <col min="73" max="73" width="18.1796875" customWidth="1"/>
     <col min="74" max="74" width="28.1796875" customWidth="1"/>
     <col min="75" max="75" width="22.81640625" customWidth="1"/>
     <col min="76" max="76" width="11.453125" customWidth="1"/>
     <col min="77" max="77" width="11.7265625" customWidth="1"/>
     <col min="78" max="78" width="11.81640625" customWidth="1"/>
     <col min="79" max="79" width="9.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="87" t="s">
         <v>172</v>
       </c>
-      <c r="B1" s="72"/>
-[...8 lines deleted...]
-      <c r="I1" s="83"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
       <c r="J1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="N1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="O1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="P1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="Q1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="R1" s="53" t="s">
@@ -2047,410 +2037,410 @@
       </c>
       <c r="BP1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BQ1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BR1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BS1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BT1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BU1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BV1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BW1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="BX1" s="91" t="s">
-[...2 lines deleted...]
-      <c r="BY1" s="92"/>
+      <c r="BX1" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY1" s="80"/>
       <c r="BZ1" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="CA1" s="88" t="s">
+      <c r="CA1" s="74" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:79" ht="39.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="74"/>
-[...15 lines deleted...]
-      <c r="O2" s="87" t="s">
+      <c r="A2" s="90"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="P2" s="79"/>
-[...33 lines deleted...]
-      <c r="AX2" s="79"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="77"/>
+      <c r="AL2" s="77"/>
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="77"/>
+      <c r="AO2" s="77"/>
+      <c r="AP2" s="77"/>
+      <c r="AQ2" s="77"/>
+      <c r="AR2" s="77"/>
+      <c r="AS2" s="77"/>
+      <c r="AT2" s="77"/>
+      <c r="AU2" s="77"/>
+      <c r="AV2" s="77"/>
+      <c r="AW2" s="77"/>
+      <c r="AX2" s="77"/>
       <c r="AY2" s="31"/>
-      <c r="AZ2" s="84" t="s">
+      <c r="AZ2" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="BA2" s="85"/>
-[...24 lines deleted...]
-      <c r="BX2" s="84" t="s">
+      <c r="BA2" s="84"/>
+      <c r="BB2" s="84"/>
+      <c r="BC2" s="84"/>
+      <c r="BD2" s="84"/>
+      <c r="BE2" s="84"/>
+      <c r="BF2" s="84"/>
+      <c r="BG2" s="84"/>
+      <c r="BH2" s="84"/>
+      <c r="BI2" s="84"/>
+      <c r="BJ2" s="84"/>
+      <c r="BK2" s="84"/>
+      <c r="BL2" s="84"/>
+      <c r="BM2" s="84"/>
+      <c r="BN2" s="84"/>
+      <c r="BO2" s="84"/>
+      <c r="BP2" s="84"/>
+      <c r="BQ2" s="84"/>
+      <c r="BR2" s="85"/>
+      <c r="BS2" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="BT2" s="77"/>
+      <c r="BU2" s="77"/>
+      <c r="BV2" s="77"/>
+      <c r="BW2" s="78"/>
+      <c r="BX2" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="BY2" s="86"/>
+      <c r="BY2" s="85"/>
       <c r="BZ2" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="CA2" s="89"/>
+      <c r="CA2" s="75"/>
     </row>
     <row r="3" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="74"/>
-[...4 lines deleted...]
-      <c r="F3" s="75"/>
+      <c r="A3" s="90"/>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
       <c r="G3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="78" t="s">
+      <c r="J3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="79"/>
-      <c r="L3" s="79"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
       <c r="M3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="Q3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="R3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="S3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="T3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="V3" s="80" t="s">
+      <c r="V3" s="94" t="s">
         <v>15</v>
       </c>
-      <c r="W3" s="81"/>
-[...26 lines deleted...]
-      <c r="AX3" s="81"/>
+      <c r="W3" s="95"/>
+      <c r="X3" s="95"/>
+      <c r="Y3" s="95"/>
+      <c r="Z3" s="95"/>
+      <c r="AA3" s="95"/>
+      <c r="AB3" s="95"/>
+      <c r="AC3" s="95"/>
+      <c r="AD3" s="95"/>
+      <c r="AE3" s="95"/>
+      <c r="AF3" s="95"/>
+      <c r="AG3" s="95"/>
+      <c r="AH3" s="95"/>
+      <c r="AI3" s="95"/>
+      <c r="AJ3" s="95"/>
+      <c r="AK3" s="95"/>
+      <c r="AL3" s="95"/>
+      <c r="AM3" s="95"/>
+      <c r="AN3" s="95"/>
+      <c r="AO3" s="95"/>
+      <c r="AP3" s="95"/>
+      <c r="AQ3" s="95"/>
+      <c r="AR3" s="95"/>
+      <c r="AS3" s="95"/>
+      <c r="AT3" s="95"/>
+      <c r="AU3" s="95"/>
+      <c r="AV3" s="95"/>
+      <c r="AW3" s="95"/>
+      <c r="AX3" s="95"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="BA3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BB3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BC3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BD3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BE3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BF3" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="BG3" s="78" t="s">
+      <c r="BG3" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="BH3" s="79"/>
+      <c r="BH3" s="77"/>
       <c r="BI3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="BJ3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="BK3" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BL3" s="13" t="s">
         <v>20</v>
       </c>
       <c r="BM3" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="BN3" s="78" t="s">
+      <c r="BN3" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="BO3" s="79"/>
-[...3 lines deleted...]
-      <c r="BS3" s="87" t="s">
+      <c r="BO3" s="77"/>
+      <c r="BP3" s="77"/>
+      <c r="BQ3" s="77"/>
+      <c r="BR3" s="78"/>
+      <c r="BS3" s="76" t="s">
         <v>23</v>
       </c>
-      <c r="BT3" s="79"/>
-      <c r="BU3" s="87" t="s">
+      <c r="BT3" s="77"/>
+      <c r="BU3" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="BV3" s="90"/>
+      <c r="BV3" s="78"/>
       <c r="BW3" s="22" t="s">
         <v>25</v>
       </c>
       <c r="BX3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="BY3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="BZ3" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="CA3" s="89"/>
+      <c r="CA3" s="75"/>
     </row>
     <row r="4" spans="1:79" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="74"/>
-[...4 lines deleted...]
-      <c r="F4" s="75"/>
+      <c r="A4" s="90"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
       <c r="G4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="30" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="29" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="Q4" s="30" t="s">
         <v>36</v>
       </c>
       <c r="R4" s="30" t="s">
         <v>37</v>
       </c>
       <c r="S4" s="30" t="s">
         <v>38</v>
       </c>
       <c r="T4" s="30" t="s">
         <v>39</v>
       </c>
       <c r="U4" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="V4" s="70" t="s">
+      <c r="V4" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="W4" s="69"/>
-      <c r="X4" s="68" t="s">
+      <c r="W4" s="82"/>
+      <c r="X4" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="Y4" s="69"/>
-[...1 lines deleted...]
-      <c r="AA4" s="68" t="s">
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="AB4" s="69"/>
-[...1 lines deleted...]
-      <c r="AD4" s="68" t="s">
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="AE4" s="69"/>
-      <c r="AF4" s="68" t="s">
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="AG4" s="69"/>
-      <c r="AH4" s="68" t="s">
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="AI4" s="69"/>
-[...1 lines deleted...]
-      <c r="AK4" s="68" t="s">
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="AL4" s="69"/>
-      <c r="AM4" s="68" t="s">
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="AN4" s="69"/>
-      <c r="AO4" s="68" t="s">
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="AP4" s="69"/>
-      <c r="AQ4" s="68" t="s">
+      <c r="AP4" s="82"/>
+      <c r="AQ4" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="AR4" s="69"/>
-      <c r="AS4" s="68" t="s">
+      <c r="AR4" s="82"/>
+      <c r="AS4" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="AT4" s="69"/>
-      <c r="AU4" s="68" t="s">
+      <c r="AT4" s="82"/>
+      <c r="AU4" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="AV4" s="69"/>
-      <c r="AW4" s="68" t="s">
+      <c r="AV4" s="82"/>
+      <c r="AW4" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="AX4" s="69"/>
+      <c r="AX4" s="82"/>
       <c r="AY4" s="38" t="s">
         <v>173</v>
       </c>
       <c r="AZ4" s="33" t="s">
         <v>54</v>
       </c>
       <c r="BA4" s="11" t="s">
         <v>55</v>
       </c>
       <c r="BB4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="BC4" s="11" t="s">
         <v>57</v>
       </c>
       <c r="BD4" s="11" t="s">
         <v>58</v>
       </c>
       <c r="BE4" s="11" t="s">
         <v>59</v>
       </c>
       <c r="BF4" s="11" t="s">
         <v>60</v>
       </c>
       <c r="BG4" s="11" t="s">
@@ -2491,59 +2481,59 @@
       </c>
       <c r="BS4" s="33" t="s">
         <v>73</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>74</v>
       </c>
       <c r="BU4" s="34" t="s">
         <v>170</v>
       </c>
       <c r="BV4" s="35" t="s">
         <v>74</v>
       </c>
       <c r="BW4" s="36" t="s">
         <v>169</v>
       </c>
       <c r="BX4" s="33" t="s">
         <v>75</v>
       </c>
       <c r="BY4" s="35" t="s">
         <v>76</v>
       </c>
       <c r="BZ4" s="33" t="s">
         <v>77</v>
       </c>
-      <c r="CA4" s="89"/>
+      <c r="CA4" s="75"/>
     </row>
     <row r="5" spans="1:79" ht="156.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="76"/>
-[...4 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
       <c r="G5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="O5" s="15" t="s">
@@ -2716,51 +2706,51 @@
       </c>
       <c r="BS5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BT5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="BU5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BV5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="BW5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="BX5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="BZ5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CA5" s="89"/>
+      <c r="CA5" s="75"/>
     </row>
     <row r="6" spans="1:79" ht="39.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="40" t="s">
         <v>105</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>106</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>107</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>108</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>109</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>110</v>
       </c>
       <c r="G6" s="12">
         <v>30</v>
       </c>
       <c r="H6" s="13">
         <v>30</v>
@@ -4296,51 +4286,51 @@
       </c>
       <c r="AQ12" s="41">
         <v>5</v>
       </c>
       <c r="AR12" s="41">
         <v>0</v>
       </c>
       <c r="AS12" s="41">
         <v>0</v>
       </c>
       <c r="AT12" s="41">
         <v>0</v>
       </c>
       <c r="AU12" s="41">
         <v>5</v>
       </c>
       <c r="AV12" s="41">
         <v>0</v>
       </c>
       <c r="AW12" s="41">
         <v>0</v>
       </c>
       <c r="AX12" s="41">
         <v>0</v>
       </c>
-      <c r="AY12" s="41">
+      <c r="AY12" s="68">
         <f>SUM(V12:AX12)/12</f>
         <v>4.583333333333333</v>
       </c>
       <c r="AZ12" s="40">
         <v>1</v>
       </c>
       <c r="BA12" s="41">
         <v>0</v>
       </c>
       <c r="BB12" s="41">
         <v>0</v>
       </c>
       <c r="BC12" s="41">
         <v>0</v>
       </c>
       <c r="BD12" s="41">
         <v>2</v>
       </c>
       <c r="BE12" s="41">
         <v>0</v>
       </c>
       <c r="BF12" s="41">
         <v>0</v>
       </c>
       <c r="BG12" s="41">
@@ -4770,56 +4760,56 @@
       </c>
       <c r="AP14" s="7">
         <v>0</v>
       </c>
       <c r="AQ14" s="7">
         <v>5</v>
       </c>
       <c r="AR14" s="7">
         <v>0</v>
       </c>
       <c r="AS14" s="7">
         <v>5</v>
       </c>
       <c r="AT14" s="7">
         <v>0</v>
       </c>
       <c r="AU14" s="7">
         <v>0</v>
       </c>
       <c r="AV14" s="7">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>0</v>
       </c>
-      <c r="AX14" s="7">
-[...2 lines deleted...]
-      <c r="AY14" s="7">
+      <c r="AX14" s="70">
+        <v>1</v>
+      </c>
+      <c r="AY14" s="70">
         <f>SUM(V14:AX14)/12</f>
-        <v>4.583333333333333</v>
+        <v>4.666666666666667</v>
       </c>
       <c r="AZ14" s="20">
         <v>0</v>
       </c>
       <c r="BA14" s="4">
         <v>0</v>
       </c>
       <c r="BB14" s="4">
         <v>1</v>
       </c>
       <c r="BC14" s="4">
         <v>2</v>
       </c>
       <c r="BD14" s="4">
         <v>0</v>
       </c>
       <c r="BE14" s="4">
         <v>0</v>
       </c>
       <c r="BF14" s="4">
         <v>2</v>
       </c>
       <c r="BG14" s="4">
         <v>0</v>
       </c>
@@ -5010,56 +5000,56 @@
       </c>
       <c r="AP15" s="41">
         <v>0</v>
       </c>
       <c r="AQ15" s="41">
         <v>5</v>
       </c>
       <c r="AR15" s="41">
         <v>0</v>
       </c>
       <c r="AS15" s="41">
         <v>0</v>
       </c>
       <c r="AT15" s="41">
         <v>3</v>
       </c>
       <c r="AU15" s="41">
         <v>0</v>
       </c>
       <c r="AV15" s="41">
         <v>0</v>
       </c>
       <c r="AW15" s="41">
         <v>0</v>
       </c>
-      <c r="AX15" s="41">
-[...2 lines deleted...]
-      <c r="AY15" s="41">
+      <c r="AX15" s="71">
+        <v>1</v>
+      </c>
+      <c r="AY15" s="69">
         <f>SUM(V15:AX15)/12</f>
-        <v>4.416666666666667</v>
+        <v>4.5</v>
       </c>
       <c r="AZ15" s="40">
         <v>0</v>
       </c>
       <c r="BA15" s="41">
         <v>0</v>
       </c>
       <c r="BB15" s="41">
         <v>1</v>
       </c>
       <c r="BC15" s="41">
         <v>2</v>
       </c>
       <c r="BD15" s="41">
         <v>0</v>
       </c>
       <c r="BE15" s="41">
         <v>0</v>
       </c>
       <c r="BF15" s="41">
         <v>2</v>
       </c>
       <c r="BG15" s="41">
         <v>0</v>
       </c>
@@ -5250,54 +5240,54 @@
       </c>
       <c r="AP16" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ16" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR16" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS16" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AT16" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU16" s="51" t="s">
         <v>1</v>
       </c>
       <c r="AV16" s="51" t="s">
         <v>1</v>
       </c>
       <c r="AW16" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AX16" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AY16" s="44"/>
+      <c r="AX16" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY16" s="73"/>
       <c r="AZ16" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BA16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BB16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BC16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BD16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BE16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BF16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BG16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="BH16" s="44" t="s">
@@ -5487,54 +5477,54 @@
       </c>
       <c r="AP17" s="7">
         <v>0</v>
       </c>
       <c r="AQ17" s="7">
         <v>5</v>
       </c>
       <c r="AR17" s="7">
         <v>0</v>
       </c>
       <c r="AS17" s="7">
         <v>0</v>
       </c>
       <c r="AT17" s="7">
         <v>0</v>
       </c>
       <c r="AU17" s="7">
         <v>5</v>
       </c>
       <c r="AV17" s="7">
         <v>0</v>
       </c>
       <c r="AW17" s="7">
         <v>5</v>
       </c>
-      <c r="AX17" s="7">
-[...2 lines deleted...]
-      <c r="AY17" s="7">
+      <c r="AX17" s="70">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="70">
         <f>SUM(V17:AX17)/12</f>
         <v>4.833333333333333</v>
       </c>
       <c r="AZ17" s="20">
         <v>0</v>
       </c>
       <c r="BA17" s="4">
         <v>0</v>
       </c>
       <c r="BB17" s="4">
         <v>0</v>
       </c>
       <c r="BC17" s="4">
         <v>0</v>
       </c>
       <c r="BD17" s="4">
         <v>0</v>
       </c>
       <c r="BE17" s="4">
         <v>0</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
@@ -5727,54 +5717,54 @@
       </c>
       <c r="AP18" s="41">
         <v>0</v>
       </c>
       <c r="AQ18" s="41">
         <v>5</v>
       </c>
       <c r="AR18" s="41">
         <v>0</v>
       </c>
       <c r="AS18" s="41">
         <v>0</v>
       </c>
       <c r="AT18" s="41">
         <v>0</v>
       </c>
       <c r="AU18" s="41">
         <v>5</v>
       </c>
       <c r="AV18" s="41">
         <v>0</v>
       </c>
       <c r="AW18" s="41">
         <v>5</v>
       </c>
-      <c r="AX18" s="41">
-[...2 lines deleted...]
-      <c r="AY18" s="41">
+      <c r="AX18" s="71">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="69">
         <f>SUM(V18:AX18)/12</f>
         <v>4.416666666666667</v>
       </c>
       <c r="AZ18" s="40">
         <v>0</v>
       </c>
       <c r="BA18" s="41">
         <v>0</v>
       </c>
       <c r="BB18" s="41">
         <v>0</v>
       </c>
       <c r="BC18" s="41">
         <v>0</v>
       </c>
       <c r="BD18" s="41">
         <v>0</v>
       </c>
       <c r="BE18" s="41">
         <v>0</v>
       </c>
       <c r="BF18" s="41">
         <v>0</v>
       </c>
       <c r="BG18" s="41">
@@ -6447,51 +6437,51 @@
       </c>
       <c r="AQ21" s="41">
         <v>5</v>
       </c>
       <c r="AR21" s="41">
         <v>0</v>
       </c>
       <c r="AS21" s="41">
         <v>0</v>
       </c>
       <c r="AT21" s="41">
         <v>3</v>
       </c>
       <c r="AU21" s="41">
         <v>0</v>
       </c>
       <c r="AV21" s="41">
         <v>0</v>
       </c>
       <c r="AW21" s="41">
         <v>0</v>
       </c>
       <c r="AX21" s="41">
         <v>0</v>
       </c>
-      <c r="AY21" s="41">
+      <c r="AY21" s="68">
         <f>SUM(V21:AX21)/12</f>
         <v>4.25</v>
       </c>
       <c r="AZ21" s="40">
         <v>1</v>
       </c>
       <c r="BA21" s="41">
         <v>0</v>
       </c>
       <c r="BB21" s="41">
         <v>0</v>
       </c>
       <c r="BC21" s="41">
         <v>0</v>
       </c>
       <c r="BD21" s="41">
         <v>2</v>
       </c>
       <c r="BE21" s="41">
         <v>0</v>
       </c>
       <c r="BF21" s="41">
         <v>2</v>
       </c>
       <c r="BG21" s="41">
@@ -7164,51 +7154,51 @@
       </c>
       <c r="AQ24" s="41">
         <v>5</v>
       </c>
       <c r="AR24" s="41">
         <v>0</v>
       </c>
       <c r="AS24" s="41">
         <v>5</v>
       </c>
       <c r="AT24" s="41">
         <v>0</v>
       </c>
       <c r="AU24" s="41">
         <v>0</v>
       </c>
       <c r="AV24" s="41">
         <v>0</v>
       </c>
       <c r="AW24" s="41">
         <v>0</v>
       </c>
       <c r="AX24" s="41">
         <v>0</v>
       </c>
-      <c r="AY24" s="41">
+      <c r="AY24" s="68">
         <f>SUM(V24:AX24)/12</f>
         <v>4.083333333333333</v>
       </c>
       <c r="AZ24" s="40">
         <v>0</v>
       </c>
       <c r="BA24" s="41">
         <v>0</v>
       </c>
       <c r="BB24" s="41">
         <v>0</v>
       </c>
       <c r="BC24" s="41">
         <v>0</v>
       </c>
       <c r="BD24" s="41">
         <v>0</v>
       </c>
       <c r="BE24" s="41">
         <v>0</v>
       </c>
       <c r="BF24" s="41">
         <v>2</v>
       </c>
       <c r="BG24" s="41">
@@ -7881,51 +7871,51 @@
       </c>
       <c r="AQ27" s="41">
         <v>5</v>
       </c>
       <c r="AR27" s="41">
         <v>0</v>
       </c>
       <c r="AS27" s="41">
         <v>0</v>
       </c>
       <c r="AT27" s="41">
         <v>3</v>
       </c>
       <c r="AU27" s="41">
         <v>0</v>
       </c>
       <c r="AV27" s="41">
         <v>0</v>
       </c>
       <c r="AW27" s="41">
         <v>0</v>
       </c>
       <c r="AX27" s="41">
         <v>0</v>
       </c>
-      <c r="AY27" s="41">
+      <c r="AY27" s="68">
         <f>SUM(V27:AX27)/12</f>
         <v>4.416666666666667</v>
       </c>
       <c r="AZ27" s="40">
         <v>0</v>
       </c>
       <c r="BA27" s="41">
         <v>0</v>
       </c>
       <c r="BB27" s="41">
         <v>0</v>
       </c>
       <c r="BC27" s="41">
         <v>0</v>
       </c>
       <c r="BD27" s="41">
         <v>0</v>
       </c>
       <c r="BE27" s="41">
         <v>0</v>
       </c>
       <c r="BF27" s="41">
         <v>0</v>
       </c>
       <c r="BG27" s="41">
@@ -8598,51 +8588,51 @@
       </c>
       <c r="AQ30" s="41">
         <v>5</v>
       </c>
       <c r="AR30" s="41">
         <v>0</v>
       </c>
       <c r="AS30" s="41">
         <v>5</v>
       </c>
       <c r="AT30" s="41">
         <v>0</v>
       </c>
       <c r="AU30" s="41">
         <v>0</v>
       </c>
       <c r="AV30" s="41">
         <v>0</v>
       </c>
       <c r="AW30" s="41">
         <v>0</v>
       </c>
       <c r="AX30" s="41">
         <v>0</v>
       </c>
-      <c r="AY30" s="41">
+      <c r="AY30" s="68">
         <f>SUM(V30:AX30)/12</f>
         <v>4.25</v>
       </c>
       <c r="AZ30" s="40">
         <v>0</v>
       </c>
       <c r="BA30" s="41">
         <v>0</v>
       </c>
       <c r="BB30" s="41">
         <v>0</v>
       </c>
       <c r="BC30" s="41">
         <v>0</v>
       </c>
       <c r="BD30" s="41">
         <v>0</v>
       </c>
       <c r="BE30" s="41">
         <v>0</v>
       </c>
       <c r="BF30" s="41">
         <v>2</v>
       </c>
       <c r="BG30" s="41">
@@ -10032,51 +10022,51 @@
       </c>
       <c r="AQ36" s="41">
         <v>5</v>
       </c>
       <c r="AR36" s="41">
         <v>0</v>
       </c>
       <c r="AS36" s="41">
         <v>5</v>
       </c>
       <c r="AT36" s="41">
         <v>0</v>
       </c>
       <c r="AU36" s="41">
         <v>0</v>
       </c>
       <c r="AV36" s="41">
         <v>0</v>
       </c>
       <c r="AW36" s="41">
         <v>0</v>
       </c>
       <c r="AX36" s="41">
         <v>0</v>
       </c>
-      <c r="AY36" s="41">
+      <c r="AY36" s="68">
         <f>SUM(V36:AX36)/12</f>
         <v>3.9166666666666665</v>
       </c>
       <c r="AZ36" s="40">
         <v>0</v>
       </c>
       <c r="BA36" s="41">
         <v>0</v>
       </c>
       <c r="BB36" s="41">
         <v>0</v>
       </c>
       <c r="BC36" s="41">
         <v>0</v>
       </c>
       <c r="BD36" s="41">
         <v>0</v>
       </c>
       <c r="BE36" s="41">
         <v>0</v>
       </c>
       <c r="BF36" s="41">
         <v>2</v>
       </c>
       <c r="BG36" s="41">
@@ -10749,51 +10739,51 @@
       </c>
       <c r="AQ39" s="41">
         <v>5</v>
       </c>
       <c r="AR39" s="41">
         <v>0</v>
       </c>
       <c r="AS39" s="41">
         <v>5</v>
       </c>
       <c r="AT39" s="41">
         <v>0</v>
       </c>
       <c r="AU39" s="41">
         <v>0</v>
       </c>
       <c r="AV39" s="41">
         <v>0</v>
       </c>
       <c r="AW39" s="41">
         <v>0</v>
       </c>
       <c r="AX39" s="41">
         <v>0</v>
       </c>
-      <c r="AY39" s="41">
+      <c r="AY39" s="68">
         <f>SUM(V39:AX39)/12</f>
         <v>3.75</v>
       </c>
       <c r="AZ39" s="40">
         <v>0</v>
       </c>
       <c r="BA39" s="41">
         <v>0</v>
       </c>
       <c r="BB39" s="41">
         <v>1</v>
       </c>
       <c r="BC39" s="41">
         <v>2</v>
       </c>
       <c r="BD39" s="41">
         <v>0</v>
       </c>
       <c r="BE39" s="41">
         <v>0</v>
       </c>
       <c r="BF39" s="41">
         <v>2</v>
       </c>
       <c r="BG39" s="41">
@@ -11466,51 +11456,51 @@
       </c>
       <c r="AQ42" s="41">
         <v>5</v>
       </c>
       <c r="AR42" s="41">
         <v>0</v>
       </c>
       <c r="AS42" s="41">
         <v>5</v>
       </c>
       <c r="AT42" s="41">
         <v>0</v>
       </c>
       <c r="AU42" s="41">
         <v>0</v>
       </c>
       <c r="AV42" s="41">
         <v>0</v>
       </c>
       <c r="AW42" s="41">
         <v>0</v>
       </c>
       <c r="AX42" s="41">
         <v>0</v>
       </c>
-      <c r="AY42" s="41">
+      <c r="AY42" s="68">
         <f>SUM(V42:AX42)/12</f>
         <v>4.583333333333333</v>
       </c>
       <c r="AZ42" s="40">
         <v>0</v>
       </c>
       <c r="BA42" s="41">
         <v>0</v>
       </c>
       <c r="BB42" s="41">
         <v>0</v>
       </c>
       <c r="BC42" s="41">
         <v>0</v>
       </c>
       <c r="BD42" s="41">
         <v>0</v>
       </c>
       <c r="BE42" s="41">
         <v>0</v>
       </c>
       <c r="BF42" s="41">
         <v>0</v>
       </c>
       <c r="BG42" s="41">
@@ -12183,51 +12173,51 @@
       </c>
       <c r="AQ45" s="41">
         <v>5</v>
       </c>
       <c r="AR45" s="41">
         <v>0</v>
       </c>
       <c r="AS45" s="41">
         <v>5</v>
       </c>
       <c r="AT45" s="41">
         <v>0</v>
       </c>
       <c r="AU45" s="41">
         <v>0</v>
       </c>
       <c r="AV45" s="41">
         <v>0</v>
       </c>
       <c r="AW45" s="41">
         <v>0</v>
       </c>
       <c r="AX45" s="41">
         <v>0</v>
       </c>
-      <c r="AY45" s="41">
+      <c r="AY45" s="68">
         <f>SUM(V45:AX45)/12</f>
         <v>3.5833333333333335</v>
       </c>
       <c r="AZ45" s="40">
         <v>0</v>
       </c>
       <c r="BA45" s="41">
         <v>0</v>
       </c>
       <c r="BB45" s="41">
         <v>0</v>
       </c>
       <c r="BC45" s="41">
         <v>0</v>
       </c>
       <c r="BD45" s="41">
         <v>2</v>
       </c>
       <c r="BE45" s="41">
         <v>0</v>
       </c>
       <c r="BF45" s="41">
         <v>0</v>
       </c>
       <c r="BG45" s="41">
@@ -14334,51 +14324,51 @@
       </c>
       <c r="AQ54" s="41">
         <v>5</v>
       </c>
       <c r="AR54" s="41">
         <v>0</v>
       </c>
       <c r="AS54" s="41">
         <v>5</v>
       </c>
       <c r="AT54" s="41">
         <v>0</v>
       </c>
       <c r="AU54" s="41">
         <v>0</v>
       </c>
       <c r="AV54" s="41">
         <v>0</v>
       </c>
       <c r="AW54" s="41">
         <v>0</v>
       </c>
       <c r="AX54" s="41">
         <v>0</v>
       </c>
-      <c r="AY54" s="41">
+      <c r="AY54" s="68">
         <f>SUM(V54:AX54)/12</f>
         <v>3.75</v>
       </c>
       <c r="AZ54" s="40">
         <v>1</v>
       </c>
       <c r="BA54" s="41">
         <v>0</v>
       </c>
       <c r="BB54" s="41">
         <v>1</v>
       </c>
       <c r="BC54" s="41">
         <v>2</v>
       </c>
       <c r="BD54" s="41">
         <v>0</v>
       </c>
       <c r="BE54" s="41">
         <v>0</v>
       </c>
       <c r="BF54" s="41">
         <v>2</v>
       </c>
       <c r="BG54" s="41">
@@ -14429,125 +14419,125 @@
       <c r="BV54" s="61">
         <v>-1</v>
       </c>
       <c r="BW54" s="63">
         <v>2</v>
       </c>
       <c r="BX54" s="40">
         <v>2</v>
       </c>
       <c r="BY54" s="61">
         <v>0</v>
       </c>
       <c r="BZ54" s="40">
         <v>0</v>
       </c>
       <c r="CA54" s="64">
         <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:79" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="56" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A56" s="9" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="59" spans="1:79" s="93" customFormat="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="AO59" s="93" t="s">
+    <row r="58" spans="1:79" x14ac:dyDescent="0.35">
+      <c r="A58" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="AU59" s="95"/>
-      <c r="AV59" s="96"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="jRss1+M06G4JnboivKwepGL6rXMLoqu7tMzWUUI4NJIrI6hs1GICaPDddU18iyJf6qsHK+ce1fsMtqrYdw8guw==" saltValue="2/MnjtaR5s9lmt0PVVZSjA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="CA1:CA5"/>
-[...11 lines deleted...]
-    <mergeCell ref="BU3:BV3"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AH4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="V3:AX3"/>
     <mergeCell ref="G1:I1"/>
     <mergeCell ref="G2:N2"/>
     <mergeCell ref="O2:AX2"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="CA1:CA5"/>
+    <mergeCell ref="BS2:BW2"/>
+    <mergeCell ref="BX1:BY1"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AZ2:BR2"/>
+    <mergeCell ref="BX2:BY2"/>
+    <mergeCell ref="BG3:BH3"/>
+    <mergeCell ref="BN3:BR3"/>
+    <mergeCell ref="BS3:BT3"/>
+    <mergeCell ref="BU3:BV3"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.25" footer="0.25"/>
   <pageSetup paperSize="5" scale="85" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="27" max="78" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="17" max="55" man="1"/>
     <brk id="26" max="55" man="1"/>
     <brk id="58" max="55" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="AY11:AY12 AY53:AY54 AY50:AY51 AY47:AY48 AY44:AY45 AY41:AY42 AY38:AY39 AY35:AY36 AY32:AY33 AY29:AY30 AY26:AY27 AY23:AY24 AY20:AY21 AY17:AY18" formulaRange="1"/>
+    <ignoredError sqref="AY11:AY12 AY53:AY54 AY50:AY51 AY47:AY48 AY44:AY45 AY41:AY42 AY38:AY39 AY35:AY36 AY32:AY33 AY29:AY30 AY26:AY27 AY23:AY24 AY20:AY21 AY17:AY18 AY14:AY15" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100200AB56F06A8514890C651776EEEBC1C" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b19dca2ff2030a934f0b4160da3558f4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="671fdf05-166f-4ee6-a01a-142d0de070d3" xmlns:ns3="04902371-e9a1-4774-b6f8-4323d749ace1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c24bb13468395e7dd600342855d47ce7" ns2:_="" ns3:_="">
     <xsd:import namespace="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
     <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -14762,94 +14752,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{951ED6D5-7652-4704-89E7-935E8950441F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB35864-981C-452A-A9E5-42570BC9F493}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A4C71CA-4580-4B18-B4B6-664407AF6AC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
     <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB35864-981C-452A-A9E5-42570BC9F493}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{951ED6D5-7652-4704-89E7-935E8950441F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -14875,27 +14863,30 @@
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stacy Cunningham</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>