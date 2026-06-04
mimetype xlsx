--- v0 (2026-01-20)
+++ v1 (2026-06-04)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/jason_boten_iowaeda_com/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LSmith\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2FA23C5A-C603-4F8D-9325-4E6DA75C4784}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0DCBD1F-B43D-40DB-8511-0A389327037A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="34395" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="908" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="908" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Project Expenses" sheetId="24" r:id="rId1"/>
     <sheet name="1.CastCrew" sheetId="9" r:id="rId2"/>
     <sheet name="2. Equip Rental" sheetId="16" r:id="rId3"/>
     <sheet name="3. Location and facility rental" sheetId="19" r:id="rId4"/>
     <sheet name="4. Per Diem" sheetId="11" r:id="rId5"/>
     <sheet name="5. CPA and Legal" sheetId="12" r:id="rId6"/>
     <sheet name="6. Transportation" sheetId="8" r:id="rId7"/>
     <sheet name="7. Sets, Props" sheetId="13" r:id="rId8"/>
     <sheet name="8. Digital Media" sheetId="18" r:id="rId9"/>
     <sheet name="9. Food, Catering" sheetId="17" r:id="rId10"/>
     <sheet name="10. Services" sheetId="22" r:id="rId11"/>
     <sheet name="11. Access Accomodations" sheetId="23" r:id="rId12"/>
     <sheet name="12. Post Production" sheetId="20" r:id="rId13"/>
     <sheet name="13. Other" sheetId="21" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
@@ -1151,285 +1151,285 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="107">
     <cellStyle name="Comma" xfId="106" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
-    <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9" hidden="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Followed Hyperlink" xfId="31" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="69" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="79" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="87" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="75" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="89" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="49" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="71" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="83" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="105" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="51" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="25" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="95" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="81" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="53" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="73" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="85" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="41" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="43" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="27" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="9" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="5" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="93" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="91" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="55" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="57" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="45" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="103" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="29" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="67" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="59" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="23" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="47" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="97" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="77" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="101" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="11" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="65" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="63" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="37" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="13" builtinId="9" hidden="1"/>
-    <cellStyle name="Followed Hyperlink" xfId="61" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="39" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="33" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="21" builtinId="9" hidden="1"/>
-    <cellStyle name="Followed Hyperlink" xfId="63" builtinId="9" hidden="1"/>
-[...53 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="62" builtinId="8" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="61" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="99" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="31" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="35" builtinId="9" hidden="1"/>
+    <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="98" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="90" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="96" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="82" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="18" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="60" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="102" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="34" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="68" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="94" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="92" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="46" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="58" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="20" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="56" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="54" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="42" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="80" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="50" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="64" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="100" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="76" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="88" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="72" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="70" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="78" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="16" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="66" builtinId="8" hidden="1"/>
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="30" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="22" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="10" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="8" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="14" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="84" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="48" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="44" builtinId="8" hidden="1"/>
-    <cellStyle name="Hyperlink" xfId="48" builtinId="8" hidden="1"/>
-[...21 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="54" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="4" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="62" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="32" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="104" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="52" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="6" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="26" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="24" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="28" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="40" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="74" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="86" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="38" builtinId="8" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="36" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <mruColors>
       <color rgb="FF2B3A08"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1742,415 +1742,413 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94CA22AD-8B72-468E-8318-139B84E09314}">
   <dimension ref="A1:L28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:D10"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A18" sqref="A18:B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="59.75" customWidth="1"/>
     <col min="3" max="3" width="26.08203125" customWidth="1"/>
     <col min="4" max="4" width="34.25" customWidth="1"/>
     <col min="5" max="5" width="0.58203125" customWidth="1"/>
     <col min="6" max="12" width="9" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23" x14ac:dyDescent="0.35">
-      <c r="A1" s="94" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="49"/>
+      <c r="A1" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="48"/>
     </row>
     <row r="2" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="76"/>
-[...9 lines deleted...]
-      <c r="K2" s="52"/>
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="51"/>
     </row>
     <row r="3" spans="1:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="95" t="s">
+      <c r="A3" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-[...8 lines deleted...]
-      <c r="K3" s="54"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="53"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="60"/>
-[...1 lines deleted...]
-      <c r="D4" s="61"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="59"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="35"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="90"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="92"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="88"/>
-[...1 lines deleted...]
-      <c r="D6" s="90"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="92"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="88"/>
-[...1 lines deleted...]
-      <c r="D7" s="90"/>
+      <c r="B7" s="90"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="92"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="88"/>
-[...1 lines deleted...]
-      <c r="D8" s="90"/>
+      <c r="B8" s="90"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="92"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A9" s="57"/>
-[...2 lines deleted...]
-      <c r="D9" s="90"/>
+      <c r="A9" s="55"/>
+      <c r="B9" s="90"/>
+      <c r="C9" s="91"/>
+      <c r="D9" s="92"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A10" s="83" t="s">
+      <c r="A10" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="84"/>
-[...1 lines deleted...]
-      <c r="D10" s="85"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="72"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A11" s="86"/>
-[...1 lines deleted...]
-      <c r="C11" s="56" t="s">
+      <c r="A11" s="73"/>
+      <c r="B11" s="74"/>
+      <c r="C11" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="56" t="s">
+      <c r="D11" s="54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A12" s="81" t="s">
+      <c r="A12" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="82"/>
-      <c r="C12" s="62">
+      <c r="B12" s="89"/>
+      <c r="C12" s="60">
         <f>'1.CastCrew'!D47</f>
         <v>0</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D12" s="60">
         <f>'1.CastCrew'!E47</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A13" s="79" t="s">
+      <c r="A13" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="80"/>
-      <c r="C13" s="62">
+      <c r="B13" s="87"/>
+      <c r="C13" s="60">
         <f>'2. Equip Rental'!D26</f>
         <v>0</v>
       </c>
-      <c r="D13" s="62">
+      <c r="D13" s="60">
         <f>'2. Equip Rental'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A14" s="81" t="s">
+      <c r="A14" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="82"/>
-      <c r="C14" s="62">
+      <c r="B14" s="89"/>
+      <c r="C14" s="60">
         <f>'3. Location and facility rental'!D26</f>
         <v>0</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D14" s="60">
         <f>'3. Location and facility rental'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A15" s="79" t="s">
+      <c r="A15" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="80"/>
-      <c r="C15" s="62">
+      <c r="B15" s="87"/>
+      <c r="C15" s="60">
         <f>'4. Per Diem'!D46</f>
         <v>0</v>
       </c>
-      <c r="D15" s="62">
+      <c r="D15" s="60">
         <f>'4. Per Diem'!E46</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A16" s="81" t="s">
+      <c r="A16" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="82"/>
-      <c r="C16" s="62">
+      <c r="B16" s="89"/>
+      <c r="C16" s="60">
         <f>'5. CPA and Legal'!D9</f>
         <v>0</v>
       </c>
-      <c r="D16" s="62">
+      <c r="D16" s="60">
         <f>'5. CPA and Legal'!E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A17" s="79" t="s">
+      <c r="A17" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="80"/>
-      <c r="C17" s="62">
+      <c r="B17" s="87"/>
+      <c r="C17" s="60">
         <f>'6. Transportation'!D26</f>
         <v>0</v>
       </c>
-      <c r="D17" s="62">
+      <c r="D17" s="60">
         <f>'6. Transportation'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A18" s="79" t="s">
+      <c r="A18" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="80"/>
-      <c r="C18" s="62">
+      <c r="B18" s="87"/>
+      <c r="C18" s="60">
         <f>'7. Sets, Props'!D26</f>
         <v>0</v>
       </c>
-      <c r="D18" s="62">
+      <c r="D18" s="60">
         <f>'7. Sets, Props'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A19" s="79" t="s">
+      <c r="A19" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="80"/>
-      <c r="C19" s="62">
+      <c r="B19" s="87"/>
+      <c r="C19" s="60">
         <f>'8. Digital Media'!D26</f>
         <v>0</v>
       </c>
-      <c r="D19" s="62">
+      <c r="D19" s="60">
         <f>'8. Digital Media'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A20" s="79" t="s">
+      <c r="A20" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="80"/>
-      <c r="C20" s="62">
+      <c r="B20" s="87"/>
+      <c r="C20" s="60">
         <f>'9. Food, Catering'!D26</f>
         <v>0</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D20" s="60">
         <f>'9. Food, Catering'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A21" s="79" t="s">
+      <c r="A21" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="80"/>
-      <c r="C21" s="62">
+      <c r="B21" s="87"/>
+      <c r="C21" s="60">
         <f>'10. Services'!D26</f>
         <v>0</v>
       </c>
-      <c r="D21" s="62">
+      <c r="D21" s="60">
         <f>'10. Services'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="80"/>
-      <c r="C22" s="62">
+      <c r="B22" s="87"/>
+      <c r="C22" s="60">
         <f>'11. Access Accomodations'!D26</f>
         <v>0</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="60">
         <f>'11. Access Accomodations'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A23" s="79" t="s">
+      <c r="A23" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="80"/>
-      <c r="C23" s="62">
+      <c r="B23" s="87"/>
+      <c r="C23" s="60">
         <f>'12. Post Production'!D26</f>
         <v>0</v>
       </c>
-      <c r="D23" s="62">
+      <c r="D23" s="60">
         <f>'12. Post Production'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A24" s="79" t="s">
+      <c r="A24" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="80"/>
-      <c r="C24" s="62">
+      <c r="B24" s="87"/>
+      <c r="C24" s="60">
         <f>'13. Other'!D26</f>
         <v>0</v>
       </c>
-      <c r="D24" s="62">
+      <c r="D24" s="60">
         <f>'13. Other'!E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A25" s="77" t="s">
+      <c r="A25" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="78"/>
-[...1 lines deleted...]
-      <c r="D25" s="64">
+      <c r="B25" s="85"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="62">
         <f>SUM(D12:D24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A26" s="77" t="s">
+      <c r="A26" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="78"/>
-      <c r="C26" s="66">
+      <c r="B26" s="85"/>
+      <c r="C26" s="64">
         <f>SUM(C12:C24)</f>
         <v>0</v>
       </c>
-      <c r="D26" s="65"/>
+      <c r="D26" s="63"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="72"/>
-[...1 lines deleted...]
-      <c r="D27" s="62">
+      <c r="B27" s="78"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="60">
         <f>SUM(D25,C26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="74"/>
-[...1 lines deleted...]
-      <c r="D28" s="68">
+      <c r="B28" s="80"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="66">
         <f>(D25*0.3)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="27">
+  <mergeCells count="25">
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="A10:D10"/>
-    <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A14:B14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
@@ -2163,93 +2161,93 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="28.83203125" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="24.83203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>9</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="77.5" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -2685,93 +2683,93 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="28.83203125" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="27.75" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>10</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -3207,93 +3205,93 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="28.83203125" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="22.83203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>11</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="77.5" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -3728,98 +3726,98 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="4" width="39" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="26.08203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>12</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="93"/>
-[...7 lines deleted...]
-      <c r="J4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -4254,93 +4252,93 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="4" width="39" customWidth="1"/>
     <col min="5" max="6" width="17.58203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>13</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>69</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="108.5" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -4781,855 +4779,855 @@
     <col min="4" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="26.5" style="6" customWidth="1"/>
     <col min="7" max="8" width="15.58203125" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.08203125" style="8" customWidth="1"/>
     <col min="11" max="12" width="14.33203125" style="8" customWidth="1"/>
     <col min="13" max="13" width="16" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>1</v>
       </c>
-      <c r="B2" s="92" t="s">
+      <c r="B2" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="92"/>
-[...9 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="22"/>
-      <c r="B3" s="55"/>
-[...10 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
-      <c r="L4" s="91"/>
-      <c r="M4" s="91"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
     </row>
     <row r="5" spans="1:13" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
-      <c r="D6" s="62"/>
-[...1 lines deleted...]
-      <c r="F6" s="62"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
       <c r="G6" s="30">
         <v>0</v>
       </c>
       <c r="H6" s="25"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B7" s="31">
         <v>2</v>
       </c>
       <c r="C7" s="26"/>
-      <c r="D7" s="62"/>
-[...1 lines deleted...]
-      <c r="F7" s="62"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
       <c r="G7" s="30">
         <v>0</v>
       </c>
       <c r="H7" s="25"/>
       <c r="I7" s="27"/>
       <c r="J7" s="28"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B8" s="31">
         <v>3</v>
       </c>
       <c r="C8" s="33"/>
-      <c r="D8" s="62"/>
-[...1 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
       <c r="G8" s="30">
         <v>0</v>
       </c>
       <c r="H8" s="25"/>
       <c r="I8" s="27"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B9" s="31">
         <v>4</v>
       </c>
       <c r="C9" s="26"/>
-      <c r="D9" s="62"/>
-[...1 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
       <c r="G9" s="30">
         <v>0</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="27"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B10" s="31">
         <v>4.95</v>
       </c>
       <c r="C10" s="26"/>
-      <c r="D10" s="62"/>
-[...1 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
       <c r="G10" s="30">
         <v>0</v>
       </c>
       <c r="H10" s="25"/>
       <c r="I10" s="27"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B11" s="31">
         <v>5.92</v>
       </c>
       <c r="C11" s="26"/>
-      <c r="D11" s="62"/>
-[...1 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
       <c r="G11" s="30">
         <v>0</v>
       </c>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B12" s="31">
         <v>6.89</v>
       </c>
       <c r="C12" s="26"/>
-      <c r="D12" s="62"/>
-[...1 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
       <c r="G12" s="30">
         <v>0</v>
       </c>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B13" s="31">
         <v>7.86</v>
       </c>
       <c r="C13" s="26"/>
-      <c r="D13" s="62"/>
-[...1 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
       <c r="G13" s="30">
         <v>0</v>
       </c>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B14" s="31">
         <v>8.83</v>
       </c>
       <c r="C14" s="26"/>
-      <c r="D14" s="62"/>
-[...1 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="G14" s="30">
         <v>0</v>
       </c>
       <c r="H14" s="25"/>
       <c r="I14" s="27"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B15" s="31">
         <v>9.8000000000000007</v>
       </c>
       <c r="C15" s="26"/>
-      <c r="D15" s="62"/>
-[...1 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
       <c r="G15" s="30">
         <v>0</v>
       </c>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B16" s="31">
         <v>10.77</v>
       </c>
       <c r="C16" s="26"/>
-      <c r="D16" s="62"/>
-[...1 lines deleted...]
-      <c r="F16" s="62"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
       <c r="G16" s="30">
         <v>0</v>
       </c>
       <c r="H16" s="25"/>
       <c r="I16" s="27"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B17" s="31">
         <v>11.74</v>
       </c>
       <c r="C17" s="26"/>
-      <c r="D17" s="62"/>
-[...1 lines deleted...]
-      <c r="F17" s="62"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
       <c r="G17" s="30">
         <v>0</v>
       </c>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B18" s="31">
         <v>12.71</v>
       </c>
       <c r="C18" s="26"/>
-      <c r="D18" s="62"/>
-[...1 lines deleted...]
-      <c r="F18" s="62"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
       <c r="G18" s="30">
         <v>0</v>
       </c>
       <c r="H18" s="25"/>
       <c r="I18" s="27"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B19" s="31">
         <v>13.68</v>
       </c>
       <c r="C19" s="26"/>
-      <c r="D19" s="62"/>
-[...1 lines deleted...]
-      <c r="F19" s="62"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
       <c r="G19" s="30">
         <v>0</v>
       </c>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B20" s="31">
         <v>14.65</v>
       </c>
       <c r="C20" s="26"/>
-      <c r="D20" s="62"/>
-[...1 lines deleted...]
-      <c r="F20" s="62"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
       <c r="G20" s="30">
         <v>0</v>
       </c>
       <c r="H20" s="25"/>
       <c r="I20" s="27"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B21" s="31">
         <v>15.62</v>
       </c>
       <c r="C21" s="26"/>
-      <c r="D21" s="62"/>
-[...1 lines deleted...]
-      <c r="F21" s="62"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
       <c r="G21" s="30">
         <v>0</v>
       </c>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B22" s="31">
         <v>16.59</v>
       </c>
       <c r="C22" s="26"/>
-      <c r="D22" s="62"/>
-[...1 lines deleted...]
-      <c r="F22" s="62"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
       <c r="G22" s="30">
         <v>0</v>
       </c>
       <c r="H22" s="25"/>
       <c r="I22" s="27"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B23" s="31">
         <v>17.559999999999999</v>
       </c>
       <c r="C23" s="26"/>
-      <c r="D23" s="62"/>
-[...1 lines deleted...]
-      <c r="F23" s="62"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
       <c r="G23" s="30">
         <v>0</v>
       </c>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B24" s="31">
         <v>18.53</v>
       </c>
       <c r="C24" s="26"/>
-      <c r="D24" s="62"/>
-[...1 lines deleted...]
-      <c r="F24" s="62"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
       <c r="G24" s="30">
         <v>0</v>
       </c>
       <c r="H24" s="25"/>
       <c r="I24" s="27"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B25" s="31">
         <v>19.5</v>
       </c>
       <c r="C25" s="26"/>
-      <c r="D25" s="62"/>
-[...1 lines deleted...]
-      <c r="F25" s="62"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
       <c r="G25" s="30">
         <v>0</v>
       </c>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="28"/>
       <c r="M25" s="29"/>
     </row>
     <row r="26" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B26" s="31">
         <v>20.47</v>
       </c>
       <c r="C26" s="26"/>
-      <c r="D26" s="62"/>
-[...1 lines deleted...]
-      <c r="F26" s="62"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
       <c r="G26" s="30">
         <v>0</v>
       </c>
       <c r="H26" s="25"/>
       <c r="I26" s="27"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="29"/>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B27" s="31">
         <v>21.44</v>
       </c>
       <c r="C27" s="26"/>
-      <c r="D27" s="62"/>
-[...1 lines deleted...]
-      <c r="F27" s="62"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
       <c r="G27" s="30">
         <v>0</v>
       </c>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="29"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B28" s="31">
         <v>22.41</v>
       </c>
       <c r="C28" s="26"/>
-      <c r="D28" s="62"/>
-[...1 lines deleted...]
-      <c r="F28" s="62"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
       <c r="G28" s="30">
         <v>0</v>
       </c>
       <c r="H28" s="25"/>
       <c r="I28" s="27"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="29"/>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B29" s="31">
         <v>23.38</v>
       </c>
       <c r="C29" s="26"/>
-      <c r="D29" s="62"/>
-[...1 lines deleted...]
-      <c r="F29" s="62"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
       <c r="G29" s="30">
         <v>0</v>
       </c>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B30" s="31">
         <v>24.35</v>
       </c>
       <c r="C30" s="26"/>
-      <c r="D30" s="62"/>
-[...1 lines deleted...]
-      <c r="F30" s="62"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
       <c r="G30" s="30">
         <v>0</v>
       </c>
       <c r="H30" s="25"/>
       <c r="I30" s="27"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="29"/>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B31" s="31">
         <v>25.32</v>
       </c>
       <c r="C31" s="26"/>
-      <c r="D31" s="62"/>
-[...1 lines deleted...]
-      <c r="F31" s="62"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="60"/>
+      <c r="F31" s="60"/>
       <c r="G31" s="30">
         <v>0</v>
       </c>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="29"/>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B32" s="31">
         <v>26.29</v>
       </c>
       <c r="C32" s="26"/>
-      <c r="D32" s="62"/>
-[...1 lines deleted...]
-      <c r="F32" s="62"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
       <c r="G32" s="30">
         <v>0</v>
       </c>
       <c r="H32" s="25"/>
       <c r="I32" s="27"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B33" s="31">
         <v>27.26</v>
       </c>
       <c r="C33" s="26"/>
-      <c r="D33" s="62"/>
-[...1 lines deleted...]
-      <c r="F33" s="62"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
       <c r="G33" s="30">
         <v>0</v>
       </c>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="29"/>
     </row>
     <row r="34" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B34" s="31">
         <v>28.23</v>
       </c>
       <c r="C34" s="26"/>
-      <c r="D34" s="62"/>
-[...1 lines deleted...]
-      <c r="F34" s="62"/>
+      <c r="D34" s="60"/>
+      <c r="E34" s="60"/>
+      <c r="F34" s="60"/>
       <c r="G34" s="30">
         <v>0</v>
       </c>
       <c r="H34" s="25"/>
       <c r="I34" s="27"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="29"/>
     </row>
     <row r="35" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B35" s="31">
         <v>29.2</v>
       </c>
       <c r="C35" s="26"/>
-      <c r="D35" s="62"/>
-[...1 lines deleted...]
-      <c r="F35" s="62"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="60"/>
+      <c r="F35" s="60"/>
       <c r="G35" s="30">
         <v>0</v>
       </c>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="29"/>
     </row>
     <row r="36" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B36" s="31">
         <v>30.17</v>
       </c>
       <c r="C36" s="26"/>
-      <c r="D36" s="62"/>
-[...1 lines deleted...]
-      <c r="F36" s="62"/>
+      <c r="D36" s="60"/>
+      <c r="E36" s="60"/>
+      <c r="F36" s="60"/>
       <c r="G36" s="30">
         <v>0</v>
       </c>
       <c r="H36" s="25"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="29"/>
     </row>
     <row r="37" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B37" s="31">
         <v>31.14</v>
       </c>
       <c r="C37" s="26"/>
-      <c r="D37" s="62"/>
-[...1 lines deleted...]
-      <c r="F37" s="62"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="60"/>
       <c r="G37" s="30">
         <v>0</v>
       </c>
       <c r="H37" s="25"/>
       <c r="I37" s="27"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B38" s="31">
         <v>32.11</v>
       </c>
       <c r="C38" s="26"/>
-      <c r="D38" s="62"/>
-[...1 lines deleted...]
-      <c r="F38" s="62"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
       <c r="G38" s="30">
         <v>0</v>
       </c>
       <c r="H38" s="25"/>
       <c r="I38" s="27"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="29"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B39" s="31">
         <v>33.08</v>
       </c>
       <c r="C39" s="26"/>
-      <c r="D39" s="62"/>
-[...1 lines deleted...]
-      <c r="F39" s="62"/>
+      <c r="D39" s="60"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="60"/>
       <c r="G39" s="30">
         <v>0</v>
       </c>
       <c r="H39" s="25"/>
       <c r="I39" s="27"/>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="29"/>
     </row>
     <row r="40" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B40" s="31">
         <v>34.049999999999997</v>
       </c>
       <c r="C40" s="26"/>
-      <c r="D40" s="62"/>
-[...1 lines deleted...]
-      <c r="F40" s="62"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
       <c r="G40" s="30">
         <v>0</v>
       </c>
       <c r="H40" s="25"/>
       <c r="I40" s="27"/>
       <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
       <c r="M40" s="29"/>
     </row>
     <row r="41" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B41" s="31">
         <v>35.020000000000003</v>
       </c>
       <c r="C41" s="26"/>
-      <c r="D41" s="62"/>
-[...1 lines deleted...]
-      <c r="F41" s="62"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
       <c r="G41" s="30">
         <v>0</v>
       </c>
       <c r="H41" s="25"/>
       <c r="I41" s="27"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="29"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B42" s="31">
         <v>35.99</v>
       </c>
       <c r="C42" s="26"/>
-      <c r="D42" s="62"/>
-[...1 lines deleted...]
-      <c r="F42" s="62"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
       <c r="G42" s="30">
         <v>0</v>
       </c>
       <c r="H42" s="25"/>
       <c r="I42" s="27"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B43" s="31">
         <v>36.96</v>
       </c>
       <c r="C43" s="26"/>
-      <c r="D43" s="62"/>
-[...1 lines deleted...]
-      <c r="F43" s="62"/>
+      <c r="D43" s="60"/>
+      <c r="E43" s="60"/>
+      <c r="F43" s="60"/>
       <c r="G43" s="30">
         <v>0</v>
       </c>
       <c r="H43" s="25"/>
       <c r="I43" s="27"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B44" s="31">
         <v>37.93</v>
       </c>
       <c r="C44" s="26"/>
-      <c r="D44" s="62"/>
-[...1 lines deleted...]
-      <c r="F44" s="62"/>
+      <c r="D44" s="60"/>
+      <c r="E44" s="60"/>
+      <c r="F44" s="60"/>
       <c r="G44" s="30">
         <v>0</v>
       </c>
       <c r="H44" s="25"/>
       <c r="I44" s="27"/>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B45" s="31">
         <v>38.9</v>
       </c>
       <c r="C45" s="26"/>
-      <c r="D45" s="62"/>
-[...1 lines deleted...]
-      <c r="F45" s="62"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="60"/>
       <c r="G45" s="30">
         <v>0</v>
       </c>
       <c r="H45" s="25"/>
       <c r="I45" s="27"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="29"/>
     </row>
     <row r="46" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B46" s="31">
         <v>40</v>
       </c>
       <c r="C46" s="26"/>
-      <c r="D46" s="63"/>
+      <c r="D46" s="61"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" s="30">
         <v>0</v>
       </c>
       <c r="H46" s="25"/>
       <c r="I46" s="27"/>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="2:13" ht="21" x14ac:dyDescent="0.35">
       <c r="B47" s="24"/>
       <c r="C47" s="40" t="s">
         <v>40</v>
       </c>
       <c r="D47" s="41">
         <f>SUM(D6:D46)</f>
         <v>0</v>
       </c>
       <c r="E47" s="41">
         <f>SUM(E6:E46)</f>
         <v>0</v>
       </c>
@@ -5744,61 +5742,61 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="27.58203125" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="28.75" style="7" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15.58203125" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>2</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="39"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
@@ -6269,61 +6267,61 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="26.25" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="25.58203125" style="7" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>3</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="39"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="77.5" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
@@ -6797,96 +6795,96 @@
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="25.25" customWidth="1"/>
     <col min="5" max="5" width="18.5" style="6" customWidth="1"/>
     <col min="6" max="6" width="25.08203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="7" customWidth="1"/>
     <col min="8" max="8" width="12.08203125" style="8" customWidth="1"/>
     <col min="9" max="9" width="15.58203125" style="8" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" style="8" customWidth="1"/>
     <col min="11" max="11" width="16" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:11" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>4</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="37"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
     </row>
     <row r="3" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="45"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
     </row>
     <row r="4" spans="1:11" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:11" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
@@ -7715,94 +7713,94 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="4" width="39" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="27.08203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.58203125" style="8" customWidth="1"/>
     <col min="9" max="9" width="16" style="8" customWidth="1"/>
     <col min="10" max="10" width="31.08203125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>5</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="39"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -7933,94 +7931,94 @@
   <cols>
     <col min="1" max="1" width="6" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="25.83203125" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="26.75" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.58203125" style="8" customWidth="1"/>
     <col min="9" max="9" width="16" style="8" customWidth="1"/>
     <col min="10" max="10" width="16.08203125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>6</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>60</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -8442,94 +8440,94 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="4" width="39" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="28.33203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.58203125" style="8" customWidth="1"/>
     <col min="9" max="9" width="16" style="8" customWidth="1"/>
     <col min="10" max="10" width="37.58203125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>7</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -8951,93 +8949,93 @@
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.83203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="5" width="17.58203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="25.25" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.58203125" style="8" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="9" width="15" style="5" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22">
         <v>8</v>
       </c>
-      <c r="B2" s="93" t="s">
+      <c r="B2" s="95" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="93"/>
-[...6 lines deleted...]
-      <c r="J2" s="93"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="46"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="39"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="77.5" x14ac:dyDescent="0.35">
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="B6" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="25">
         <v>0</v>
       </c>
       <c r="E6" s="25">
         <v>0</v>
@@ -9608,59 +9606,52 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A187D33-681A-45D2-8D7C-4E4CE60520C1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DBD0539-28D4-4445-BE59-34DEB5AE408F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6A8DF36-26B2-4888-A19E-EFC90D5801AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="45a97d20-d487-4b6d-bd01-33b1bbd0a163"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>