--- v0 (2026-01-31)
+++ v1 (2026-08-04)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29926"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BScott\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1.sharepoint.com/sites/SHPO-Inventory/Shared Documents/Inventory/Survey Guidelines/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B2A4493-3538-460F-9BB5-16B9DB2E3734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="8_{2B2A4493-3538-460F-9BB5-16B9DB2E3734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76F7EC9A-A792-4BD6-876C-67F195E8A2F2}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="+jYJgQZTyqmWl8g6OVX0CQhDz7RLkom3K7btJekvKSMpe04saEoFVti9MRNREu8Bgff++Brdxy/sL6cRsLxU4A==" workbookSaltValue="q2UcyfXSatP+jvUgJoaN3g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="33720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40491EF4-418C-4B0E-988C-F57E29F10195}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40491EF4-418C-4B0E-988C-F57E29F10195}"/>
   </bookViews>
   <sheets>
     <sheet name="Inventory Form" sheetId="1" r:id="rId1"/>
     <sheet name="Lookup Values" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -586,51 +586,51 @@
   <c r="N6" i="1"/>
   <c r="N5" i="1"/>
   <c r="N4" i="1"/>
   <c r="N3" i="1"/>
   <c r="N2" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>SHPO</author>
     <author>IA SHPO</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0" xr:uid="{00050352-1EE4-4463-9055-DF48BD8B65C4}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Enter Inventory ID if known.  If not known, please leave blank.</t>
+          <t>Enter Inventory ID if known.  If not known, submit Inventory ID request to SHPO.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="B1" authorId="0" shapeId="0" xr:uid="{0E42F499-0036-464B-99B2-0B1E95B5C10A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter name of property.  If not known, enter a description like "House" or "Commercial Building".</t>
         </r>
@@ -680,51 +680,51 @@
     </comment>
     <comment ref="F1" authorId="0" shapeId="0" xr:uid="{6DA8FA7C-F6ED-40F1-B212-5CD5813A0305}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter street type if available.</t>
         </r>
       </text>
     </comment>
     <comment ref="G1" authorId="0" shapeId="0" xr:uid="{21AA7B76-EDBD-4572-9E09-DEA8FF7C3664}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Enter street suffix is available.</t>
+          <t>Enter street suffix if available.</t>
         </r>
       </text>
     </comment>
     <comment ref="H1" authorId="0" shapeId="0" xr:uid="{E86A40E8-ED31-40E7-8B8D-30891CB2FF16}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter city.  If rural, enter nearest city name.</t>
         </r>
       </text>
     </comment>
     <comment ref="I1" authorId="0" shapeId="0" xr:uid="{09D1EAEE-F1D6-487B-8845-37C0CF419F4B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
@@ -988,70 +988,56 @@
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>Please use this field to enter a brief architectural description of the property.  Please follow guidance provided in the Historic Architectural Survey Guidelines. If a potential district is observed, include statement, i.e. "surrounding downtown has historic district potential."  See SHPO website for a copy of these guidelines.</t>
         </r>
       </text>
     </comment>
     <comment ref="AB1" authorId="1" shapeId="0" xr:uid="{E1DB9536-4D6B-4DD7-B2E2-50A403AC9FE1}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Please indicate if additional research is needed to determine NRHP eligibility for the property.</t>
         </r>
       </text>
     </comment>
-    <comment ref="AC1" authorId="1" shapeId="0" xr:uid="{887AF8BA-BFB0-42DD-A06B-17B3CD87E7F9}">
-[...12 lines deleted...]
-    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="861" uniqueCount="565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="564">
   <si>
     <t>Inventory ID</t>
   </si>
   <si>
     <t>Historic Name of Property</t>
   </si>
   <si>
     <t>Street Prefix</t>
   </si>
   <si>
     <t>Street Number</t>
   </si>
   <si>
     <t>Street Name</t>
   </si>
   <si>
     <t>Street Type</t>
   </si>
   <si>
     <t>Street Suffix</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -1091,53 +1077,50 @@
     <t>Quarter</t>
   </si>
   <si>
     <t>Resource Type</t>
   </si>
   <si>
     <t>Listed in NRHP</t>
   </si>
   <si>
     <t>Previously Surveyed?</t>
   </si>
   <si>
     <t>Construction Year</t>
   </si>
   <si>
     <t>Circa</t>
   </si>
   <si>
     <t>Current Functions</t>
   </si>
   <si>
     <t>Property Description Text</t>
   </si>
   <si>
     <t>Recommendation for Additional Survey/More Research</t>
-  </si>
-[...1 lines deleted...]
-    <t>Representative Photograph</t>
   </si>
   <si>
     <t>Non Extant</t>
   </si>
   <si>
     <t>FROM SPREADSHEET</t>
   </si>
   <si>
     <t>Historic Functions</t>
   </si>
   <si>
     <t>Architectural Classification</t>
   </si>
   <si>
     <t>Form Classification</t>
   </si>
   <si>
     <t>Roof Form</t>
   </si>
   <si>
     <t>Construction Method</t>
   </si>
   <si>
     <t>Bridge Type</t>
   </si>
@@ -2708,136 +2691,145 @@
     <t>TRANSPORTATION/air-related</t>
   </si>
   <si>
     <t>TRANSPORTATION/water-related</t>
   </si>
   <si>
     <t>TRANSPORTATION/road-related (vehicular)</t>
   </si>
   <si>
     <t>TRANSPORTATION/pedestrian-related</t>
   </si>
   <si>
     <t>WORK IN PROGRESS</t>
   </si>
   <si>
     <t>UNKNOWN</t>
   </si>
   <si>
     <t>VACANT/NOT IN USE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF242424"/>
+      <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="9" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="68">
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
@@ -3573,90 +3565,90 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D98427E6-B6F2-414B-B162-CEF8E1474D1C}">
-  <dimension ref="A1:AC501"/>
+  <dimension ref="A1:AB501"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AC1" sqref="AC1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44" style="5" customWidth="1"/>
-    <col min="3" max="3" width="15.81640625" style="5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="10.7265625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="5" customWidth="1"/>
     <col min="11" max="11" width="12" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="34.7265625" style="5" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="23" width="18.1796875" style="5" customWidth="1"/>
+    <col min="12" max="12" width="34.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="19.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="23" width="18.140625" style="5" customWidth="1"/>
     <col min="24" max="24" width="22" style="5" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="6.81640625" style="5" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="30" max="16384" width="9.1796875" style="5"/>
+    <col min="25" max="25" width="6.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="57.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="48.85546875" style="5" customWidth="1"/>
+    <col min="28" max="28" width="35.140625" style="5" customWidth="1"/>
+    <col min="29" max="29" width="30.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="4" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:28" s="4" customFormat="1" ht="58.5" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
@@ -3694,3053 +3686,3050 @@
       </c>
       <c r="T1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="6" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="6" t="s">
+      <c r="AB1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="4" t="s">
-[...4 lines deleted...]
-      <c r="N2" s="8" t="e">
+    </row>
+    <row r="2" spans="1:28" ht="15.75" thickTop="1">
+      <c r="N2" t="e">
         <f>VLOOKUP(M2,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="3" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N3" s="8" t="e">
+    <row r="3" spans="1:28">
+      <c r="N3" t="e">
         <f>VLOOKUP(M3,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N4" s="8" t="e">
+    <row r="4" spans="1:28">
+      <c r="N4" t="e">
         <f>VLOOKUP(M4,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N5" s="8" t="e">
+    <row r="5" spans="1:28">
+      <c r="N5" t="e">
         <f>VLOOKUP(M5,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N6" s="8" t="e">
+    <row r="6" spans="1:28">
+      <c r="N6" t="e">
         <f>VLOOKUP(M6,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="7" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N7" s="8" t="e">
+    <row r="7" spans="1:28">
+      <c r="N7" t="e">
         <f>VLOOKUP(M7,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="8" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N8" s="8" t="e">
+    <row r="8" spans="1:28">
+      <c r="N8" t="e">
         <f>VLOOKUP(M8,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N9" s="8" t="e">
+    <row r="9" spans="1:28">
+      <c r="N9" t="e">
         <f>VLOOKUP(M9,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N10" s="8" t="e">
+    <row r="10" spans="1:28">
+      <c r="N10" t="e">
         <f>VLOOKUP(M10,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N11" s="8" t="e">
+    <row r="11" spans="1:28">
+      <c r="N11" t="e">
         <f>VLOOKUP(M11,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N12" s="8" t="e">
+    <row r="12" spans="1:28">
+      <c r="N12" t="e">
         <f>VLOOKUP(M12,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N13" s="8" t="e">
+    <row r="13" spans="1:28">
+      <c r="N13" t="e">
         <f>VLOOKUP(M13,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N14" s="8" t="e">
+    <row r="14" spans="1:28">
+      <c r="N14" t="e">
         <f>VLOOKUP(M14,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N15" s="8" t="e">
+    <row r="15" spans="1:28">
+      <c r="N15" t="e">
         <f>VLOOKUP(M15,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.35">
-      <c r="N16" s="8" t="e">
+    <row r="16" spans="1:28">
+      <c r="N16" t="e">
         <f>VLOOKUP(M16,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N17" s="8" t="e">
+    <row r="17" spans="14:14">
+      <c r="N17" t="e">
         <f>VLOOKUP(M17,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N18" s="8" t="e">
+    <row r="18" spans="14:14">
+      <c r="N18" t="e">
         <f>VLOOKUP(M18,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N19" s="8" t="e">
+    <row r="19" spans="14:14">
+      <c r="N19" t="e">
         <f>VLOOKUP(M19,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N20" s="8" t="e">
+    <row r="20" spans="14:14">
+      <c r="N20" t="e">
         <f>VLOOKUP(M20,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N21" s="8" t="e">
+    <row r="21" spans="14:14">
+      <c r="N21" t="e">
         <f>VLOOKUP(M21,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N22" s="8" t="e">
+    <row r="22" spans="14:14">
+      <c r="N22" t="e">
         <f>VLOOKUP(M22,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="23" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N23" s="8" t="e">
+    <row r="23" spans="14:14">
+      <c r="N23" t="e">
         <f>VLOOKUP(M23,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="24" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N24" s="8" t="e">
+    <row r="24" spans="14:14">
+      <c r="N24" t="e">
         <f>VLOOKUP(M24,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="25" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N25" s="8" t="e">
+    <row r="25" spans="14:14">
+      <c r="N25" t="e">
         <f>VLOOKUP(M25,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="26" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N26" s="8" t="e">
+    <row r="26" spans="14:14">
+      <c r="N26" t="e">
         <f>VLOOKUP(M26,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="27" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N27" s="8" t="e">
+    <row r="27" spans="14:14">
+      <c r="N27" t="e">
         <f>VLOOKUP(M27,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="28" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N28" s="8" t="e">
+    <row r="28" spans="14:14">
+      <c r="N28" t="e">
         <f>VLOOKUP(M28,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="29" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N29" s="8" t="e">
+    <row r="29" spans="14:14">
+      <c r="N29" t="e">
         <f>VLOOKUP(M29,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="30" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N30" s="8" t="e">
+    <row r="30" spans="14:14">
+      <c r="N30" t="e">
         <f>VLOOKUP(M30,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="31" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N31" s="8" t="e">
+    <row r="31" spans="14:14">
+      <c r="N31" t="e">
         <f>VLOOKUP(M31,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="32" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N32" s="8" t="e">
+    <row r="32" spans="14:14">
+      <c r="N32" t="e">
         <f>VLOOKUP(M32,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="33" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N33" s="8" t="e">
+    <row r="33" spans="14:14">
+      <c r="N33" t="e">
         <f>VLOOKUP(M33,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="34" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N34" s="8" t="e">
+    <row r="34" spans="14:14">
+      <c r="N34" t="e">
         <f>VLOOKUP(M34,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="35" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N35" s="8" t="e">
+    <row r="35" spans="14:14">
+      <c r="N35" t="e">
         <f>VLOOKUP(M35,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="36" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N36" s="8" t="e">
+    <row r="36" spans="14:14">
+      <c r="N36" t="e">
         <f>VLOOKUP(M36,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="37" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N37" s="8" t="e">
+    <row r="37" spans="14:14">
+      <c r="N37" t="e">
         <f>VLOOKUP(M37,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="38" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N38" s="8" t="e">
+    <row r="38" spans="14:14">
+      <c r="N38" t="e">
         <f>VLOOKUP(M38,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="39" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N39" s="8" t="e">
+    <row r="39" spans="14:14">
+      <c r="N39" t="e">
         <f>VLOOKUP(M39,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="40" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N40" s="8" t="e">
+    <row r="40" spans="14:14">
+      <c r="N40" t="e">
         <f>VLOOKUP(M40,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="41" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N41" s="8" t="e">
+    <row r="41" spans="14:14">
+      <c r="N41" t="e">
         <f>VLOOKUP(M41,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="42" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N42" s="8" t="e">
+    <row r="42" spans="14:14">
+      <c r="N42" t="e">
         <f>VLOOKUP(M42,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="43" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N43" s="8" t="e">
+    <row r="43" spans="14:14">
+      <c r="N43" t="e">
         <f>VLOOKUP(M43,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="44" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N44" s="8" t="e">
+    <row r="44" spans="14:14">
+      <c r="N44" t="e">
         <f>VLOOKUP(M44,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="45" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N45" s="8" t="e">
+    <row r="45" spans="14:14">
+      <c r="N45" t="e">
         <f>VLOOKUP(M45,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="46" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N46" s="8" t="e">
+    <row r="46" spans="14:14">
+      <c r="N46" t="e">
         <f>VLOOKUP(M46,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="47" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N47" s="8" t="e">
+    <row r="47" spans="14:14">
+      <c r="N47" t="e">
         <f>VLOOKUP(M47,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="48" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N48" s="8" t="e">
+    <row r="48" spans="14:14">
+      <c r="N48" t="e">
         <f>VLOOKUP(M48,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="49" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N49" s="8" t="e">
+    <row r="49" spans="14:14">
+      <c r="N49" t="e">
         <f>VLOOKUP(M49,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="50" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N50" s="8" t="e">
+    <row r="50" spans="14:14">
+      <c r="N50" t="e">
         <f>VLOOKUP(M50,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="51" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N51" s="8" t="e">
+    <row r="51" spans="14:14">
+      <c r="N51" t="e">
         <f>VLOOKUP(M51,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="52" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N52" s="8" t="e">
+    <row r="52" spans="14:14">
+      <c r="N52" t="e">
         <f>VLOOKUP(M52,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="53" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N53" s="8" t="e">
+    <row r="53" spans="14:14">
+      <c r="N53" t="e">
         <f>VLOOKUP(M53,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="54" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N54" s="8" t="e">
+    <row r="54" spans="14:14">
+      <c r="N54" t="e">
         <f>VLOOKUP(M54,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="55" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N55" s="8" t="e">
+    <row r="55" spans="14:14">
+      <c r="N55" t="e">
         <f>VLOOKUP(M55,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="56" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N56" s="8" t="e">
+    <row r="56" spans="14:14">
+      <c r="N56" t="e">
         <f>VLOOKUP(M56,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="57" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N57" s="8" t="e">
+    <row r="57" spans="14:14">
+      <c r="N57" t="e">
         <f>VLOOKUP(M57,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="58" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N58" s="8" t="e">
+    <row r="58" spans="14:14">
+      <c r="N58" t="e">
         <f>VLOOKUP(M58,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="59" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N59" s="8" t="e">
+    <row r="59" spans="14:14">
+      <c r="N59" t="e">
         <f>VLOOKUP(M59,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="60" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N60" s="8" t="e">
+    <row r="60" spans="14:14">
+      <c r="N60" t="e">
         <f>VLOOKUP(M60,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="61" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N61" s="8" t="e">
+    <row r="61" spans="14:14">
+      <c r="N61" t="e">
         <f>VLOOKUP(M61,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="62" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N62" s="8" t="e">
+    <row r="62" spans="14:14">
+      <c r="N62" t="e">
         <f>VLOOKUP(M62,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="63" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N63" s="8" t="e">
+    <row r="63" spans="14:14">
+      <c r="N63" t="e">
         <f>VLOOKUP(M63,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="64" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N64" s="8" t="e">
+    <row r="64" spans="14:14">
+      <c r="N64" t="e">
         <f>VLOOKUP(M64,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="65" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N65" s="8" t="e">
+    <row r="65" spans="14:14">
+      <c r="N65" t="e">
         <f>VLOOKUP(M65,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="66" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N66" s="8" t="e">
+    <row r="66" spans="14:14">
+      <c r="N66" t="e">
         <f>VLOOKUP(M66,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="67" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N67" s="8" t="e">
+    <row r="67" spans="14:14">
+      <c r="N67" t="e">
         <f>VLOOKUP(M67,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="68" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N68" s="8" t="e">
+    <row r="68" spans="14:14">
+      <c r="N68" t="e">
         <f>VLOOKUP(M68,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="69" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N69" s="8" t="e">
+    <row r="69" spans="14:14">
+      <c r="N69" t="e">
         <f>VLOOKUP(M69,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="70" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N70" s="8" t="e">
+    <row r="70" spans="14:14">
+      <c r="N70" t="e">
         <f>VLOOKUP(M70,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="71" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N71" s="8" t="e">
+    <row r="71" spans="14:14">
+      <c r="N71" t="e">
         <f>VLOOKUP(M71,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="72" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N72" s="8" t="e">
+    <row r="72" spans="14:14">
+      <c r="N72" t="e">
         <f>VLOOKUP(M72,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="73" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N73" s="8" t="e">
+    <row r="73" spans="14:14">
+      <c r="N73" t="e">
         <f>VLOOKUP(M73,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="74" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N74" s="8" t="e">
+    <row r="74" spans="14:14">
+      <c r="N74" t="e">
         <f>VLOOKUP(M74,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="75" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N75" s="8" t="e">
+    <row r="75" spans="14:14">
+      <c r="N75" t="e">
         <f>VLOOKUP(M75,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="76" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N76" s="8" t="e">
+    <row r="76" spans="14:14">
+      <c r="N76" t="e">
         <f>VLOOKUP(M76,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="77" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N77" s="8" t="e">
+    <row r="77" spans="14:14">
+      <c r="N77" t="e">
         <f>VLOOKUP(M77,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="78" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N78" s="8" t="e">
+    <row r="78" spans="14:14">
+      <c r="N78" t="e">
         <f>VLOOKUP(M78,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="79" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N79" s="8" t="e">
+    <row r="79" spans="14:14">
+      <c r="N79" t="e">
         <f>VLOOKUP(M79,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="80" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N80" s="8" t="e">
+    <row r="80" spans="14:14">
+      <c r="N80" t="e">
         <f>VLOOKUP(M80,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="81" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N81" s="8" t="e">
+    <row r="81" spans="14:14">
+      <c r="N81" t="e">
         <f>VLOOKUP(M81,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="82" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N82" s="8" t="e">
+    <row r="82" spans="14:14">
+      <c r="N82" t="e">
         <f>VLOOKUP(M82,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="83" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N83" s="8" t="e">
+    <row r="83" spans="14:14">
+      <c r="N83" t="e">
         <f>VLOOKUP(M83,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="84" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N84" s="8" t="e">
+    <row r="84" spans="14:14">
+      <c r="N84" t="e">
         <f>VLOOKUP(M84,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="85" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N85" s="8" t="e">
+    <row r="85" spans="14:14">
+      <c r="N85" t="e">
         <f>VLOOKUP(M85,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="86" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N86" s="8" t="e">
+    <row r="86" spans="14:14">
+      <c r="N86" t="e">
         <f>VLOOKUP(M86,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="87" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N87" s="8" t="e">
+    <row r="87" spans="14:14">
+      <c r="N87" t="e">
         <f>VLOOKUP(M87,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="88" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N88" s="8" t="e">
+    <row r="88" spans="14:14">
+      <c r="N88" t="e">
         <f>VLOOKUP(M88,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="89" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N89" s="8" t="e">
+    <row r="89" spans="14:14">
+      <c r="N89" t="e">
         <f>VLOOKUP(M89,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="90" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N90" s="8" t="e">
+    <row r="90" spans="14:14">
+      <c r="N90" t="e">
         <f>VLOOKUP(M90,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="91" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N91" s="8" t="e">
+    <row r="91" spans="14:14">
+      <c r="N91" t="e">
         <f>VLOOKUP(M91,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="92" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N92" s="8" t="e">
+    <row r="92" spans="14:14">
+      <c r="N92" t="e">
         <f>VLOOKUP(M92,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="93" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N93" s="8" t="e">
+    <row r="93" spans="14:14">
+      <c r="N93" t="e">
         <f>VLOOKUP(M93,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="94" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N94" s="8" t="e">
+    <row r="94" spans="14:14">
+      <c r="N94" t="e">
         <f>VLOOKUP(M94,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="95" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N95" s="8" t="e">
+    <row r="95" spans="14:14">
+      <c r="N95" t="e">
         <f>VLOOKUP(M95,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="96" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N96" s="8" t="e">
+    <row r="96" spans="14:14">
+      <c r="N96" t="e">
         <f>VLOOKUP(M96,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="97" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N97" s="8" t="e">
+    <row r="97" spans="14:14">
+      <c r="N97" t="e">
         <f>VLOOKUP(M97,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="98" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N98" s="8" t="e">
+    <row r="98" spans="14:14">
+      <c r="N98" t="e">
         <f>VLOOKUP(M98,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="99" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N99" s="8" t="e">
+    <row r="99" spans="14:14">
+      <c r="N99" t="e">
         <f>VLOOKUP(M99,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="100" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N100" s="8" t="e">
+    <row r="100" spans="14:14">
+      <c r="N100" t="e">
         <f>VLOOKUP(M100,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="101" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N101" s="8" t="e">
+    <row r="101" spans="14:14">
+      <c r="N101" t="e">
         <f>VLOOKUP(M101,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="102" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N102" s="8" t="e">
+    <row r="102" spans="14:14">
+      <c r="N102" t="e">
         <f>VLOOKUP(M102,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="103" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N103" s="8" t="e">
+    <row r="103" spans="14:14">
+      <c r="N103" t="e">
         <f>VLOOKUP(M103,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="104" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N104" s="8" t="e">
+    <row r="104" spans="14:14">
+      <c r="N104" t="e">
         <f>VLOOKUP(M104,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="105" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N105" s="8" t="e">
+    <row r="105" spans="14:14">
+      <c r="N105" t="e">
         <f>VLOOKUP(M105,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="106" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N106" s="8" t="e">
+    <row r="106" spans="14:14">
+      <c r="N106" t="e">
         <f>VLOOKUP(M106,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="107" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N107" s="8" t="e">
+    <row r="107" spans="14:14">
+      <c r="N107" t="e">
         <f>VLOOKUP(M107,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="108" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N108" s="8" t="e">
+    <row r="108" spans="14:14">
+      <c r="N108" t="e">
         <f>VLOOKUP(M108,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="109" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N109" s="8" t="e">
+    <row r="109" spans="14:14">
+      <c r="N109" t="e">
         <f>VLOOKUP(M109,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="110" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N110" s="8" t="e">
+    <row r="110" spans="14:14">
+      <c r="N110" t="e">
         <f>VLOOKUP(M110,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="111" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N111" s="8" t="e">
+    <row r="111" spans="14:14">
+      <c r="N111" t="e">
         <f>VLOOKUP(M111,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="112" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N112" s="8" t="e">
+    <row r="112" spans="14:14">
+      <c r="N112" t="e">
         <f>VLOOKUP(M112,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="113" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N113" s="8" t="e">
+    <row r="113" spans="14:14">
+      <c r="N113" t="e">
         <f>VLOOKUP(M113,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="114" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N114" s="8" t="e">
+    <row r="114" spans="14:14">
+      <c r="N114" t="e">
         <f>VLOOKUP(M114,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="115" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N115" s="8" t="e">
+    <row r="115" spans="14:14">
+      <c r="N115" t="e">
         <f>VLOOKUP(M115,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="116" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N116" s="8" t="e">
+    <row r="116" spans="14:14">
+      <c r="N116" t="e">
         <f>VLOOKUP(M116,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="117" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N117" s="8" t="e">
+    <row r="117" spans="14:14">
+      <c r="N117" t="e">
         <f>VLOOKUP(M117,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="118" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N118" s="8" t="e">
+    <row r="118" spans="14:14">
+      <c r="N118" t="e">
         <f>VLOOKUP(M118,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="119" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N119" s="8" t="e">
+    <row r="119" spans="14:14">
+      <c r="N119" t="e">
         <f>VLOOKUP(M119,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="120" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N120" s="8" t="e">
+    <row r="120" spans="14:14">
+      <c r="N120" t="e">
         <f>VLOOKUP(M120,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="121" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N121" s="8" t="e">
+    <row r="121" spans="14:14">
+      <c r="N121" t="e">
         <f>VLOOKUP(M121,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="122" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N122" s="8" t="e">
+    <row r="122" spans="14:14">
+      <c r="N122" t="e">
         <f>VLOOKUP(M122,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="123" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N123" s="8" t="e">
+    <row r="123" spans="14:14">
+      <c r="N123" t="e">
         <f>VLOOKUP(M123,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="124" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N124" s="8" t="e">
+    <row r="124" spans="14:14">
+      <c r="N124" t="e">
         <f>VLOOKUP(M124,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="125" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N125" s="8" t="e">
+    <row r="125" spans="14:14">
+      <c r="N125" t="e">
         <f>VLOOKUP(M125,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="126" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N126" s="8" t="e">
+    <row r="126" spans="14:14">
+      <c r="N126" t="e">
         <f>VLOOKUP(M126,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="127" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N127" s="8" t="e">
+    <row r="127" spans="14:14">
+      <c r="N127" t="e">
         <f>VLOOKUP(M127,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="128" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N128" s="8" t="e">
+    <row r="128" spans="14:14">
+      <c r="N128" t="e">
         <f>VLOOKUP(M128,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="129" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N129" s="8" t="e">
+    <row r="129" spans="14:14">
+      <c r="N129" t="e">
         <f>VLOOKUP(M129,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="130" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N130" s="8" t="e">
+    <row r="130" spans="14:14">
+      <c r="N130" t="e">
         <f>VLOOKUP(M130,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="131" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N131" s="8" t="e">
+    <row r="131" spans="14:14">
+      <c r="N131" t="e">
         <f>VLOOKUP(M131,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="132" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N132" s="8" t="e">
+    <row r="132" spans="14:14">
+      <c r="N132" t="e">
         <f>VLOOKUP(M132,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="133" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N133" s="8" t="e">
+    <row r="133" spans="14:14">
+      <c r="N133" t="e">
         <f>VLOOKUP(M133,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="134" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N134" s="8" t="e">
+    <row r="134" spans="14:14">
+      <c r="N134" t="e">
         <f>VLOOKUP(M134,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="135" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N135" s="8" t="e">
+    <row r="135" spans="14:14">
+      <c r="N135" t="e">
         <f>VLOOKUP(M135,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="136" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N136" s="8" t="e">
+    <row r="136" spans="14:14">
+      <c r="N136" t="e">
         <f>VLOOKUP(M136,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="137" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N137" s="8" t="e">
+    <row r="137" spans="14:14">
+      <c r="N137" t="e">
         <f>VLOOKUP(M137,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="138" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N138" s="8" t="e">
+    <row r="138" spans="14:14">
+      <c r="N138" t="e">
         <f>VLOOKUP(M138,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="139" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N139" s="8" t="e">
+    <row r="139" spans="14:14">
+      <c r="N139" t="e">
         <f>VLOOKUP(M139,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="140" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N140" s="8" t="e">
+    <row r="140" spans="14:14">
+      <c r="N140" t="e">
         <f>VLOOKUP(M140,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="141" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N141" s="8" t="e">
+    <row r="141" spans="14:14">
+      <c r="N141" t="e">
         <f>VLOOKUP(M141,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="142" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N142" s="8" t="e">
+    <row r="142" spans="14:14">
+      <c r="N142" t="e">
         <f>VLOOKUP(M142,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="143" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N143" s="8" t="e">
+    <row r="143" spans="14:14">
+      <c r="N143" t="e">
         <f>VLOOKUP(M143,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="144" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N144" s="8" t="e">
+    <row r="144" spans="14:14">
+      <c r="N144" t="e">
         <f>VLOOKUP(M144,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="145" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N145" s="8" t="e">
+    <row r="145" spans="14:14">
+      <c r="N145" t="e">
         <f>VLOOKUP(M145,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="146" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N146" s="8" t="e">
+    <row r="146" spans="14:14">
+      <c r="N146" t="e">
         <f>VLOOKUP(M146,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="147" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N147" s="8" t="e">
+    <row r="147" spans="14:14">
+      <c r="N147" t="e">
         <f>VLOOKUP(M147,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="148" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N148" s="8" t="e">
+    <row r="148" spans="14:14">
+      <c r="N148" t="e">
         <f>VLOOKUP(M148,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="149" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N149" s="8" t="e">
+    <row r="149" spans="14:14">
+      <c r="N149" t="e">
         <f>VLOOKUP(M149,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="150" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N150" s="8" t="e">
+    <row r="150" spans="14:14">
+      <c r="N150" t="e">
         <f>VLOOKUP(M150,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="151" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N151" s="8" t="e">
+    <row r="151" spans="14:14">
+      <c r="N151" t="e">
         <f>VLOOKUP(M151,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="152" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N152" s="8" t="e">
+    <row r="152" spans="14:14">
+      <c r="N152" t="e">
         <f>VLOOKUP(M152,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="153" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N153" s="8" t="e">
+    <row r="153" spans="14:14">
+      <c r="N153" t="e">
         <f>VLOOKUP(M153,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="154" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N154" s="8" t="e">
+    <row r="154" spans="14:14">
+      <c r="N154" t="e">
         <f>VLOOKUP(M154,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="155" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N155" s="8" t="e">
+    <row r="155" spans="14:14">
+      <c r="N155" t="e">
         <f>VLOOKUP(M155,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="156" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N156" s="8" t="e">
+    <row r="156" spans="14:14">
+      <c r="N156" t="e">
         <f>VLOOKUP(M156,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="157" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N157" s="8" t="e">
+    <row r="157" spans="14:14">
+      <c r="N157" t="e">
         <f>VLOOKUP(M157,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="158" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N158" s="8" t="e">
+    <row r="158" spans="14:14">
+      <c r="N158" t="e">
         <f>VLOOKUP(M158,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="159" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N159" s="8" t="e">
+    <row r="159" spans="14:14">
+      <c r="N159" t="e">
         <f>VLOOKUP(M159,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="160" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N160" s="8" t="e">
+    <row r="160" spans="14:14">
+      <c r="N160" t="e">
         <f>VLOOKUP(M160,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="161" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N161" s="8" t="e">
+    <row r="161" spans="14:14">
+      <c r="N161" t="e">
         <f>VLOOKUP(M161,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="162" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N162" s="8" t="e">
+    <row r="162" spans="14:14">
+      <c r="N162" t="e">
         <f>VLOOKUP(M162,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="163" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N163" s="8" t="e">
+    <row r="163" spans="14:14">
+      <c r="N163" t="e">
         <f>VLOOKUP(M163,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="164" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N164" s="8" t="e">
+    <row r="164" spans="14:14">
+      <c r="N164" t="e">
         <f>VLOOKUP(M164,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="165" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N165" s="8" t="e">
+    <row r="165" spans="14:14">
+      <c r="N165" t="e">
         <f>VLOOKUP(M165,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="166" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N166" s="8" t="e">
+    <row r="166" spans="14:14">
+      <c r="N166" t="e">
         <f>VLOOKUP(M166,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="167" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N167" s="8" t="e">
+    <row r="167" spans="14:14">
+      <c r="N167" t="e">
         <f>VLOOKUP(M167,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="168" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N168" s="8" t="e">
+    <row r="168" spans="14:14">
+      <c r="N168" t="e">
         <f>VLOOKUP(M168,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="169" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N169" s="8" t="e">
+    <row r="169" spans="14:14">
+      <c r="N169" t="e">
         <f>VLOOKUP(M169,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="170" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N170" s="8" t="e">
+    <row r="170" spans="14:14">
+      <c r="N170" t="e">
         <f>VLOOKUP(M170,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="171" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N171" s="8" t="e">
+    <row r="171" spans="14:14">
+      <c r="N171" t="e">
         <f>VLOOKUP(M171,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="172" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N172" s="8" t="e">
+    <row r="172" spans="14:14">
+      <c r="N172" t="e">
         <f>VLOOKUP(M172,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="173" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N173" s="8" t="e">
+    <row r="173" spans="14:14">
+      <c r="N173" t="e">
         <f>VLOOKUP(M173,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="174" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N174" s="8" t="e">
+    <row r="174" spans="14:14">
+      <c r="N174" t="e">
         <f>VLOOKUP(M174,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="175" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N175" s="8" t="e">
+    <row r="175" spans="14:14">
+      <c r="N175" t="e">
         <f>VLOOKUP(M175,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="176" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N176" s="8" t="e">
+    <row r="176" spans="14:14">
+      <c r="N176" t="e">
         <f>VLOOKUP(M176,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="177" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N177" s="8" t="e">
+    <row r="177" spans="14:14">
+      <c r="N177" t="e">
         <f>VLOOKUP(M177,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="178" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N178" s="8" t="e">
+    <row r="178" spans="14:14">
+      <c r="N178" t="e">
         <f>VLOOKUP(M178,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="179" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N179" s="8" t="e">
+    <row r="179" spans="14:14">
+      <c r="N179" t="e">
         <f>VLOOKUP(M179,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="180" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N180" s="8" t="e">
+    <row r="180" spans="14:14">
+      <c r="N180" t="e">
         <f>VLOOKUP(M180,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="181" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N181" s="8" t="e">
+    <row r="181" spans="14:14">
+      <c r="N181" t="e">
         <f>VLOOKUP(M181,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="182" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N182" s="8" t="e">
+    <row r="182" spans="14:14">
+      <c r="N182" t="e">
         <f>VLOOKUP(M182,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="183" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N183" s="8" t="e">
+    <row r="183" spans="14:14">
+      <c r="N183" t="e">
         <f>VLOOKUP(M183,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="184" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N184" s="8" t="e">
+    <row r="184" spans="14:14">
+      <c r="N184" t="e">
         <f>VLOOKUP(M184,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="185" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N185" s="8" t="e">
+    <row r="185" spans="14:14">
+      <c r="N185" t="e">
         <f>VLOOKUP(M185,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="186" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N186" s="8" t="e">
+    <row r="186" spans="14:14">
+      <c r="N186" t="e">
         <f>VLOOKUP(M186,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="187" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N187" s="8" t="e">
+    <row r="187" spans="14:14">
+      <c r="N187" t="e">
         <f>VLOOKUP(M187,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="188" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N188" s="8" t="e">
+    <row r="188" spans="14:14">
+      <c r="N188" t="e">
         <f>VLOOKUP(M188,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="189" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N189" s="8" t="e">
+    <row r="189" spans="14:14">
+      <c r="N189" t="e">
         <f>VLOOKUP(M189,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="190" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N190" s="8" t="e">
+    <row r="190" spans="14:14">
+      <c r="N190" t="e">
         <f>VLOOKUP(M190,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="191" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N191" s="8" t="e">
+    <row r="191" spans="14:14">
+      <c r="N191" t="e">
         <f>VLOOKUP(M191,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="192" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N192" s="8" t="e">
+    <row r="192" spans="14:14">
+      <c r="N192" t="e">
         <f>VLOOKUP(M192,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="193" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N193" s="8" t="e">
+    <row r="193" spans="14:14">
+      <c r="N193" t="e">
         <f>VLOOKUP(M193,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="194" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N194" s="8" t="e">
+    <row r="194" spans="14:14">
+      <c r="N194" t="e">
         <f>VLOOKUP(M194,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="195" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N195" s="8" t="e">
+    <row r="195" spans="14:14">
+      <c r="N195" t="e">
         <f>VLOOKUP(M195,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="196" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N196" s="8" t="e">
+    <row r="196" spans="14:14">
+      <c r="N196" t="e">
         <f>VLOOKUP(M196,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="197" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N197" s="8" t="e">
+    <row r="197" spans="14:14">
+      <c r="N197" t="e">
         <f>VLOOKUP(M197,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="198" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N198" s="8" t="e">
+    <row r="198" spans="14:14">
+      <c r="N198" t="e">
         <f>VLOOKUP(M198,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="199" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N199" s="8" t="e">
+    <row r="199" spans="14:14">
+      <c r="N199" t="e">
         <f>VLOOKUP(M199,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="200" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N200" s="8" t="e">
+    <row r="200" spans="14:14">
+      <c r="N200" t="e">
         <f>VLOOKUP(M200,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="201" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N201" s="8" t="e">
+    <row r="201" spans="14:14">
+      <c r="N201" t="e">
         <f>VLOOKUP(M201,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="202" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N202" s="8" t="e">
+    <row r="202" spans="14:14">
+      <c r="N202" t="e">
         <f>VLOOKUP(M202,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="203" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N203" s="8" t="e">
+    <row r="203" spans="14:14">
+      <c r="N203" t="e">
         <f>VLOOKUP(M203,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="204" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N204" s="8" t="e">
+    <row r="204" spans="14:14">
+      <c r="N204" t="e">
         <f>VLOOKUP(M204,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="205" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N205" s="8" t="e">
+    <row r="205" spans="14:14">
+      <c r="N205" t="e">
         <f>VLOOKUP(M205,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="206" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N206" s="8" t="e">
+    <row r="206" spans="14:14">
+      <c r="N206" t="e">
         <f>VLOOKUP(M206,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="207" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N207" s="8" t="e">
+    <row r="207" spans="14:14">
+      <c r="N207" t="e">
         <f>VLOOKUP(M207,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="208" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N208" s="8" t="e">
+    <row r="208" spans="14:14">
+      <c r="N208" t="e">
         <f>VLOOKUP(M208,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="209" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N209" s="8" t="e">
+    <row r="209" spans="14:14">
+      <c r="N209" t="e">
         <f>VLOOKUP(M209,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="210" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N210" s="8" t="e">
+    <row r="210" spans="14:14">
+      <c r="N210" t="e">
         <f>VLOOKUP(M210,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="211" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N211" s="8" t="e">
+    <row r="211" spans="14:14">
+      <c r="N211" t="e">
         <f>VLOOKUP(M211,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="212" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N212" s="8" t="e">
+    <row r="212" spans="14:14">
+      <c r="N212" t="e">
         <f>VLOOKUP(M212,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="213" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N213" s="8" t="e">
+    <row r="213" spans="14:14">
+      <c r="N213" t="e">
         <f>VLOOKUP(M213,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="214" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N214" s="8" t="e">
+    <row r="214" spans="14:14">
+      <c r="N214" t="e">
         <f>VLOOKUP(M214,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="215" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N215" s="8" t="e">
+    <row r="215" spans="14:14">
+      <c r="N215" t="e">
         <f>VLOOKUP(M215,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="216" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N216" s="8" t="e">
+    <row r="216" spans="14:14">
+      <c r="N216" t="e">
         <f>VLOOKUP(M216,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="217" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N217" s="8" t="e">
+    <row r="217" spans="14:14">
+      <c r="N217" t="e">
         <f>VLOOKUP(M217,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="218" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N218" s="8" t="e">
+    <row r="218" spans="14:14">
+      <c r="N218" t="e">
         <f>VLOOKUP(M218,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="219" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N219" s="8" t="e">
+    <row r="219" spans="14:14">
+      <c r="N219" t="e">
         <f>VLOOKUP(M219,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="220" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N220" s="8" t="e">
+    <row r="220" spans="14:14">
+      <c r="N220" t="e">
         <f>VLOOKUP(M220,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="221" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N221" s="8" t="e">
+    <row r="221" spans="14:14">
+      <c r="N221" t="e">
         <f>VLOOKUP(M221,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="222" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N222" s="8" t="e">
+    <row r="222" spans="14:14">
+      <c r="N222" t="e">
         <f>VLOOKUP(M222,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="223" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N223" s="8" t="e">
+    <row r="223" spans="14:14">
+      <c r="N223" t="e">
         <f>VLOOKUP(M223,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="224" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N224" s="8" t="e">
+    <row r="224" spans="14:14">
+      <c r="N224" t="e">
         <f>VLOOKUP(M224,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="225" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N225" s="8" t="e">
+    <row r="225" spans="14:14">
+      <c r="N225" t="e">
         <f>VLOOKUP(M225,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="226" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N226" s="8" t="e">
+    <row r="226" spans="14:14">
+      <c r="N226" t="e">
         <f>VLOOKUP(M226,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="227" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N227" s="8" t="e">
+    <row r="227" spans="14:14">
+      <c r="N227" t="e">
         <f>VLOOKUP(M227,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="228" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N228" s="8" t="e">
+    <row r="228" spans="14:14">
+      <c r="N228" t="e">
         <f>VLOOKUP(M228,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="229" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N229" s="8" t="e">
+    <row r="229" spans="14:14">
+      <c r="N229" t="e">
         <f>VLOOKUP(M229,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="230" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N230" s="8" t="e">
+    <row r="230" spans="14:14">
+      <c r="N230" t="e">
         <f>VLOOKUP(M230,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="231" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N231" s="8" t="e">
+    <row r="231" spans="14:14">
+      <c r="N231" t="e">
         <f>VLOOKUP(M231,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="232" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N232" s="8" t="e">
+    <row r="232" spans="14:14">
+      <c r="N232" t="e">
         <f>VLOOKUP(M232,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="233" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N233" s="8" t="e">
+    <row r="233" spans="14:14">
+      <c r="N233" t="e">
         <f>VLOOKUP(M233,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="234" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N234" s="8" t="e">
+    <row r="234" spans="14:14">
+      <c r="N234" t="e">
         <f>VLOOKUP(M234,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="235" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N235" s="8" t="e">
+    <row r="235" spans="14:14">
+      <c r="N235" t="e">
         <f>VLOOKUP(M235,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="236" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N236" s="8" t="e">
+    <row r="236" spans="14:14">
+      <c r="N236" t="e">
         <f>VLOOKUP(M236,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="237" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N237" s="8" t="e">
+    <row r="237" spans="14:14">
+      <c r="N237" t="e">
         <f>VLOOKUP(M237,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="238" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N238" s="8" t="e">
+    <row r="238" spans="14:14">
+      <c r="N238" t="e">
         <f>VLOOKUP(M238,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="239" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N239" s="8" t="e">
+    <row r="239" spans="14:14">
+      <c r="N239" t="e">
         <f>VLOOKUP(M239,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="240" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N240" s="8" t="e">
+    <row r="240" spans="14:14">
+      <c r="N240" t="e">
         <f>VLOOKUP(M240,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="241" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N241" s="8" t="e">
+    <row r="241" spans="14:14">
+      <c r="N241" t="e">
         <f>VLOOKUP(M241,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="242" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N242" s="8" t="e">
+    <row r="242" spans="14:14">
+      <c r="N242" t="e">
         <f>VLOOKUP(M242,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="243" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N243" s="8" t="e">
+    <row r="243" spans="14:14">
+      <c r="N243" t="e">
         <f>VLOOKUP(M243,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="244" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N244" s="8" t="e">
+    <row r="244" spans="14:14">
+      <c r="N244" t="e">
         <f>VLOOKUP(M244,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="245" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N245" s="8" t="e">
+    <row r="245" spans="14:14">
+      <c r="N245" t="e">
         <f>VLOOKUP(M245,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="246" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N246" s="8" t="e">
+    <row r="246" spans="14:14">
+      <c r="N246" t="e">
         <f>VLOOKUP(M246,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="247" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N247" s="8" t="e">
+    <row r="247" spans="14:14">
+      <c r="N247" t="e">
         <f>VLOOKUP(M247,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="248" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N248" s="8" t="e">
+    <row r="248" spans="14:14">
+      <c r="N248" t="e">
         <f>VLOOKUP(M248,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="249" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N249" s="8" t="e">
+    <row r="249" spans="14:14">
+      <c r="N249" t="e">
         <f>VLOOKUP(M249,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="250" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N250" s="8" t="e">
+    <row r="250" spans="14:14">
+      <c r="N250" t="e">
         <f>VLOOKUP(M250,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="251" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N251" s="8" t="e">
+    <row r="251" spans="14:14">
+      <c r="N251" t="e">
         <f>VLOOKUP(M251,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="252" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N252" s="8" t="e">
+    <row r="252" spans="14:14">
+      <c r="N252" t="e">
         <f>VLOOKUP(M252,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="253" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N253" s="8" t="e">
+    <row r="253" spans="14:14">
+      <c r="N253" t="e">
         <f>VLOOKUP(M253,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="254" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N254" s="8" t="e">
+    <row r="254" spans="14:14">
+      <c r="N254" t="e">
         <f>VLOOKUP(M254,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="255" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N255" s="8" t="e">
+    <row r="255" spans="14:14">
+      <c r="N255" t="e">
         <f>VLOOKUP(M255,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="256" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N256" s="8" t="e">
+    <row r="256" spans="14:14">
+      <c r="N256" t="e">
         <f>VLOOKUP(M256,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="257" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N257" s="8" t="e">
+    <row r="257" spans="14:14">
+      <c r="N257" t="e">
         <f>VLOOKUP(M257,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="258" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N258" s="8" t="e">
+    <row r="258" spans="14:14">
+      <c r="N258" t="e">
         <f>VLOOKUP(M258,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="259" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N259" s="8" t="e">
+    <row r="259" spans="14:14">
+      <c r="N259" t="e">
         <f>VLOOKUP(M259,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="260" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N260" s="8" t="e">
+    <row r="260" spans="14:14">
+      <c r="N260" t="e">
         <f>VLOOKUP(M260,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="261" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N261" s="8" t="e">
+    <row r="261" spans="14:14">
+      <c r="N261" t="e">
         <f>VLOOKUP(M261,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="262" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N262" s="8" t="e">
+    <row r="262" spans="14:14">
+      <c r="N262" t="e">
         <f>VLOOKUP(M262,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="263" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N263" s="8" t="e">
+    <row r="263" spans="14:14">
+      <c r="N263" t="e">
         <f>VLOOKUP(M263,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="264" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N264" s="8" t="e">
+    <row r="264" spans="14:14">
+      <c r="N264" t="e">
         <f>VLOOKUP(M264,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="265" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N265" s="8" t="e">
+    <row r="265" spans="14:14">
+      <c r="N265" t="e">
         <f>VLOOKUP(M265,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="266" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N266" s="8" t="e">
+    <row r="266" spans="14:14">
+      <c r="N266" t="e">
         <f>VLOOKUP(M266,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="267" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N267" s="8" t="e">
+    <row r="267" spans="14:14">
+      <c r="N267" t="e">
         <f>VLOOKUP(M267,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="268" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N268" s="8" t="e">
+    <row r="268" spans="14:14">
+      <c r="N268" t="e">
         <f>VLOOKUP(M268,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="269" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N269" s="8" t="e">
+    <row r="269" spans="14:14">
+      <c r="N269" t="e">
         <f>VLOOKUP(M269,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="270" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N270" s="8" t="e">
+    <row r="270" spans="14:14">
+      <c r="N270" t="e">
         <f>VLOOKUP(M270,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="271" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N271" s="8" t="e">
+    <row r="271" spans="14:14">
+      <c r="N271" t="e">
         <f>VLOOKUP(M271,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="272" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N272" s="8" t="e">
+    <row r="272" spans="14:14">
+      <c r="N272" t="e">
         <f>VLOOKUP(M272,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="273" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N273" s="8" t="e">
+    <row r="273" spans="14:14">
+      <c r="N273" t="e">
         <f>VLOOKUP(M273,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="274" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N274" s="8" t="e">
+    <row r="274" spans="14:14">
+      <c r="N274" t="e">
         <f>VLOOKUP(M274,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="275" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N275" s="8" t="e">
+    <row r="275" spans="14:14">
+      <c r="N275" t="e">
         <f>VLOOKUP(M275,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="276" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N276" s="8" t="e">
+    <row r="276" spans="14:14">
+      <c r="N276" t="e">
         <f>VLOOKUP(M276,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="277" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N277" s="8" t="e">
+    <row r="277" spans="14:14">
+      <c r="N277" t="e">
         <f>VLOOKUP(M277,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="278" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N278" s="8" t="e">
+    <row r="278" spans="14:14">
+      <c r="N278" t="e">
         <f>VLOOKUP(M278,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="279" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N279" s="8" t="e">
+    <row r="279" spans="14:14">
+      <c r="N279" t="e">
         <f>VLOOKUP(M279,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="280" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N280" s="8" t="e">
+    <row r="280" spans="14:14">
+      <c r="N280" t="e">
         <f>VLOOKUP(M280,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="281" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N281" s="8" t="e">
+    <row r="281" spans="14:14">
+      <c r="N281" t="e">
         <f>VLOOKUP(M281,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="282" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N282" s="8" t="e">
+    <row r="282" spans="14:14">
+      <c r="N282" t="e">
         <f>VLOOKUP(M282,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="283" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N283" s="8" t="e">
+    <row r="283" spans="14:14">
+      <c r="N283" t="e">
         <f>VLOOKUP(M283,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="284" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N284" s="8" t="e">
+    <row r="284" spans="14:14">
+      <c r="N284" t="e">
         <f>VLOOKUP(M284,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="285" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N285" s="8" t="e">
+    <row r="285" spans="14:14">
+      <c r="N285" t="e">
         <f>VLOOKUP(M285,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="286" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N286" s="8" t="e">
+    <row r="286" spans="14:14">
+      <c r="N286" t="e">
         <f>VLOOKUP(M286,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="287" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N287" s="8" t="e">
+    <row r="287" spans="14:14">
+      <c r="N287" t="e">
         <f>VLOOKUP(M287,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="288" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N288" s="8" t="e">
+    <row r="288" spans="14:14">
+      <c r="N288" t="e">
         <f>VLOOKUP(M288,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="289" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N289" s="8" t="e">
+    <row r="289" spans="14:14">
+      <c r="N289" t="e">
         <f>VLOOKUP(M289,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="290" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N290" s="8" t="e">
+    <row r="290" spans="14:14">
+      <c r="N290" t="e">
         <f>VLOOKUP(M290,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="291" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N291" s="8" t="e">
+    <row r="291" spans="14:14">
+      <c r="N291" t="e">
         <f>VLOOKUP(M291,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="292" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N292" s="8" t="e">
+    <row r="292" spans="14:14">
+      <c r="N292" t="e">
         <f>VLOOKUP(M292,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="293" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N293" s="8" t="e">
+    <row r="293" spans="14:14">
+      <c r="N293" t="e">
         <f>VLOOKUP(M293,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="294" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N294" s="8" t="e">
+    <row r="294" spans="14:14">
+      <c r="N294" t="e">
         <f>VLOOKUP(M294,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="295" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N295" s="8" t="e">
+    <row r="295" spans="14:14">
+      <c r="N295" t="e">
         <f>VLOOKUP(M295,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="296" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N296" s="8" t="e">
+    <row r="296" spans="14:14">
+      <c r="N296" t="e">
         <f>VLOOKUP(M296,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="297" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N297" s="8" t="e">
+    <row r="297" spans="14:14">
+      <c r="N297" t="e">
         <f>VLOOKUP(M297,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="298" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N298" s="8" t="e">
+    <row r="298" spans="14:14">
+      <c r="N298" t="e">
         <f>VLOOKUP(M298,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="299" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N299" s="8" t="e">
+    <row r="299" spans="14:14">
+      <c r="N299" t="e">
         <f>VLOOKUP(M299,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="300" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N300" s="8" t="e">
+    <row r="300" spans="14:14">
+      <c r="N300" t="e">
         <f>VLOOKUP(M300,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="301" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N301" s="8" t="e">
+    <row r="301" spans="14:14">
+      <c r="N301" t="e">
         <f>VLOOKUP(M301,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="302" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N302" s="8" t="e">
+    <row r="302" spans="14:14">
+      <c r="N302" t="e">
         <f>VLOOKUP(M302,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="303" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N303" s="8" t="e">
+    <row r="303" spans="14:14">
+      <c r="N303" t="e">
         <f>VLOOKUP(M303,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="304" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N304" s="8" t="e">
+    <row r="304" spans="14:14">
+      <c r="N304" t="e">
         <f>VLOOKUP(M304,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="305" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N305" s="8" t="e">
+    <row r="305" spans="14:14">
+      <c r="N305" t="e">
         <f>VLOOKUP(M305,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="306" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N306" s="8" t="e">
+    <row r="306" spans="14:14">
+      <c r="N306" t="e">
         <f>VLOOKUP(M306,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="307" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N307" s="8" t="e">
+    <row r="307" spans="14:14">
+      <c r="N307" t="e">
         <f>VLOOKUP(M307,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="308" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N308" s="8" t="e">
+    <row r="308" spans="14:14">
+      <c r="N308" t="e">
         <f>VLOOKUP(M308,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="309" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N309" s="8" t="e">
+    <row r="309" spans="14:14">
+      <c r="N309" t="e">
         <f>VLOOKUP(M309,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="310" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N310" s="8" t="e">
+    <row r="310" spans="14:14">
+      <c r="N310" t="e">
         <f>VLOOKUP(M310,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="311" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N311" s="8" t="e">
+    <row r="311" spans="14:14">
+      <c r="N311" t="e">
         <f>VLOOKUP(M311,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="312" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N312" s="8" t="e">
+    <row r="312" spans="14:14">
+      <c r="N312" t="e">
         <f>VLOOKUP(M312,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="313" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N313" s="8" t="e">
+    <row r="313" spans="14:14">
+      <c r="N313" t="e">
         <f>VLOOKUP(M313,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="314" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N314" s="8" t="e">
+    <row r="314" spans="14:14">
+      <c r="N314" t="e">
         <f>VLOOKUP(M314,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="315" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N315" s="8" t="e">
+    <row r="315" spans="14:14">
+      <c r="N315" t="e">
         <f>VLOOKUP(M315,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="316" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N316" s="8" t="e">
+    <row r="316" spans="14:14">
+      <c r="N316" t="e">
         <f>VLOOKUP(M316,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="317" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N317" s="8" t="e">
+    <row r="317" spans="14:14">
+      <c r="N317" t="e">
         <f>VLOOKUP(M317,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="318" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N318" s="8" t="e">
+    <row r="318" spans="14:14">
+      <c r="N318" t="e">
         <f>VLOOKUP(M318,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="319" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N319" s="8" t="e">
+    <row r="319" spans="14:14">
+      <c r="N319" t="e">
         <f>VLOOKUP(M319,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="320" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N320" s="8" t="e">
+    <row r="320" spans="14:14">
+      <c r="N320" t="e">
         <f>VLOOKUP(M320,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="321" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N321" s="8" t="e">
+    <row r="321" spans="14:14">
+      <c r="N321" t="e">
         <f>VLOOKUP(M321,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="322" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N322" s="8" t="e">
+    <row r="322" spans="14:14">
+      <c r="N322" t="e">
         <f>VLOOKUP(M322,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="323" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N323" s="8" t="e">
+    <row r="323" spans="14:14">
+      <c r="N323" t="e">
         <f>VLOOKUP(M323,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="324" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N324" s="8" t="e">
+    <row r="324" spans="14:14">
+      <c r="N324" t="e">
         <f>VLOOKUP(M324,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="325" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N325" s="8" t="e">
+    <row r="325" spans="14:14">
+      <c r="N325" t="e">
         <f>VLOOKUP(M325,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="326" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N326" s="8" t="e">
+    <row r="326" spans="14:14">
+      <c r="N326" t="e">
         <f>VLOOKUP(M326,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="327" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N327" s="8" t="e">
+    <row r="327" spans="14:14">
+      <c r="N327" t="e">
         <f>VLOOKUP(M327,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="328" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N328" s="8" t="e">
+    <row r="328" spans="14:14">
+      <c r="N328" t="e">
         <f>VLOOKUP(M328,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="329" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N329" s="8" t="e">
+    <row r="329" spans="14:14">
+      <c r="N329" t="e">
         <f>VLOOKUP(M329,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="330" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N330" s="8" t="e">
+    <row r="330" spans="14:14">
+      <c r="N330" t="e">
         <f>VLOOKUP(M330,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="331" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N331" s="8" t="e">
+    <row r="331" spans="14:14">
+      <c r="N331" t="e">
         <f>VLOOKUP(M331,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="332" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N332" s="8" t="e">
+    <row r="332" spans="14:14">
+      <c r="N332" t="e">
         <f>VLOOKUP(M332,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="333" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N333" s="8" t="e">
+    <row r="333" spans="14:14">
+      <c r="N333" t="e">
         <f>VLOOKUP(M333,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="334" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N334" s="8" t="e">
+    <row r="334" spans="14:14">
+      <c r="N334" t="e">
         <f>VLOOKUP(M334,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="335" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N335" s="8" t="e">
+    <row r="335" spans="14:14">
+      <c r="N335" t="e">
         <f>VLOOKUP(M335,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="336" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N336" s="8" t="e">
+    <row r="336" spans="14:14">
+      <c r="N336" t="e">
         <f>VLOOKUP(M336,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="337" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N337" s="8" t="e">
+    <row r="337" spans="14:14">
+      <c r="N337" t="e">
         <f>VLOOKUP(M337,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="338" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N338" s="8" t="e">
+    <row r="338" spans="14:14">
+      <c r="N338" t="e">
         <f>VLOOKUP(M338,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="339" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N339" s="8" t="e">
+    <row r="339" spans="14:14">
+      <c r="N339" t="e">
         <f>VLOOKUP(M339,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="340" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N340" s="8" t="e">
+    <row r="340" spans="14:14">
+      <c r="N340" t="e">
         <f>VLOOKUP(M340,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="341" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N341" s="8" t="e">
+    <row r="341" spans="14:14">
+      <c r="N341" t="e">
         <f>VLOOKUP(M341,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="342" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N342" s="8" t="e">
+    <row r="342" spans="14:14">
+      <c r="N342" t="e">
         <f>VLOOKUP(M342,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="343" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N343" s="8" t="e">
+    <row r="343" spans="14:14">
+      <c r="N343" t="e">
         <f>VLOOKUP(M343,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="344" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N344" s="8" t="e">
+    <row r="344" spans="14:14">
+      <c r="N344" t="e">
         <f>VLOOKUP(M344,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="345" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N345" s="8" t="e">
+    <row r="345" spans="14:14">
+      <c r="N345" t="e">
         <f>VLOOKUP(M345,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="346" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N346" s="8" t="e">
+    <row r="346" spans="14:14">
+      <c r="N346" t="e">
         <f>VLOOKUP(M346,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="347" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N347" s="8" t="e">
+    <row r="347" spans="14:14">
+      <c r="N347" t="e">
         <f>VLOOKUP(M347,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="348" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N348" s="8" t="e">
+    <row r="348" spans="14:14">
+      <c r="N348" t="e">
         <f>VLOOKUP(M348,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="349" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N349" s="8" t="e">
+    <row r="349" spans="14:14">
+      <c r="N349" t="e">
         <f>VLOOKUP(M349,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="350" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N350" s="8" t="e">
+    <row r="350" spans="14:14">
+      <c r="N350" t="e">
         <f>VLOOKUP(M350,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="351" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N351" s="8" t="e">
+    <row r="351" spans="14:14">
+      <c r="N351" t="e">
         <f>VLOOKUP(M351,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="352" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N352" s="8" t="e">
+    <row r="352" spans="14:14">
+      <c r="N352" t="e">
         <f>VLOOKUP(M352,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="353" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N353" s="8" t="e">
+    <row r="353" spans="14:14">
+      <c r="N353" t="e">
         <f>VLOOKUP(M353,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="354" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N354" s="8" t="e">
+    <row r="354" spans="14:14">
+      <c r="N354" t="e">
         <f>VLOOKUP(M354,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="355" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N355" s="8" t="e">
+    <row r="355" spans="14:14">
+      <c r="N355" t="e">
         <f>VLOOKUP(M355,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="356" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N356" s="8" t="e">
+    <row r="356" spans="14:14">
+      <c r="N356" t="e">
         <f>VLOOKUP(M356,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="357" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N357" s="8" t="e">
+    <row r="357" spans="14:14">
+      <c r="N357" t="e">
         <f>VLOOKUP(M357,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="358" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N358" s="8" t="e">
+    <row r="358" spans="14:14">
+      <c r="N358" t="e">
         <f>VLOOKUP(M358,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="359" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N359" s="8" t="e">
+    <row r="359" spans="14:14">
+      <c r="N359" t="e">
         <f>VLOOKUP(M359,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="360" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N360" s="8" t="e">
+    <row r="360" spans="14:14">
+      <c r="N360" t="e">
         <f>VLOOKUP(M360,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="361" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N361" s="8" t="e">
+    <row r="361" spans="14:14">
+      <c r="N361" t="e">
         <f>VLOOKUP(M361,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="362" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N362" s="8" t="e">
+    <row r="362" spans="14:14">
+      <c r="N362" t="e">
         <f>VLOOKUP(M362,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="363" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N363" s="8" t="e">
+    <row r="363" spans="14:14">
+      <c r="N363" t="e">
         <f>VLOOKUP(M363,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="364" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N364" s="8" t="e">
+    <row r="364" spans="14:14">
+      <c r="N364" t="e">
         <f>VLOOKUP(M364,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="365" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N365" s="8" t="e">
+    <row r="365" spans="14:14">
+      <c r="N365" t="e">
         <f>VLOOKUP(M365,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="366" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N366" s="8" t="e">
+    <row r="366" spans="14:14">
+      <c r="N366" t="e">
         <f>VLOOKUP(M366,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="367" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N367" s="8" t="e">
+    <row r="367" spans="14:14">
+      <c r="N367" t="e">
         <f>VLOOKUP(M367,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="368" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N368" s="8" t="e">
+    <row r="368" spans="14:14">
+      <c r="N368" t="e">
         <f>VLOOKUP(M368,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="369" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N369" s="8" t="e">
+    <row r="369" spans="14:14">
+      <c r="N369" t="e">
         <f>VLOOKUP(M369,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="370" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N370" s="8" t="e">
+    <row r="370" spans="14:14">
+      <c r="N370" t="e">
         <f>VLOOKUP(M370,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="371" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N371" s="8" t="e">
+    <row r="371" spans="14:14">
+      <c r="N371" t="e">
         <f>VLOOKUP(M371,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="372" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N372" s="8" t="e">
+    <row r="372" spans="14:14">
+      <c r="N372" t="e">
         <f>VLOOKUP(M372,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="373" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N373" s="8" t="e">
+    <row r="373" spans="14:14">
+      <c r="N373" t="e">
         <f>VLOOKUP(M373,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="374" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N374" s="8" t="e">
+    <row r="374" spans="14:14">
+      <c r="N374" t="e">
         <f>VLOOKUP(M374,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="375" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N375" s="8" t="e">
+    <row r="375" spans="14:14">
+      <c r="N375" t="e">
         <f>VLOOKUP(M375,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="376" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N376" s="8" t="e">
+    <row r="376" spans="14:14">
+      <c r="N376" t="e">
         <f>VLOOKUP(M376,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="377" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N377" s="8" t="e">
+    <row r="377" spans="14:14">
+      <c r="N377" t="e">
         <f>VLOOKUP(M377,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="378" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N378" s="8" t="e">
+    <row r="378" spans="14:14">
+      <c r="N378" t="e">
         <f>VLOOKUP(M378,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="379" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N379" s="8" t="e">
+    <row r="379" spans="14:14">
+      <c r="N379" t="e">
         <f>VLOOKUP(M379,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="380" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N380" s="8" t="e">
+    <row r="380" spans="14:14">
+      <c r="N380" t="e">
         <f>VLOOKUP(M380,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="381" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N381" s="8" t="e">
+    <row r="381" spans="14:14">
+      <c r="N381" t="e">
         <f>VLOOKUP(M381,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="382" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N382" s="8" t="e">
+    <row r="382" spans="14:14">
+      <c r="N382" t="e">
         <f>VLOOKUP(M382,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="383" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N383" s="8" t="e">
+    <row r="383" spans="14:14">
+      <c r="N383" t="e">
         <f>VLOOKUP(M383,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="384" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N384" s="8" t="e">
+    <row r="384" spans="14:14">
+      <c r="N384" t="e">
         <f>VLOOKUP(M384,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="385" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N385" s="8" t="e">
+    <row r="385" spans="14:14">
+      <c r="N385" t="e">
         <f>VLOOKUP(M385,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="386" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N386" s="8" t="e">
+    <row r="386" spans="14:14">
+      <c r="N386" t="e">
         <f>VLOOKUP(M386,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="387" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N387" s="8" t="e">
+    <row r="387" spans="14:14">
+      <c r="N387" t="e">
         <f>VLOOKUP(M387,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="388" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N388" s="8" t="e">
+    <row r="388" spans="14:14">
+      <c r="N388" t="e">
         <f>VLOOKUP(M388,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="389" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N389" s="8" t="e">
+    <row r="389" spans="14:14">
+      <c r="N389" t="e">
         <f>VLOOKUP(M389,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="390" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N390" s="8" t="e">
+    <row r="390" spans="14:14">
+      <c r="N390" t="e">
         <f>VLOOKUP(M390,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="391" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N391" s="8" t="e">
+    <row r="391" spans="14:14">
+      <c r="N391" t="e">
         <f>VLOOKUP(M391,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="392" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N392" s="8" t="e">
+    <row r="392" spans="14:14">
+      <c r="N392" t="e">
         <f>VLOOKUP(M392,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="393" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N393" s="8" t="e">
+    <row r="393" spans="14:14">
+      <c r="N393" t="e">
         <f>VLOOKUP(M393,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="394" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N394" s="8" t="e">
+    <row r="394" spans="14:14">
+      <c r="N394" t="e">
         <f>VLOOKUP(M394,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="395" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N395" s="8" t="e">
+    <row r="395" spans="14:14">
+      <c r="N395" t="e">
         <f>VLOOKUP(M395,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="396" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N396" s="8" t="e">
+    <row r="396" spans="14:14">
+      <c r="N396" t="e">
         <f>VLOOKUP(M396,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="397" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N397" s="8" t="e">
+    <row r="397" spans="14:14">
+      <c r="N397" t="e">
         <f>VLOOKUP(M397,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="398" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N398" s="8" t="e">
+    <row r="398" spans="14:14">
+      <c r="N398" t="e">
         <f>VLOOKUP(M398,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="399" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N399" s="8" t="e">
+    <row r="399" spans="14:14">
+      <c r="N399" t="e">
         <f>VLOOKUP(M399,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="400" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N400" s="8" t="e">
+    <row r="400" spans="14:14">
+      <c r="N400" t="e">
         <f>VLOOKUP(M400,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="401" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N401" s="8" t="e">
+    <row r="401" spans="14:14">
+      <c r="N401" t="e">
         <f>VLOOKUP(M401,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="402" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N402" s="8" t="e">
+    <row r="402" spans="14:14">
+      <c r="N402" t="e">
         <f>VLOOKUP(M402,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="403" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N403" s="8" t="e">
+    <row r="403" spans="14:14">
+      <c r="N403" t="e">
         <f>VLOOKUP(M403,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="404" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N404" s="8" t="e">
+    <row r="404" spans="14:14">
+      <c r="N404" t="e">
         <f>VLOOKUP(M404,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="405" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N405" s="8" t="e">
+    <row r="405" spans="14:14">
+      <c r="N405" t="e">
         <f>VLOOKUP(M405,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="406" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N406" s="8" t="e">
+    <row r="406" spans="14:14">
+      <c r="N406" t="e">
         <f>VLOOKUP(M406,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="407" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N407" s="8" t="e">
+    <row r="407" spans="14:14">
+      <c r="N407" t="e">
         <f>VLOOKUP(M407,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="408" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N408" s="8" t="e">
+    <row r="408" spans="14:14">
+      <c r="N408" t="e">
         <f>VLOOKUP(M408,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="409" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N409" s="8" t="e">
+    <row r="409" spans="14:14">
+      <c r="N409" t="e">
         <f>VLOOKUP(M409,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="410" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N410" s="8" t="e">
+    <row r="410" spans="14:14">
+      <c r="N410" t="e">
         <f>VLOOKUP(M410,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="411" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N411" s="8" t="e">
+    <row r="411" spans="14:14">
+      <c r="N411" t="e">
         <f>VLOOKUP(M411,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="412" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N412" s="8" t="e">
+    <row r="412" spans="14:14">
+      <c r="N412" t="e">
         <f>VLOOKUP(M412,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="413" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N413" s="8" t="e">
+    <row r="413" spans="14:14">
+      <c r="N413" t="e">
         <f>VLOOKUP(M413,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="414" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N414" s="8" t="e">
+    <row r="414" spans="14:14">
+      <c r="N414" t="e">
         <f>VLOOKUP(M414,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="415" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N415" s="8" t="e">
+    <row r="415" spans="14:14">
+      <c r="N415" t="e">
         <f>VLOOKUP(M415,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="416" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N416" s="8" t="e">
+    <row r="416" spans="14:14">
+      <c r="N416" t="e">
         <f>VLOOKUP(M416,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="417" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N417" s="8" t="e">
+    <row r="417" spans="14:14">
+      <c r="N417" t="e">
         <f>VLOOKUP(M417,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="418" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N418" s="8" t="e">
+    <row r="418" spans="14:14">
+      <c r="N418" t="e">
         <f>VLOOKUP(M418,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="419" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N419" s="8" t="e">
+    <row r="419" spans="14:14">
+      <c r="N419" t="e">
         <f>VLOOKUP(M419,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="420" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N420" s="8" t="e">
+    <row r="420" spans="14:14">
+      <c r="N420" t="e">
         <f>VLOOKUP(M420,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="421" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N421" s="8" t="e">
+    <row r="421" spans="14:14">
+      <c r="N421" t="e">
         <f>VLOOKUP(M421,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="422" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N422" s="8" t="e">
+    <row r="422" spans="14:14">
+      <c r="N422" t="e">
         <f>VLOOKUP(M422,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="423" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N423" s="8" t="e">
+    <row r="423" spans="14:14">
+      <c r="N423" t="e">
         <f>VLOOKUP(M423,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="424" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N424" s="8" t="e">
+    <row r="424" spans="14:14">
+      <c r="N424" t="e">
         <f>VLOOKUP(M424,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="425" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N425" s="8" t="e">
+    <row r="425" spans="14:14">
+      <c r="N425" t="e">
         <f>VLOOKUP(M425,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="426" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N426" s="8" t="e">
+    <row r="426" spans="14:14">
+      <c r="N426" t="e">
         <f>VLOOKUP(M426,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="427" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N427" s="8" t="e">
+    <row r="427" spans="14:14">
+      <c r="N427" t="e">
         <f>VLOOKUP(M427,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="428" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N428" s="8" t="e">
+    <row r="428" spans="14:14">
+      <c r="N428" t="e">
         <f>VLOOKUP(M428,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="429" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N429" s="8" t="e">
+    <row r="429" spans="14:14">
+      <c r="N429" t="e">
         <f>VLOOKUP(M429,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="430" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N430" s="8" t="e">
+    <row r="430" spans="14:14">
+      <c r="N430" t="e">
         <f>VLOOKUP(M430,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="431" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N431" s="8" t="e">
+    <row r="431" spans="14:14">
+      <c r="N431" t="e">
         <f>VLOOKUP(M431,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="432" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N432" s="8" t="e">
+    <row r="432" spans="14:14">
+      <c r="N432" t="e">
         <f>VLOOKUP(M432,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="433" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N433" s="8" t="e">
+    <row r="433" spans="14:14">
+      <c r="N433" t="e">
         <f>VLOOKUP(M433,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="434" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N434" s="8" t="e">
+    <row r="434" spans="14:14">
+      <c r="N434" t="e">
         <f>VLOOKUP(M434,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="435" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N435" s="8" t="e">
+    <row r="435" spans="14:14">
+      <c r="N435" t="e">
         <f>VLOOKUP(M435,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="436" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N436" s="8" t="e">
+    <row r="436" spans="14:14">
+      <c r="N436" t="e">
         <f>VLOOKUP(M436,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="437" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N437" s="8" t="e">
+    <row r="437" spans="14:14">
+      <c r="N437" t="e">
         <f>VLOOKUP(M437,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="438" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N438" s="8" t="e">
+    <row r="438" spans="14:14">
+      <c r="N438" t="e">
         <f>VLOOKUP(M438,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="439" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N439" s="8" t="e">
+    <row r="439" spans="14:14">
+      <c r="N439" t="e">
         <f>VLOOKUP(M439,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="440" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N440" s="8" t="e">
+    <row r="440" spans="14:14">
+      <c r="N440" t="e">
         <f>VLOOKUP(M440,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="441" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N441" s="8" t="e">
+    <row r="441" spans="14:14">
+      <c r="N441" t="e">
         <f>VLOOKUP(M441,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="442" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N442" s="8" t="e">
+    <row r="442" spans="14:14">
+      <c r="N442" t="e">
         <f>VLOOKUP(M442,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="443" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N443" s="8" t="e">
+    <row r="443" spans="14:14">
+      <c r="N443" t="e">
         <f>VLOOKUP(M443,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="444" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N444" s="8" t="e">
+    <row r="444" spans="14:14">
+      <c r="N444" t="e">
         <f>VLOOKUP(M444,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="445" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N445" s="8" t="e">
+    <row r="445" spans="14:14">
+      <c r="N445" t="e">
         <f>VLOOKUP(M445,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="446" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N446" s="8" t="e">
+    <row r="446" spans="14:14">
+      <c r="N446" t="e">
         <f>VLOOKUP(M446,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="447" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N447" s="8" t="e">
+    <row r="447" spans="14:14">
+      <c r="N447" t="e">
         <f>VLOOKUP(M447,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="448" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N448" s="8" t="e">
+    <row r="448" spans="14:14">
+      <c r="N448" t="e">
         <f>VLOOKUP(M448,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="449" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N449" s="8" t="e">
+    <row r="449" spans="14:14">
+      <c r="N449" t="e">
         <f>VLOOKUP(M449,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="450" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N450" s="8" t="e">
+    <row r="450" spans="14:14">
+      <c r="N450" t="e">
         <f>VLOOKUP(M450,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="451" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N451" s="8" t="e">
+    <row r="451" spans="14:14">
+      <c r="N451" t="e">
         <f>VLOOKUP(M451,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="452" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N452" s="8" t="e">
+    <row r="452" spans="14:14">
+      <c r="N452" t="e">
         <f>VLOOKUP(M452,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="453" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N453" s="8" t="e">
+    <row r="453" spans="14:14">
+      <c r="N453" t="e">
         <f>VLOOKUP(M453,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="454" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N454" s="8" t="e">
+    <row r="454" spans="14:14">
+      <c r="N454" t="e">
         <f>VLOOKUP(M454,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="455" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N455" s="8" t="e">
+    <row r="455" spans="14:14">
+      <c r="N455" t="e">
         <f>VLOOKUP(M455,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="456" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N456" s="8" t="e">
+    <row r="456" spans="14:14">
+      <c r="N456" t="e">
         <f>VLOOKUP(M456,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="457" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N457" s="8" t="e">
+    <row r="457" spans="14:14">
+      <c r="N457" t="e">
         <f>VLOOKUP(M457,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="458" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N458" s="8" t="e">
+    <row r="458" spans="14:14">
+      <c r="N458" t="e">
         <f>VLOOKUP(M458,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="459" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N459" s="8" t="e">
+    <row r="459" spans="14:14">
+      <c r="N459" t="e">
         <f>VLOOKUP(M459,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="460" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N460" s="8" t="e">
+    <row r="460" spans="14:14">
+      <c r="N460" t="e">
         <f>VLOOKUP(M460,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="461" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N461" s="8" t="e">
+    <row r="461" spans="14:14">
+      <c r="N461" t="e">
         <f>VLOOKUP(M461,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="462" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N462" s="8" t="e">
+    <row r="462" spans="14:14">
+      <c r="N462" t="e">
         <f>VLOOKUP(M462,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="463" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N463" s="8" t="e">
+    <row r="463" spans="14:14">
+      <c r="N463" t="e">
         <f>VLOOKUP(M463,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="464" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N464" s="8" t="e">
+    <row r="464" spans="14:14">
+      <c r="N464" t="e">
         <f>VLOOKUP(M464,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="465" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N465" s="8" t="e">
+    <row r="465" spans="14:14">
+      <c r="N465" t="e">
         <f>VLOOKUP(M465,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="466" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N466" s="8" t="e">
+    <row r="466" spans="14:14">
+      <c r="N466" t="e">
         <f>VLOOKUP(M466,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="467" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N467" s="8" t="e">
+    <row r="467" spans="14:14">
+      <c r="N467" t="e">
         <f>VLOOKUP(M467,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="468" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N468" s="8" t="e">
+    <row r="468" spans="14:14">
+      <c r="N468" t="e">
         <f>VLOOKUP(M468,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="469" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N469" s="8" t="e">
+    <row r="469" spans="14:14">
+      <c r="N469" t="e">
         <f>VLOOKUP(M469,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="470" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N470" s="8" t="e">
+    <row r="470" spans="14:14">
+      <c r="N470" t="e">
         <f>VLOOKUP(M470,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="471" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N471" s="8" t="e">
+    <row r="471" spans="14:14">
+      <c r="N471" t="e">
         <f>VLOOKUP(M471,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="472" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N472" s="8" t="e">
+    <row r="472" spans="14:14">
+      <c r="N472" t="e">
         <f>VLOOKUP(M472,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="473" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N473" s="8" t="e">
+    <row r="473" spans="14:14">
+      <c r="N473" t="e">
         <f>VLOOKUP(M473,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="474" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N474" s="8" t="e">
+    <row r="474" spans="14:14">
+      <c r="N474" t="e">
         <f>VLOOKUP(M474,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="475" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N475" s="8" t="e">
+    <row r="475" spans="14:14">
+      <c r="N475" t="e">
         <f>VLOOKUP(M475,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="476" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N476" s="8" t="e">
+    <row r="476" spans="14:14">
+      <c r="N476" t="e">
         <f>VLOOKUP(M476,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="477" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N477" s="8" t="e">
+    <row r="477" spans="14:14">
+      <c r="N477" t="e">
         <f>VLOOKUP(M477,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="478" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N478" s="8" t="e">
+    <row r="478" spans="14:14">
+      <c r="N478" t="e">
         <f>VLOOKUP(M478,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="479" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N479" s="8" t="e">
+    <row r="479" spans="14:14">
+      <c r="N479" t="e">
         <f>VLOOKUP(M479,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="480" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N480" s="8" t="e">
+    <row r="480" spans="14:14">
+      <c r="N480" t="e">
         <f>VLOOKUP(M480,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="481" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N481" s="8" t="e">
+    <row r="481" spans="14:14">
+      <c r="N481" t="e">
         <f>VLOOKUP(M481,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="482" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N482" s="8" t="e">
+    <row r="482" spans="14:14">
+      <c r="N482" t="e">
         <f>VLOOKUP(M482,'Lookup Values'!E398:F497,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="483" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N483" s="8" t="e">
+    <row r="483" spans="14:14">
+      <c r="N483" t="e">
         <f>VLOOKUP(M483,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="484" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N484" s="8" t="e">
+    <row r="484" spans="14:14">
+      <c r="N484" t="e">
         <f>VLOOKUP(M484,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="485" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N485" s="8" t="e">
+    <row r="485" spans="14:14">
+      <c r="N485" t="e">
         <f>VLOOKUP(M485,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="486" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N486" s="8" t="e">
+    <row r="486" spans="14:14">
+      <c r="N486" t="e">
         <f>VLOOKUP(M486,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="487" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N487" s="8" t="e">
+    <row r="487" spans="14:14">
+      <c r="N487" t="e">
         <f>VLOOKUP(M487,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="488" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N488" s="8" t="e">
+    <row r="488" spans="14:14">
+      <c r="N488" t="e">
         <f>VLOOKUP(M488,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="489" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N489" s="8" t="e">
+    <row r="489" spans="14:14">
+      <c r="N489" t="e">
         <f>VLOOKUP(M489,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="490" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N490" s="8" t="e">
+    <row r="490" spans="14:14">
+      <c r="N490" t="e">
         <f>VLOOKUP(M490,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="491" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N491" s="8" t="e">
+    <row r="491" spans="14:14">
+      <c r="N491" t="e">
         <f>VLOOKUP(M491,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="492" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N492" s="8" t="e">
+    <row r="492" spans="14:14">
+      <c r="N492" t="e">
         <f>VLOOKUP(M492,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="493" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N493" s="8" t="e">
+    <row r="493" spans="14:14">
+      <c r="N493" t="e">
         <f>VLOOKUP(M493,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="494" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N494" s="8" t="e">
+    <row r="494" spans="14:14">
+      <c r="N494" t="e">
         <f>VLOOKUP(M494,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="495" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N495" s="8" t="e">
+    <row r="495" spans="14:14">
+      <c r="N495" t="e">
         <f>VLOOKUP(M495,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="496" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N496" s="8" t="e">
+    <row r="496" spans="14:14">
+      <c r="N496" t="e">
         <f>VLOOKUP(M496,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="497" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N497" s="8" t="e">
+    <row r="497" spans="14:14">
+      <c r="N497" t="e">
         <f>VLOOKUP(M497,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="498" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N498" s="8" t="e">
+    <row r="498" spans="14:14">
+      <c r="N498" t="e">
         <f>VLOOKUP(M498,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="499" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N499" s="8" t="e">
+    <row r="499" spans="14:14">
+      <c r="N499" t="e">
         <f>VLOOKUP(M499,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="500" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N500" s="8" t="e">
+    <row r="500" spans="14:14">
+      <c r="N500" t="e">
         <f>VLOOKUP(M500,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="501" spans="14:14" x14ac:dyDescent="0.35">
-      <c r="N501" s="8" t="e">
+    <row r="501" spans="14:14">
+      <c r="N501" t="e">
         <f>VLOOKUP(M501,'Lookup Values'!E2:F101,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="h8rhS5vkAutxGI+9wyHfuN/dBjX0tutf369F5rJZqty6FWBsSkFwlvOgYlvBjxnbcAUYESktFjBrbC9QHsF+ZQ==" saltValue="an3K3CAvG2FdkrxUNNAH6Q==" spinCount="100000" sheet="1" scenarios="1"/>
   <dataValidations count="2">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please insert a number between 1 and 36" sqref="P2:P501" xr:uid="{4E5B60B2-DC9D-4FFA-9A1B-05D2727D22C5}">
       <formula1>1</formula1>
       <formula2>36</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a description of the property." sqref="AA2:AA501" xr:uid="{FC6BCB49-9883-4DEE-9302-72C9D766592A}">
       <formula1>0</formula1>
       <formula2>5000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="11">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select a street prefix" xr:uid="{828CD53F-331E-440A-8303-85A5A09866B5}">
           <x14:formula1>
             <xm:f>'Lookup Values'!$B$2:$B$9</xm:f>
@@ -6799,2836 +6788,2845 @@
           <x14:formula1>
             <xm:f>'Lookup Values'!$X$2:$X$4</xm:f>
           </x14:formula1>
           <xm:sqref>V2:W501</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" error="Please indicate if additional research is needed to determine NRHP eligibility for this property." xr:uid="{D57A1898-08B6-4BDA-9168-6FC3C6C32333}">
           <x14:formula1>
             <xm:f>'Lookup Values'!$Y$2:$Y$3</xm:f>
           </x14:formula1>
           <xm:sqref>AB2:AB501</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{632D928A-6FED-43E6-A641-BA26CB605A3D}">
   <dimension ref="A1:Y108"/>
   <sheetViews>
     <sheetView topLeftCell="T1" workbookViewId="0">
       <selection activeCell="Y4" sqref="Y4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.81640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="12.26953125" customWidth="1"/>
+    <col min="1" max="1" width="12.85546875" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
-    <col min="10" max="10" width="7.453125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="23" max="23" width="16.54296875" customWidth="1"/>
+    <col min="10" max="10" width="7.42578125" customWidth="1"/>
+    <col min="11" max="11" width="43.7109375" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="57.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="76.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="53.5703125" customWidth="1"/>
+    <col min="16" max="16" width="25.85546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="36.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="21" width="67.85546875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="26.85546875" customWidth="1"/>
+    <col min="23" max="23" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>5</v>
       </c>
       <c r="D1" t="s">
         <v>6</v>
       </c>
       <c r="E1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
       </c>
       <c r="H1" t="s">
         <v>19</v>
       </c>
       <c r="I1" t="s">
         <v>20</v>
       </c>
       <c r="J1" t="s">
         <v>24</v>
       </c>
       <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
         <v>32</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>33</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>34</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" t="s">
         <v>36</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>37</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>38</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>39</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="X1" t="s">
         <v>21</v>
       </c>
       <c r="Y1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>43</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>44</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="F2" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I2" t="s">
         <v>47</v>
       </c>
-      <c r="G2" t="s">
-[...5 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K2" t="s">
         <v>48</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="L2" t="s">
+        <v>48</v>
+      </c>
+      <c r="M2" t="s">
+        <v>48</v>
+      </c>
+      <c r="N2" t="s">
         <v>49</v>
       </c>
-      <c r="L2" t="s">
-[...5 lines deleted...]
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>50</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>51</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>52</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="R2" s="1" t="s">
+      <c r="S2" t="s">
         <v>54</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
+        <v>54</v>
+      </c>
+      <c r="U2" t="s">
         <v>55</v>
       </c>
-      <c r="T2" t="s">
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
+      <c r="W2" t="s">
+        <v>42</v>
+      </c>
+      <c r="X2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K3" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N3" t="s">
+        <v>64</v>
+      </c>
+      <c r="O3" t="s">
+        <v>65</v>
+      </c>
+      <c r="P3" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>67</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="S3" t="s">
         <v>55</v>
       </c>
-      <c r="U2" t="s">
+      <c r="T3" t="s">
+        <v>55</v>
+      </c>
+      <c r="U3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V3" t="s">
         <v>56</v>
       </c>
-      <c r="V2" t="s">
-[...13 lines deleted...]
-      <c r="A3" t="s">
+      <c r="W3" t="s">
+        <v>56</v>
+      </c>
+      <c r="X3" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="B4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H4" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" t="s">
+        <v>76</v>
+      </c>
+      <c r="K4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P4" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>81</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S4" t="s">
+        <v>83</v>
+      </c>
+      <c r="T4" t="s">
+        <v>84</v>
+      </c>
+      <c r="U4" t="s">
+        <v>85</v>
+      </c>
+      <c r="X4" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="B5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G5" t="s">
+        <v>90</v>
+      </c>
+      <c r="H5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I5" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" t="s">
+        <v>92</v>
+      </c>
+      <c r="L5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M5" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" t="s">
+        <v>94</v>
+      </c>
+      <c r="P5" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>96</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" t="s">
+        <v>98</v>
+      </c>
+      <c r="T5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="B6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G6" t="s">
         <v>57</v>
       </c>
-      <c r="B3" t="s">
-[...23 lines deleted...]
-      <c r="J3" t="s">
+      <c r="H6" t="s">
         <v>57</v>
       </c>
-      <c r="K3" t="s">
-[...38 lines deleted...]
-      <c r="X3" t="s">
+      <c r="I6" t="s">
+        <v>103</v>
+      </c>
+      <c r="K6" t="s">
+        <v>104</v>
+      </c>
+      <c r="L6" t="s">
+        <v>104</v>
+      </c>
+      <c r="M6" t="s">
+        <v>104</v>
+      </c>
+      <c r="N6" t="s">
+        <v>105</v>
+      </c>
+      <c r="O6" t="s">
+        <v>106</v>
+      </c>
+      <c r="P6" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>108</v>
+      </c>
+      <c r="R6" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S6" t="s">
+        <v>110</v>
+      </c>
+      <c r="T6" t="s">
+        <v>111</v>
+      </c>
+      <c r="U6" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="B7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D7" t="s">
+        <v>112</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G7" t="s">
+        <v>99</v>
+      </c>
+      <c r="H7" t="s">
+        <v>99</v>
+      </c>
+      <c r="K7" t="s">
+        <v>116</v>
+      </c>
+      <c r="L7" t="s">
+        <v>116</v>
+      </c>
+      <c r="M7" t="s">
+        <v>116</v>
+      </c>
+      <c r="N7" t="s">
+        <v>117</v>
+      </c>
+      <c r="O7" t="s">
+        <v>118</v>
+      </c>
+      <c r="P7" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>120</v>
+      </c>
+      <c r="R7" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="S7" t="s">
+        <v>122</v>
+      </c>
+      <c r="T7" t="s">
+        <v>123</v>
+      </c>
+      <c r="U7" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="B8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G8" t="s">
         <v>71</v>
       </c>
-      <c r="Y3" t="s">
-[...49 lines deleted...]
-      <c r="R4" s="1" t="s">
+      <c r="H8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
+        <v>128</v>
+      </c>
+      <c r="L8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M8" t="s">
+        <v>128</v>
+      </c>
+      <c r="N8" t="s">
+        <v>129</v>
+      </c>
+      <c r="O8" t="s">
+        <v>130</v>
+      </c>
+      <c r="P8" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>132</v>
+      </c>
+      <c r="R8" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="S8" t="s">
+        <v>134</v>
+      </c>
+      <c r="T8" t="s">
+        <v>85</v>
+      </c>
+      <c r="U8" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="B9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" t="s">
+        <v>112</v>
+      </c>
+      <c r="H9" t="s">
+        <v>112</v>
+      </c>
+      <c r="K9" t="s">
+        <v>139</v>
+      </c>
+      <c r="L9" t="s">
+        <v>139</v>
+      </c>
+      <c r="M9" t="s">
+        <v>139</v>
+      </c>
+      <c r="N9" t="s">
+        <v>140</v>
+      </c>
+      <c r="O9" t="s">
+        <v>141</v>
+      </c>
+      <c r="P9" t="s">
+        <v>142</v>
+      </c>
+      <c r="R9" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="S9" t="s">
+        <v>144</v>
+      </c>
+      <c r="T9" t="s">
         <v>83</v>
       </c>
-      <c r="S4" t="s">
-[...58 lines deleted...]
-      <c r="R5" s="1" t="s">
+      <c r="U9" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="C10" t="s">
+        <v>146</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G10" t="s">
+        <v>149</v>
+      </c>
+      <c r="H10" t="s">
+        <v>149</v>
+      </c>
+      <c r="K10" t="s">
+        <v>150</v>
+      </c>
+      <c r="L10" t="s">
+        <v>150</v>
+      </c>
+      <c r="M10" t="s">
+        <v>150</v>
+      </c>
+      <c r="N10" t="s">
+        <v>151</v>
+      </c>
+      <c r="O10" t="s">
+        <v>152</v>
+      </c>
+      <c r="P10" t="s">
+        <v>153</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="S10" t="s">
+        <v>155</v>
+      </c>
+      <c r="T10" t="s">
         <v>98</v>
       </c>
-      <c r="S5" t="s">
-[...55 lines deleted...]
-      <c r="R6" s="1" t="s">
+      <c r="U10" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="C11" t="s">
+        <v>157</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" t="s">
+        <v>161</v>
+      </c>
+      <c r="L11" t="s">
+        <v>161</v>
+      </c>
+      <c r="M11" t="s">
+        <v>161</v>
+      </c>
+      <c r="N11" t="s">
+        <v>162</v>
+      </c>
+      <c r="O11" t="s">
+        <v>163</v>
+      </c>
+      <c r="P11" t="s">
+        <v>164</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="S11" t="s">
+        <v>166</v>
+      </c>
+      <c r="T11" t="s">
         <v>110</v>
       </c>
-      <c r="S6" t="s">
-[...52 lines deleted...]
-      <c r="R7" s="1" t="s">
+      <c r="U11" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="C12" t="s">
+        <v>168</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="K12" t="s">
+        <v>171</v>
+      </c>
+      <c r="L12" t="s">
+        <v>171</v>
+      </c>
+      <c r="M12" t="s">
+        <v>171</v>
+      </c>
+      <c r="N12" t="s">
+        <v>172</v>
+      </c>
+      <c r="O12" t="s">
+        <v>173</v>
+      </c>
+      <c r="P12" t="s">
+        <v>174</v>
+      </c>
+      <c r="R12" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="S12" t="s">
+        <v>176</v>
+      </c>
+      <c r="T12" t="s">
         <v>122</v>
       </c>
-      <c r="S7" t="s">
-[...2 lines deleted...]
-      <c r="T7" t="s">
+      <c r="U12" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="C13" t="s">
+        <v>178</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K13" t="s">
+        <v>181</v>
+      </c>
+      <c r="L13" t="s">
+        <v>181</v>
+      </c>
+      <c r="M13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N13" t="s">
+        <v>182</v>
+      </c>
+      <c r="O13" t="s">
+        <v>183</v>
+      </c>
+      <c r="P13" t="s">
+        <v>184</v>
+      </c>
+      <c r="R13" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="S13" t="s">
+        <v>186</v>
+      </c>
+      <c r="T13" t="s">
+        <v>134</v>
+      </c>
+      <c r="U13" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="C14" t="s">
+        <v>188</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="K14" t="s">
+        <v>191</v>
+      </c>
+      <c r="L14" t="s">
+        <v>191</v>
+      </c>
+      <c r="M14" t="s">
+        <v>191</v>
+      </c>
+      <c r="N14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O14" t="s">
+        <v>193</v>
+      </c>
+      <c r="P14" t="s">
+        <v>194</v>
+      </c>
+      <c r="R14" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="S14" t="s">
+        <v>196</v>
+      </c>
+      <c r="T14" t="s">
+        <v>197</v>
+      </c>
+      <c r="U14" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="C15" t="s">
+        <v>199</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="K15" t="s">
+        <v>202</v>
+      </c>
+      <c r="L15" t="s">
+        <v>202</v>
+      </c>
+      <c r="M15" t="s">
+        <v>202</v>
+      </c>
+      <c r="N15" t="s">
+        <v>203</v>
+      </c>
+      <c r="O15" t="s">
+        <v>204</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="T15" t="s">
         <v>124</v>
       </c>
-      <c r="U7" t="s">
-[...49 lines deleted...]
-      <c r="S8" t="s">
+      <c r="U15" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="C16" t="s">
+        <v>207</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="K16" t="s">
+        <v>210</v>
+      </c>
+      <c r="L16" t="s">
+        <v>210</v>
+      </c>
+      <c r="M16" t="s">
+        <v>210</v>
+      </c>
+      <c r="N16" t="s">
+        <v>211</v>
+      </c>
+      <c r="O16" t="s">
+        <v>212</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="T16" t="s">
         <v>135</v>
       </c>
-      <c r="T8" t="s">
-[...46 lines deleted...]
-      <c r="R9" s="1" t="s">
+      <c r="U16" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="17" spans="3:21">
+      <c r="C17" t="s">
+        <v>215</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="K17" t="s">
+        <v>218</v>
+      </c>
+      <c r="L17" t="s">
+        <v>218</v>
+      </c>
+      <c r="M17" t="s">
+        <v>218</v>
+      </c>
+      <c r="N17" t="s">
+        <v>219</v>
+      </c>
+      <c r="O17" t="s">
+        <v>220</v>
+      </c>
+      <c r="R17" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="T17" t="s">
+        <v>222</v>
+      </c>
+      <c r="U17" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="18" spans="3:21">
+      <c r="E18" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="K18" t="s">
+        <v>226</v>
+      </c>
+      <c r="L18" t="s">
+        <v>226</v>
+      </c>
+      <c r="M18" t="s">
+        <v>226</v>
+      </c>
+      <c r="N18" t="s">
+        <v>227</v>
+      </c>
+      <c r="O18" t="s">
+        <v>228</v>
+      </c>
+      <c r="R18" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="T18" t="s">
+        <v>145</v>
+      </c>
+      <c r="U18" t="s">
         <v>144</v>
       </c>
-      <c r="S9" t="s">
-[...43 lines deleted...]
-      <c r="R10" s="1" t="s">
+    </row>
+    <row r="19" spans="3:21">
+      <c r="E19" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="K19" t="s">
+        <v>232</v>
+      </c>
+      <c r="L19" t="s">
+        <v>232</v>
+      </c>
+      <c r="M19" t="s">
+        <v>232</v>
+      </c>
+      <c r="N19" t="s">
+        <v>233</v>
+      </c>
+      <c r="O19" t="s">
+        <v>234</v>
+      </c>
+      <c r="R19" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="T19" t="s">
+        <v>236</v>
+      </c>
+      <c r="U19" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="20" spans="3:21">
+      <c r="E20" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="K20" t="s">
+        <v>240</v>
+      </c>
+      <c r="L20" t="s">
+        <v>240</v>
+      </c>
+      <c r="M20" t="s">
+        <v>240</v>
+      </c>
+      <c r="N20" t="s">
+        <v>241</v>
+      </c>
+      <c r="O20" t="s">
+        <v>242</v>
+      </c>
+      <c r="R20" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="T20" t="s">
+        <v>156</v>
+      </c>
+      <c r="U20" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="21" spans="3:21">
+      <c r="E21" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="K21" t="s">
+        <v>247</v>
+      </c>
+      <c r="L21" t="s">
+        <v>247</v>
+      </c>
+      <c r="M21" t="s">
+        <v>247</v>
+      </c>
+      <c r="N21" t="s">
+        <v>248</v>
+      </c>
+      <c r="O21" t="s">
+        <v>249</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="T21" t="s">
+        <v>167</v>
+      </c>
+      <c r="U21" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="22" spans="3:21">
+      <c r="E22" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="K22" t="s">
+        <v>253</v>
+      </c>
+      <c r="L22" t="s">
+        <v>253</v>
+      </c>
+      <c r="M22" t="s">
+        <v>253</v>
+      </c>
+      <c r="N22" t="s">
+        <v>254</v>
+      </c>
+      <c r="O22" t="s">
+        <v>255</v>
+      </c>
+      <c r="R22" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="T22" t="s">
+        <v>177</v>
+      </c>
+      <c r="U22" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="23" spans="3:21">
+      <c r="E23" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="K23" t="s">
+        <v>260</v>
+      </c>
+      <c r="L23" t="s">
+        <v>260</v>
+      </c>
+      <c r="M23" t="s">
+        <v>260</v>
+      </c>
+      <c r="N23" t="s">
+        <v>261</v>
+      </c>
+      <c r="O23" t="s">
+        <v>262</v>
+      </c>
+      <c r="R23" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="T23" t="s">
+        <v>264</v>
+      </c>
+      <c r="U23" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="24" spans="3:21">
+      <c r="E24" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="K24" t="s">
+        <v>268</v>
+      </c>
+      <c r="L24" t="s">
+        <v>268</v>
+      </c>
+      <c r="M24" t="s">
+        <v>268</v>
+      </c>
+      <c r="N24" t="s">
+        <v>269</v>
+      </c>
+      <c r="O24" t="s">
+        <v>270</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="T24" t="s">
+        <v>272</v>
+      </c>
+      <c r="U24" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="25" spans="3:21">
+      <c r="E25" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="K25" t="s">
+        <v>276</v>
+      </c>
+      <c r="L25" t="s">
+        <v>276</v>
+      </c>
+      <c r="M25" t="s">
+        <v>276</v>
+      </c>
+      <c r="N25" t="s">
+        <v>277</v>
+      </c>
+      <c r="O25" t="s">
+        <v>278</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="T25" t="s">
+        <v>280</v>
+      </c>
+      <c r="U25" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="26" spans="3:21">
+      <c r="E26" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="K26" t="s">
+        <v>284</v>
+      </c>
+      <c r="L26" t="s">
+        <v>284</v>
+      </c>
+      <c r="M26" t="s">
+        <v>284</v>
+      </c>
+      <c r="N26" t="s">
+        <v>285</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="T26" t="s">
+        <v>287</v>
+      </c>
+      <c r="U26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="27" spans="3:21">
+      <c r="E27" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="K27" t="s">
+        <v>290</v>
+      </c>
+      <c r="L27" t="s">
+        <v>290</v>
+      </c>
+      <c r="M27" t="s">
+        <v>290</v>
+      </c>
+      <c r="N27" t="s">
+        <v>291</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="T27" t="s">
+        <v>187</v>
+      </c>
+      <c r="U27" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="3:21">
+      <c r="E28" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="K28" t="s">
+        <v>295</v>
+      </c>
+      <c r="L28" t="s">
+        <v>295</v>
+      </c>
+      <c r="M28" t="s">
+        <v>295</v>
+      </c>
+      <c r="N28" t="s">
+        <v>296</v>
+      </c>
+      <c r="R28" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="T28" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="29" spans="3:21">
+      <c r="E29" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="K29" t="s">
+        <v>300</v>
+      </c>
+      <c r="L29" t="s">
+        <v>300</v>
+      </c>
+      <c r="M29" t="s">
+        <v>300</v>
+      </c>
+      <c r="N29" t="s">
+        <v>301</v>
+      </c>
+      <c r="T29" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="30" spans="3:21">
+      <c r="E30" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="K30" t="s">
+        <v>304</v>
+      </c>
+      <c r="L30" t="s">
+        <v>304</v>
+      </c>
+      <c r="M30" t="s">
+        <v>304</v>
+      </c>
+      <c r="N30" t="s">
+        <v>305</v>
+      </c>
+      <c r="T30" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="31" spans="3:21">
+      <c r="E31" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K31" t="s">
+        <v>308</v>
+      </c>
+      <c r="L31" t="s">
+        <v>308</v>
+      </c>
+      <c r="M31" t="s">
+        <v>308</v>
+      </c>
+      <c r="N31" t="s">
+        <v>309</v>
+      </c>
+      <c r="T31" t="s">
         <v>155</v>
       </c>
-      <c r="S10" t="s">
-[...43 lines deleted...]
-      <c r="R11" s="1" t="s">
+    </row>
+    <row r="32" spans="3:21">
+      <c r="E32" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="K32" t="s">
+        <v>312</v>
+      </c>
+      <c r="L32" t="s">
+        <v>312</v>
+      </c>
+      <c r="M32" t="s">
+        <v>312</v>
+      </c>
+      <c r="N32" t="s">
+        <v>313</v>
+      </c>
+      <c r="T32" t="s">
         <v>166</v>
       </c>
-      <c r="S11" t="s">
-[...37 lines deleted...]
-      <c r="R12" s="1" t="s">
+    </row>
+    <row r="33" spans="5:20">
+      <c r="E33" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="K33" t="s">
+        <v>316</v>
+      </c>
+      <c r="L33" t="s">
+        <v>316</v>
+      </c>
+      <c r="M33" t="s">
+        <v>316</v>
+      </c>
+      <c r="N33" t="s">
+        <v>317</v>
+      </c>
+      <c r="T33" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="34" spans="5:20">
+      <c r="E34" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="K34" t="s">
+        <v>321</v>
+      </c>
+      <c r="L34" t="s">
+        <v>321</v>
+      </c>
+      <c r="M34" t="s">
+        <v>321</v>
+      </c>
+      <c r="N34" t="s">
+        <v>322</v>
+      </c>
+      <c r="T34" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="35" spans="5:20">
+      <c r="E35" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="K35" t="s">
+        <v>325</v>
+      </c>
+      <c r="L35" t="s">
+        <v>325</v>
+      </c>
+      <c r="M35" t="s">
+        <v>325</v>
+      </c>
+      <c r="N35" t="s">
+        <v>326</v>
+      </c>
+      <c r="T35" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="36" spans="5:20">
+      <c r="E36" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="K36" t="s">
+        <v>330</v>
+      </c>
+      <c r="L36" t="s">
+        <v>330</v>
+      </c>
+      <c r="M36" t="s">
+        <v>330</v>
+      </c>
+      <c r="N36" t="s">
+        <v>331</v>
+      </c>
+      <c r="T36" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="37" spans="5:20">
+      <c r="E37" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="K37" t="s">
+        <v>335</v>
+      </c>
+      <c r="L37" t="s">
+        <v>335</v>
+      </c>
+      <c r="M37" t="s">
+        <v>335</v>
+      </c>
+      <c r="N37" t="s">
+        <v>336</v>
+      </c>
+      <c r="T37" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="38" spans="5:20">
+      <c r="E38" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="K38" t="s">
+        <v>339</v>
+      </c>
+      <c r="L38" t="s">
+        <v>339</v>
+      </c>
+      <c r="M38" t="s">
+        <v>339</v>
+      </c>
+      <c r="N38" t="s">
+        <v>340</v>
+      </c>
+      <c r="T38" t="s">
         <v>176</v>
       </c>
-      <c r="S12" t="s">
-[...37 lines deleted...]
-      <c r="R13" s="1" t="s">
+    </row>
+    <row r="39" spans="5:20">
+      <c r="E39" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="K39" t="s">
+        <v>343</v>
+      </c>
+      <c r="L39" t="s">
+        <v>343</v>
+      </c>
+      <c r="M39" t="s">
+        <v>343</v>
+      </c>
+      <c r="N39" t="s">
+        <v>344</v>
+      </c>
+      <c r="T39" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="40" spans="5:20">
+      <c r="E40" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="K40" t="s">
+        <v>347</v>
+      </c>
+      <c r="L40" t="s">
+        <v>347</v>
+      </c>
+      <c r="M40" t="s">
+        <v>347</v>
+      </c>
+      <c r="N40" t="s">
+        <v>348</v>
+      </c>
+      <c r="T40" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="41" spans="5:20">
+      <c r="E41" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="K41" t="s">
+        <v>352</v>
+      </c>
+      <c r="L41" t="s">
+        <v>352</v>
+      </c>
+      <c r="M41" t="s">
+        <v>352</v>
+      </c>
+      <c r="N41" t="s">
+        <v>353</v>
+      </c>
+      <c r="T41" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="42" spans="5:20">
+      <c r="E42" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="K42" t="s">
+        <v>356</v>
+      </c>
+      <c r="L42" t="s">
+        <v>356</v>
+      </c>
+      <c r="M42" t="s">
+        <v>356</v>
+      </c>
+      <c r="N42" t="s">
+        <v>357</v>
+      </c>
+      <c r="T42" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="43" spans="5:20">
+      <c r="E43" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="K43" t="s">
+        <v>360</v>
+      </c>
+      <c r="L43" t="s">
+        <v>360</v>
+      </c>
+      <c r="M43" t="s">
+        <v>360</v>
+      </c>
+      <c r="N43" t="s">
+        <v>361</v>
+      </c>
+      <c r="T43" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="44" spans="5:20">
+      <c r="E44" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="K44" t="s">
+        <v>365</v>
+      </c>
+      <c r="L44" t="s">
+        <v>365</v>
+      </c>
+      <c r="M44" t="s">
+        <v>365</v>
+      </c>
+      <c r="N44" t="s">
+        <v>366</v>
+      </c>
+      <c r="T44" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="45" spans="5:20">
+      <c r="E45" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="K45" t="s">
+        <v>370</v>
+      </c>
+      <c r="L45" t="s">
+        <v>370</v>
+      </c>
+      <c r="M45" t="s">
+        <v>370</v>
+      </c>
+      <c r="N45" t="s">
+        <v>371</v>
+      </c>
+      <c r="T45" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="46" spans="5:20">
+      <c r="E46" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="K46" t="s">
+        <v>375</v>
+      </c>
+      <c r="L46" t="s">
+        <v>375</v>
+      </c>
+      <c r="M46" t="s">
+        <v>375</v>
+      </c>
+      <c r="N46" t="s">
+        <v>376</v>
+      </c>
+      <c r="T46" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="47" spans="5:20">
+      <c r="E47" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="K47" t="s">
+        <v>380</v>
+      </c>
+      <c r="L47" t="s">
+        <v>380</v>
+      </c>
+      <c r="M47" t="s">
+        <v>380</v>
+      </c>
+      <c r="N47" t="s">
+        <v>381</v>
+      </c>
+      <c r="T47" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="48" spans="5:20">
+      <c r="E48" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="K48" t="s">
+        <v>385</v>
+      </c>
+      <c r="L48" t="s">
+        <v>385</v>
+      </c>
+      <c r="M48" t="s">
+        <v>385</v>
+      </c>
+      <c r="N48" t="s">
+        <v>386</v>
+      </c>
+      <c r="T48" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="49" spans="5:20">
+      <c r="E49" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K49" t="s">
+        <v>389</v>
+      </c>
+      <c r="L49" t="s">
+        <v>389</v>
+      </c>
+      <c r="M49" t="s">
+        <v>389</v>
+      </c>
+      <c r="N49" t="s">
+        <v>390</v>
+      </c>
+      <c r="T49" t="s">
         <v>186</v>
       </c>
-      <c r="S13" t="s">
-[...37 lines deleted...]
-      <c r="R14" s="1" t="s">
+    </row>
+    <row r="50" spans="5:20">
+      <c r="E50" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="K50" t="s">
+        <v>393</v>
+      </c>
+      <c r="L50" t="s">
+        <v>393</v>
+      </c>
+      <c r="M50" t="s">
+        <v>393</v>
+      </c>
+      <c r="N50" t="s">
+        <v>394</v>
+      </c>
+      <c r="T50" t="s">
         <v>196</v>
       </c>
-      <c r="S14" t="s">
-[...953 lines deleted...]
-      <c r="N50" t="s">
+    </row>
+    <row r="51" spans="5:20">
+      <c r="E51" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="T50" t="s">
-[...4 lines deleted...]
-      <c r="E51" s="1" t="s">
+      <c r="F51" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="F51" s="1" t="s">
+      <c r="K51" t="s">
         <v>397</v>
       </c>
-      <c r="K51" t="s">
+      <c r="L51" t="s">
+        <v>397</v>
+      </c>
+      <c r="M51" t="s">
+        <v>397</v>
+      </c>
+      <c r="N51" t="s">
         <v>398</v>
       </c>
-      <c r="L51" t="s">
-[...5 lines deleted...]
-      <c r="N51" t="s">
+    </row>
+    <row r="52" spans="5:20">
+      <c r="E52" s="1" t="s">
         <v>399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E52" s="1" t="s">
+      <c r="F52" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="F52" s="1" t="s">
+      <c r="K52" t="s">
         <v>401</v>
       </c>
-      <c r="K52" t="s">
+      <c r="L52" t="s">
+        <v>401</v>
+      </c>
+      <c r="M52" t="s">
+        <v>401</v>
+      </c>
+      <c r="N52" t="s">
         <v>402</v>
       </c>
-      <c r="L52" t="s">
-[...5 lines deleted...]
-      <c r="N52" t="s">
+    </row>
+    <row r="53" spans="5:20">
+      <c r="E53" s="1" t="s">
         <v>403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="F53" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="F53" s="1" t="s">
+      <c r="K53" t="s">
         <v>405</v>
       </c>
-      <c r="K53" t="s">
+      <c r="L53" t="s">
+        <v>405</v>
+      </c>
+      <c r="M53" t="s">
+        <v>405</v>
+      </c>
+      <c r="N53" t="s">
         <v>406</v>
       </c>
-      <c r="L53" t="s">
-[...5 lines deleted...]
-      <c r="N53" t="s">
+    </row>
+    <row r="54" spans="5:20">
+      <c r="E54" s="1" t="s">
         <v>407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E54" s="1" t="s">
+      <c r="F54" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="F54" s="1" t="s">
+      <c r="K54" t="s">
         <v>409</v>
       </c>
-      <c r="K54" t="s">
+      <c r="L54" t="s">
+        <v>409</v>
+      </c>
+      <c r="M54" t="s">
+        <v>409</v>
+      </c>
+      <c r="N54" t="s">
         <v>410</v>
       </c>
-      <c r="L54" t="s">
-[...5 lines deleted...]
-      <c r="N54" t="s">
+    </row>
+    <row r="55" spans="5:20">
+      <c r="E55" s="1" t="s">
         <v>411</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E55" s="1" t="s">
+      <c r="F55" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="F55" s="1" t="s">
+      <c r="K55" t="s">
         <v>413</v>
       </c>
-      <c r="K55" t="s">
+      <c r="L55" t="s">
         <v>414</v>
       </c>
-      <c r="L55" t="s">
+      <c r="M55" t="s">
+        <v>414</v>
+      </c>
+      <c r="N55" t="s">
         <v>415</v>
       </c>
-      <c r="M55" t="s">
-[...2 lines deleted...]
-      <c r="N55" t="s">
+    </row>
+    <row r="56" spans="5:20">
+      <c r="E56" s="1" t="s">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E56" s="1" t="s">
+      <c r="F56" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="F56" s="1" t="s">
+      <c r="K56" t="s">
         <v>418</v>
       </c>
-      <c r="K56" t="s">
+      <c r="L56" t="s">
+        <v>418</v>
+      </c>
+      <c r="M56" t="s">
+        <v>418</v>
+      </c>
+      <c r="N56" t="s">
         <v>419</v>
       </c>
-      <c r="L56" t="s">
-[...5 lines deleted...]
-      <c r="N56" t="s">
+    </row>
+    <row r="57" spans="5:20">
+      <c r="E57" s="1" t="s">
         <v>420</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E57" s="1" t="s">
+      <c r="F57" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="F57" s="1" t="s">
+      <c r="K57" t="s">
         <v>422</v>
       </c>
-      <c r="K57" t="s">
+      <c r="L57" t="s">
+        <v>422</v>
+      </c>
+      <c r="M57" t="s">
+        <v>422</v>
+      </c>
+      <c r="N57" t="s">
         <v>423</v>
       </c>
-      <c r="L57" t="s">
-[...5 lines deleted...]
-      <c r="N57" t="s">
+    </row>
+    <row r="58" spans="5:20">
+      <c r="E58" s="1" t="s">
         <v>424</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E58" s="1" t="s">
+      <c r="F58" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="F58" s="1" t="s">
+      <c r="K58" t="s">
         <v>426</v>
       </c>
-      <c r="K58" t="s">
+      <c r="L58" t="s">
+        <v>426</v>
+      </c>
+      <c r="M58" t="s">
+        <v>426</v>
+      </c>
+      <c r="N58" t="s">
         <v>427</v>
       </c>
-      <c r="L58" t="s">
-[...5 lines deleted...]
-      <c r="N58" t="s">
+    </row>
+    <row r="59" spans="5:20">
+      <c r="E59" s="1" t="s">
         <v>428</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E59" s="1" t="s">
+      <c r="F59" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="F59" s="1" t="s">
+      <c r="K59" t="s">
         <v>430</v>
       </c>
-      <c r="K59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L59" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="M59" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="3"/>
     </row>
-    <row r="60" spans="5:20" x14ac:dyDescent="0.35">
+    <row r="60" spans="5:20">
       <c r="E60" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="F60" s="1" t="s">
+      <c r="K60" t="s">
         <v>433</v>
       </c>
-      <c r="K60" t="s">
+      <c r="L60" t="s">
+        <v>433</v>
+      </c>
+      <c r="M60" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="61" spans="5:20">
+      <c r="E61" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="L60" t="s">
-[...7 lines deleted...]
-      <c r="E61" s="1" t="s">
+      <c r="F61" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="F61" s="1" t="s">
+      <c r="K61" t="s">
         <v>436</v>
       </c>
-      <c r="K61" t="s">
+      <c r="L61" t="s">
+        <v>436</v>
+      </c>
+      <c r="M61" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="62" spans="5:20">
+      <c r="E62" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="L61" t="s">
-[...7 lines deleted...]
-      <c r="E62" s="1" t="s">
+      <c r="F62" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="F62" s="1" t="s">
+      <c r="K62" t="s">
         <v>439</v>
       </c>
-      <c r="K62" t="s">
+      <c r="L62" t="s">
+        <v>439</v>
+      </c>
+      <c r="M62" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="63" spans="5:20">
+      <c r="E63" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="L62" t="s">
-[...7 lines deleted...]
-      <c r="E63" s="1" t="s">
+      <c r="F63" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="F63" s="1" t="s">
+      <c r="K63" t="s">
         <v>442</v>
       </c>
-      <c r="K63" t="s">
+      <c r="L63" t="s">
+        <v>442</v>
+      </c>
+      <c r="M63" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="64" spans="5:20">
+      <c r="E64" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="L63" t="s">
-[...7 lines deleted...]
-      <c r="E64" s="1" t="s">
+      <c r="F64" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="F64" s="1" t="s">
+      <c r="K64" t="s">
         <v>445</v>
       </c>
-      <c r="K64" t="s">
+      <c r="L64" t="s">
+        <v>445</v>
+      </c>
+      <c r="M64" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="65" spans="5:13">
+      <c r="E65" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="L64" t="s">
-[...7 lines deleted...]
-      <c r="E65" s="1" t="s">
+      <c r="F65" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="F65" s="1" t="s">
+      <c r="K65" t="s">
         <v>448</v>
       </c>
-      <c r="K65" t="s">
+      <c r="L65" t="s">
+        <v>448</v>
+      </c>
+      <c r="M65" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="66" spans="5:13">
+      <c r="E66" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="L65" t="s">
-[...7 lines deleted...]
-      <c r="E66" s="1" t="s">
+      <c r="F66" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="F66" s="1" t="s">
+      <c r="K66" t="s">
         <v>451</v>
       </c>
-      <c r="K66" t="s">
+      <c r="L66" t="s">
+        <v>451</v>
+      </c>
+      <c r="M66" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="67" spans="5:13">
+      <c r="E67" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="L66" t="s">
-[...7 lines deleted...]
-      <c r="E67" s="1" t="s">
+      <c r="F67" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="F67" s="1" t="s">
+      <c r="K67" t="s">
         <v>454</v>
       </c>
-      <c r="K67" t="s">
+      <c r="L67" t="s">
+        <v>454</v>
+      </c>
+      <c r="M67" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="68" spans="5:13">
+      <c r="E68" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="L67" t="s">
-[...7 lines deleted...]
-      <c r="E68" s="1" t="s">
+      <c r="F68" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="F68" s="1" t="s">
+      <c r="K68" t="s">
         <v>457</v>
       </c>
-      <c r="K68" t="s">
+      <c r="L68" t="s">
+        <v>457</v>
+      </c>
+      <c r="M68" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="69" spans="5:13">
+      <c r="E69" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="L68" t="s">
-[...7 lines deleted...]
-      <c r="E69" s="1" t="s">
+      <c r="F69" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="F69" s="1" t="s">
+      <c r="K69" t="s">
         <v>460</v>
       </c>
-      <c r="K69" t="s">
+      <c r="L69" t="s">
+        <v>460</v>
+      </c>
+      <c r="M69" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="70" spans="5:13">
+      <c r="E70" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="L69" t="s">
-[...7 lines deleted...]
-      <c r="E70" s="1" t="s">
+      <c r="F70" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="F70" s="1" t="s">
+      <c r="K70" t="s">
         <v>463</v>
       </c>
-      <c r="K70" t="s">
+      <c r="L70" t="s">
+        <v>463</v>
+      </c>
+      <c r="M70" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="71" spans="5:13">
+      <c r="E71" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="L70" t="s">
-[...7 lines deleted...]
-      <c r="E71" s="1" t="s">
+      <c r="F71" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="F71" s="1" t="s">
+      <c r="K71" t="s">
         <v>466</v>
       </c>
-      <c r="K71" t="s">
+      <c r="L71" t="s">
+        <v>466</v>
+      </c>
+      <c r="M71" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="72" spans="5:13">
+      <c r="E72" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="L71" t="s">
-[...7 lines deleted...]
-      <c r="E72" s="1" t="s">
+      <c r="F72" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="F72" s="1" t="s">
+      <c r="K72" t="s">
         <v>469</v>
       </c>
-      <c r="K72" t="s">
+      <c r="L72" t="s">
+        <v>469</v>
+      </c>
+      <c r="M72" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="73" spans="5:13">
+      <c r="E73" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="L72" t="s">
-[...7 lines deleted...]
-      <c r="E73" s="1" t="s">
+      <c r="F73" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="F73" s="1" t="s">
+      <c r="K73" t="s">
         <v>472</v>
       </c>
-      <c r="K73" t="s">
+      <c r="L73" t="s">
         <v>473</v>
       </c>
-      <c r="L73" t="s">
+      <c r="M73" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="74" spans="5:13">
+      <c r="E74" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="M73" t="s">
-[...4 lines deleted...]
-      <c r="E74" s="1" t="s">
+      <c r="F74" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="F74" s="1" t="s">
+      <c r="K74" t="s">
         <v>476</v>
       </c>
-      <c r="K74" t="s">
+      <c r="L74" t="s">
+        <v>476</v>
+      </c>
+      <c r="M74" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="75" spans="5:13">
+      <c r="E75" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="L74" t="s">
-[...7 lines deleted...]
-      <c r="E75" s="1" t="s">
+      <c r="F75" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="F75" s="1" t="s">
+      <c r="K75" t="s">
         <v>479</v>
       </c>
-      <c r="K75" t="s">
+      <c r="L75" t="s">
+        <v>479</v>
+      </c>
+      <c r="M75" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="76" spans="5:13">
+      <c r="E76" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="L75" t="s">
-[...7 lines deleted...]
-      <c r="E76" s="1" t="s">
+      <c r="F76" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="F76" s="1" t="s">
+      <c r="K76" t="s">
         <v>482</v>
       </c>
-      <c r="K76" t="s">
+      <c r="L76" t="s">
+        <v>482</v>
+      </c>
+      <c r="M76" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="77" spans="5:13">
+      <c r="E77" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="L76" t="s">
-[...7 lines deleted...]
-      <c r="E77" s="1" t="s">
+      <c r="F77" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="F77" s="1" t="s">
+      <c r="K77" t="s">
         <v>485</v>
       </c>
-      <c r="K77" t="s">
+      <c r="L77" t="s">
+        <v>485</v>
+      </c>
+      <c r="M77" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="78" spans="5:13">
+      <c r="E78" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="L77" t="s">
-[...7 lines deleted...]
-      <c r="E78" s="1" t="s">
+      <c r="F78" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="F78" s="1" t="s">
+      <c r="K78" t="s">
         <v>488</v>
       </c>
-      <c r="K78" t="s">
+      <c r="L78" t="s">
+        <v>488</v>
+      </c>
+      <c r="M78" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="79" spans="5:13">
+      <c r="E79" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="L78" t="s">
-[...7 lines deleted...]
-      <c r="E79" s="1" t="s">
+      <c r="F79" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="F79" s="1" t="s">
+      <c r="K79" t="s">
         <v>491</v>
       </c>
-      <c r="K79" t="s">
+      <c r="L79" t="s">
+        <v>491</v>
+      </c>
+      <c r="M79" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="80" spans="5:13">
+      <c r="E80" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="L79" t="s">
-[...7 lines deleted...]
-      <c r="E80" s="1" t="s">
+      <c r="F80" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="F80" s="1" t="s">
+      <c r="K80" t="s">
         <v>494</v>
       </c>
-      <c r="K80" t="s">
+      <c r="L80" t="s">
+        <v>494</v>
+      </c>
+      <c r="M80" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="81" spans="5:13">
+      <c r="E81" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="L80" t="s">
-[...7 lines deleted...]
-      <c r="E81" s="1" t="s">
+      <c r="F81" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="F81" s="1" t="s">
+      <c r="K81" t="s">
         <v>497</v>
       </c>
-      <c r="K81" t="s">
+      <c r="L81" t="s">
+        <v>497</v>
+      </c>
+      <c r="M81" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="82" spans="5:13">
+      <c r="E82" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="L81" t="s">
-[...7 lines deleted...]
-      <c r="E82" s="1" t="s">
+      <c r="F82" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="F82" s="1" t="s">
+      <c r="K82" t="s">
         <v>500</v>
       </c>
-      <c r="K82" t="s">
+      <c r="L82" t="s">
+        <v>500</v>
+      </c>
+      <c r="M82" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="83" spans="5:13">
+      <c r="E83" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="L82" t="s">
-[...7 lines deleted...]
-      <c r="E83" s="1" t="s">
+      <c r="F83" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="F83" s="1" t="s">
+      <c r="K83" t="s">
         <v>503</v>
       </c>
-      <c r="K83" t="s">
+      <c r="L83" t="s">
+        <v>503</v>
+      </c>
+      <c r="M83" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="84" spans="5:13">
+      <c r="E84" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="L83" t="s">
-[...7 lines deleted...]
-      <c r="E84" s="1" t="s">
+      <c r="F84" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="F84" s="1" t="s">
+      <c r="K84" t="s">
         <v>506</v>
       </c>
-      <c r="K84" t="s">
+      <c r="L84" t="s">
         <v>507</v>
       </c>
-      <c r="L84" t="s">
+      <c r="M84" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="85" spans="5:13">
+      <c r="E85" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="M84" t="s">
-[...4 lines deleted...]
-      <c r="E85" s="1" t="s">
+      <c r="F85" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="F85" s="1" t="s">
+      <c r="K85" t="s">
         <v>510</v>
       </c>
-      <c r="K85" t="s">
+      <c r="L85" t="s">
+        <v>510</v>
+      </c>
+      <c r="M85" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="86" spans="5:13">
+      <c r="E86" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="L85" t="s">
-[...7 lines deleted...]
-      <c r="E86" s="1" t="s">
+      <c r="F86" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="F86" s="1" t="s">
+      <c r="K86" t="s">
         <v>513</v>
       </c>
-      <c r="K86" t="s">
+      <c r="L86" t="s">
+        <v>513</v>
+      </c>
+      <c r="M86" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="87" spans="5:13">
+      <c r="E87" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="L86" t="s">
-[...7 lines deleted...]
-      <c r="E87" s="1" t="s">
+      <c r="F87" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="F87" s="1" t="s">
+      <c r="K87" t="s">
         <v>516</v>
       </c>
-      <c r="K87" t="s">
+      <c r="L87" t="s">
+        <v>516</v>
+      </c>
+      <c r="M87" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="88" spans="5:13">
+      <c r="E88" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="L87" t="s">
-[...7 lines deleted...]
-      <c r="E88" s="1" t="s">
+      <c r="F88" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="F88" s="1" t="s">
+      <c r="K88" t="s">
         <v>519</v>
       </c>
-      <c r="K88" t="s">
+      <c r="L88" t="s">
+        <v>519</v>
+      </c>
+      <c r="M88" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="89" spans="5:13">
+      <c r="E89" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="L88" t="s">
-[...7 lines deleted...]
-      <c r="E89" s="1" t="s">
+      <c r="F89" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="F89" s="1" t="s">
+      <c r="K89" t="s">
         <v>522</v>
       </c>
-      <c r="K89" t="s">
+      <c r="L89" t="s">
+        <v>522</v>
+      </c>
+      <c r="M89" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="90" spans="5:13">
+      <c r="E90" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="L89" t="s">
-[...7 lines deleted...]
-      <c r="E90" s="1" t="s">
+      <c r="F90" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="F90" s="1" t="s">
+      <c r="K90" t="s">
         <v>525</v>
       </c>
-      <c r="K90" t="s">
+      <c r="L90" t="s">
+        <v>525</v>
+      </c>
+      <c r="M90" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="91" spans="5:13">
+      <c r="E91" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="L90" t="s">
-[...7 lines deleted...]
-      <c r="E91" s="1" t="s">
+      <c r="F91" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="F91" s="1" t="s">
+      <c r="K91" t="s">
         <v>528</v>
       </c>
-      <c r="K91" t="s">
+      <c r="L91" t="s">
+        <v>528</v>
+      </c>
+      <c r="M91" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="92" spans="5:13">
+      <c r="E92" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="L91" t="s">
-[...7 lines deleted...]
-      <c r="E92" s="1" t="s">
+      <c r="F92" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="F92" s="1" t="s">
+      <c r="K92" t="s">
         <v>531</v>
       </c>
-      <c r="K92" t="s">
+      <c r="L92" t="s">
+        <v>531</v>
+      </c>
+      <c r="M92" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="93" spans="5:13">
+      <c r="E93" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="L92" t="s">
-[...7 lines deleted...]
-      <c r="E93" s="1" t="s">
+      <c r="F93" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="F93" s="1" t="s">
+      <c r="K93" t="s">
         <v>534</v>
       </c>
-      <c r="K93" t="s">
+      <c r="L93" t="s">
+        <v>534</v>
+      </c>
+      <c r="M93" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="94" spans="5:13">
+      <c r="E94" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="L93" t="s">
-[...7 lines deleted...]
-      <c r="E94" s="1" t="s">
+      <c r="F94" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="F94" s="1" t="s">
+      <c r="K94" t="s">
         <v>537</v>
       </c>
-      <c r="K94" t="s">
+      <c r="L94" t="s">
+        <v>537</v>
+      </c>
+      <c r="M94" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="95" spans="5:13">
+      <c r="E95" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="L94" t="s">
-[...7 lines deleted...]
-      <c r="E95" s="1" t="s">
+      <c r="F95" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="F95" s="1" t="s">
+      <c r="K95" t="s">
         <v>540</v>
       </c>
-      <c r="K95" t="s">
+      <c r="L95" t="s">
+        <v>540</v>
+      </c>
+      <c r="M95" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="96" spans="5:13">
+      <c r="E96" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="L95" t="s">
-[...7 lines deleted...]
-      <c r="E96" s="1" t="s">
+      <c r="F96" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="F96" s="1" t="s">
+      <c r="K96" t="s">
         <v>543</v>
       </c>
-      <c r="K96" t="s">
+      <c r="L96" t="s">
+        <v>543</v>
+      </c>
+      <c r="M96" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="97" spans="5:13">
+      <c r="E97" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="L96" t="s">
-[...7 lines deleted...]
-      <c r="E97" s="1" t="s">
+      <c r="F97" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="F97" s="1" t="s">
+      <c r="K97" t="s">
         <v>546</v>
       </c>
-      <c r="K97" t="s">
+      <c r="L97" t="s">
+        <v>546</v>
+      </c>
+      <c r="M97" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="98" spans="5:13">
+      <c r="E98" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="L97" t="s">
-[...7 lines deleted...]
-      <c r="E98" s="1" t="s">
+      <c r="F98" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="F98" s="1" t="s">
+      <c r="K98" t="s">
         <v>549</v>
       </c>
-      <c r="K98" t="s">
+      <c r="L98" t="s">
+        <v>549</v>
+      </c>
+      <c r="M98" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="99" spans="5:13">
+      <c r="E99" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="L98" t="s">
-[...7 lines deleted...]
-      <c r="E99" s="1" t="s">
+      <c r="F99" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="F99" s="1" t="s">
+      <c r="K99" t="s">
         <v>552</v>
       </c>
-      <c r="K99" t="s">
+      <c r="L99" t="s">
+        <v>552</v>
+      </c>
+      <c r="M99" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="100" spans="5:13">
+      <c r="E100" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="L99" t="s">
-[...7 lines deleted...]
-      <c r="E100" s="1" t="s">
+      <c r="F100" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="F100" s="1" t="s">
+      <c r="K100" t="s">
         <v>555</v>
       </c>
-      <c r="K100" t="s">
+      <c r="L100" t="s">
+        <v>555</v>
+      </c>
+      <c r="M100" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="101" spans="5:13">
+      <c r="E101" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="L100" t="s">
-[...10 lines deleted...]
-      <c r="F101" s="1" t="s">
+      <c r="K101" t="s">
         <v>557</v>
       </c>
-      <c r="K101" t="s">
+      <c r="L101" t="s">
+        <v>557</v>
+      </c>
+      <c r="M101" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="102" spans="5:13">
+      <c r="K102" t="s">
         <v>558</v>
       </c>
-      <c r="L101" t="s">
+      <c r="L102" t="s">
         <v>558</v>
       </c>
-      <c r="M101" t="s">
+      <c r="M102" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="102" spans="5:13" x14ac:dyDescent="0.35">
-      <c r="K102" t="s">
+    <row r="103" spans="5:13">
+      <c r="K103" t="s">
         <v>559</v>
       </c>
-      <c r="L102" t="s">
+      <c r="L103" t="s">
         <v>559</v>
       </c>
-      <c r="M102" t="s">
+      <c r="M103" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="103" spans="5:13" x14ac:dyDescent="0.35">
-      <c r="K103" t="s">
+    <row r="104" spans="5:13">
+      <c r="K104" t="s">
         <v>560</v>
       </c>
-      <c r="L103" t="s">
+      <c r="L104" t="s">
         <v>560</v>
       </c>
-      <c r="M103" t="s">
+      <c r="M104" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="104" spans="5:13" x14ac:dyDescent="0.35">
-      <c r="K104" t="s">
+    <row r="105" spans="5:13">
+      <c r="K105" t="s">
         <v>561</v>
       </c>
-      <c r="L104" t="s">
+      <c r="L105" t="s">
         <v>561</v>
       </c>
-      <c r="M104" t="s">
+      <c r="M105" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="105" spans="5:13" x14ac:dyDescent="0.35">
-      <c r="K105" t="s">
+    <row r="106" spans="5:13">
+      <c r="K106" t="s">
         <v>562</v>
       </c>
-      <c r="L105" t="s">
+      <c r="L106" t="s">
         <v>562</v>
       </c>
-      <c r="M105" t="s">
+      <c r="M106" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="106" spans="5:13" x14ac:dyDescent="0.35">
-      <c r="K106" t="s">
+    <row r="107" spans="5:13">
+      <c r="K107" t="s">
         <v>563</v>
       </c>
-      <c r="L106" t="s">
+      <c r="L107" t="s">
         <v>563</v>
       </c>
-      <c r="M106" t="s">
+      <c r="M107" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="107" spans="5:13" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="108" spans="5:13" x14ac:dyDescent="0.35">
+    <row r="108" spans="5:13">
       <c r="K108" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="L108" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="M108" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="OUGGND7NY+iDiX78T5W2XrjrmJ4UCzqpQH7zOHrZdKn5WoEnAOt0U3sfVM/luBlKBwUIhLRtlYo907wV3rnSiA==" saltValue="uUJgLo8Ic21STnolu2RZSA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="22">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
     <tablePart r:id="rId15"/>
     <tablePart r:id="rId16"/>
     <tablePart r:id="rId17"/>
     <tablePart r:id="rId18"/>
     <tablePart r:id="rId19"/>
     <tablePart r:id="rId20"/>
     <tablePart r:id="rId21"/>
     <tablePart r:id="rId22"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA5481AE5FFF154495013E78A7986C0B" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd922e2ee5a7476ea4ef4cef6e9462b6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b555cdf-b634-424e-a090-2d95f23c4692" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66cb073a99697a189eb9f4905bfd8aa4" ns2:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA5481AE5FFF154495013E78A7986C0B" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa8ca277c47ffcc0bafdee1482fe8882">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6b555cdf-b634-424e-a090-2d95f23c4692" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e11d896ec23549f3529fac4d834028" ns2:_="">
     <xsd:import namespace="6b555cdf-b634-424e-a090-2d95f23c4692"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -9772,110 +9770,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b555cdf-b634-424e-a090-2d95f23c4692">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24E88380-2F03-4D7F-B21F-1A45BA9043FD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F9BD3CA-DC78-48DC-95E9-209CC16CE940}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F9BD3CA-DC78-48DC-95E9-209CC16CE940}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7AAD439-DEE9-4073-AE30-6A4372A4A388}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13986F41-B5AF-4BA3-B029-26010C97B3FF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SHPO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FA5481AE5FFF154495013E78A7986C0B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>