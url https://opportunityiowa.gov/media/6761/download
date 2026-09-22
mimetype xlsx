--- v0 (2025-11-18)
+++ v1 (2026-09-22)
@@ -1,65 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30408"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/carol_wells_iowafinance_com/Documents/Documents/Carol's stuff/HOME/HOME without LIHTC/2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4B134352-F809-46AC-8DFF-B573198A87C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{188CCE8C-AA6F-4048-9C77-BEBF2986AB55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="5190" yWindow="975" windowWidth="21600" windowHeight="11175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HOMEProgramApplications" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">HOMEProgramApplications!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="156">
   <si>
     <t>HOME Program Applications</t>
   </si>
   <si>
     <t>App # / Project #</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Allocation Year</t>
   </si>
   <si>
     <t>Fund Year</t>
   </si>
   <si>
     <t>Cities Served</t>
   </si>
   <si>
     <t>Counties Asstd</t>
@@ -499,51 +515,51 @@
   <si>
     <t>2025 Region XII Homebuyer Assistance</t>
   </si>
   <si>
     <t>AUDUBON, CARROLL, DALLAS CENTER, DE SOTO, DENISON, GUTHRIE CENTER, JEFFERSON, PERRY, REDFIELD, SAC CITY, WOODWARD</t>
   </si>
   <si>
     <t>AUDUBON, CARROLL, CRAWFORD, DALLAS, GREENE, GUTHRIE, SAC</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0.00;\-#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-10409]#,##0;\(#,##0\)"/>
     <numFmt numFmtId="166" formatCode="[$-10409]&quot;$&quot;#,##0.00;\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -606,66 +622,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00DCDCDC"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -1005,1137 +1021,1109 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.42578125" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" customWidth="1"/>
     <col min="5" max="5" width="27.140625" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" customWidth="1"/>
     <col min="7" max="7" width="5.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="23.42578125" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" customWidth="1"/>
     <col min="15" max="15" width="22.85546875" customWidth="1"/>
     <col min="16" max="16" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:15" ht="19.899999999999999" customHeight="1">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:15" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+    </row>
+    <row r="2" spans="1:15" ht="36.75">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G2" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="13"/>
+      <c r="H2" s="17"/>
       <c r="I2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="63.75">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="4">
         <v>2025</v>
       </c>
       <c r="D3" s="4">
         <v>2025</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="15" t="s">
+      <c r="G3" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="13"/>
+      <c r="H3" s="17"/>
       <c r="I3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="4">
         <v>10</v>
       </c>
       <c r="K3" s="4">
         <v>10</v>
       </c>
       <c r="L3" s="5">
         <v>291500</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="63.75">
       <c r="A4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="4">
         <v>2025</v>
       </c>
       <c r="D4" s="4">
         <v>2025</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="G4" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="13"/>
+      <c r="H4" s="17"/>
       <c r="I4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="4">
         <v>5</v>
       </c>
       <c r="K4" s="4">
         <v>5</v>
       </c>
       <c r="L4" s="5">
         <v>206250</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="38.25">
       <c r="A5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4">
         <v>2025</v>
       </c>
       <c r="D5" s="4">
         <v>2025</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="G5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="13"/>
+      <c r="H5" s="17"/>
       <c r="I5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="J5" s="4">
         <v>6</v>
       </c>
       <c r="K5" s="4">
         <v>6</v>
       </c>
       <c r="L5" s="5">
         <v>198000</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="38.25">
       <c r="A6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="4">
         <v>2025</v>
       </c>
       <c r="D6" s="4">
         <v>2025</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G6" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H6" s="13"/>
+      <c r="H6" s="17"/>
       <c r="I6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="4">
         <v>12</v>
       </c>
       <c r="K6" s="4">
         <v>12</v>
       </c>
       <c r="L6" s="5">
         <v>462000</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="25.5">
       <c r="A7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="4">
         <v>2025</v>
       </c>
       <c r="D7" s="4">
         <v>2025</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G7" s="15" t="s">
+      <c r="G7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="13"/>
+      <c r="H7" s="17"/>
       <c r="I7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J7" s="4">
         <v>6</v>
       </c>
       <c r="K7" s="4">
         <v>6</v>
       </c>
       <c r="L7" s="5">
         <v>180000</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="255" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="255">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="4">
         <v>2025</v>
       </c>
       <c r="D8" s="4">
         <v>2025</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="13"/>
+      <c r="H8" s="17"/>
       <c r="I8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J8" s="4">
         <v>13</v>
       </c>
       <c r="K8" s="4">
         <v>13</v>
       </c>
       <c r="L8" s="5">
         <v>495000</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="409.5">
       <c r="A9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="4">
         <v>2025</v>
       </c>
       <c r="D9" s="4">
         <v>2025</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H9" s="13"/>
+      <c r="H9" s="17"/>
       <c r="I9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="4">
         <v>40</v>
       </c>
       <c r="K9" s="4">
         <v>40</v>
       </c>
       <c r="L9" s="5">
         <v>499984</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="25.5">
       <c r="A10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="4">
         <v>2025</v>
       </c>
       <c r="D10" s="4">
         <v>2025</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="15" t="s">
+      <c r="G10" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="H10" s="13"/>
+      <c r="H10" s="17"/>
       <c r="I10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="4">
         <v>5</v>
       </c>
       <c r="K10" s="4">
         <v>14</v>
       </c>
       <c r="L10" s="5">
         <v>1000000</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="255" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="255">
       <c r="A11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="4">
         <v>2025</v>
       </c>
       <c r="D11" s="4">
         <v>2025</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="G11" s="15" t="s">
+      <c r="G11" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H11" s="13"/>
+      <c r="H11" s="17"/>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="4">
         <v>15</v>
       </c>
       <c r="K11" s="4">
         <v>15</v>
       </c>
       <c r="L11" s="5">
         <v>500000</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="38.25">
       <c r="A12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C12" s="4">
         <v>2025</v>
       </c>
       <c r="D12" s="4">
         <v>2025</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="G12" s="15" t="s">
+      <c r="G12" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H12" s="13"/>
+      <c r="H12" s="17"/>
       <c r="I12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J12" s="4">
         <v>65</v>
       </c>
       <c r="K12" s="4">
         <v>65</v>
       </c>
       <c r="L12" s="5">
         <v>499998</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="216.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="216.75">
       <c r="A13" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="4">
         <v>2025</v>
       </c>
       <c r="D13" s="4">
         <v>2025</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>91</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="G13" s="15" t="s">
+      <c r="G13" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H13" s="13"/>
+      <c r="H13" s="17"/>
       <c r="I13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J13" s="4">
         <v>30</v>
       </c>
       <c r="K13" s="4">
         <v>30</v>
       </c>
       <c r="L13" s="5">
         <v>391285</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="38.25">
       <c r="A14" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="4">
         <v>2025</v>
       </c>
       <c r="D14" s="4">
         <v>2025</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>98</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="G14" s="15" t="s">
+      <c r="G14" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="13"/>
+      <c r="H14" s="17"/>
       <c r="I14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="J14" s="4">
         <v>5</v>
       </c>
       <c r="K14" s="4">
         <v>5</v>
       </c>
       <c r="L14" s="5">
         <v>206250</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="331.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="331.5">
       <c r="A15" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C15" s="4">
         <v>2025</v>
       </c>
       <c r="D15" s="4">
         <v>2025</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="G15" s="15" t="s">
+      <c r="G15" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H15" s="13"/>
+      <c r="H15" s="17"/>
       <c r="I15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J15" s="4">
         <v>17</v>
       </c>
       <c r="K15" s="4">
         <v>17</v>
       </c>
       <c r="L15" s="5">
         <v>500000</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>107</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>108</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="25.5">
       <c r="A16" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="4">
         <v>2025</v>
       </c>
       <c r="D16" s="4">
         <v>2025</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="G16" s="15" t="s">
+      <c r="G16" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="H16" s="13"/>
+      <c r="H16" s="17"/>
       <c r="I16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="J16" s="4">
         <v>11</v>
       </c>
       <c r="K16" s="4">
         <v>11</v>
       </c>
       <c r="L16" s="5">
         <v>1000000</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>114</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>115</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" ht="25.5">
       <c r="A17" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C17" s="4">
         <v>2025</v>
       </c>
       <c r="D17" s="4">
         <v>2025</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>119</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="G17" s="15" t="s">
+      <c r="G17" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="H17" s="13"/>
+      <c r="H17" s="17"/>
       <c r="I17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="J17" s="4">
         <v>3</v>
       </c>
       <c r="K17" s="4">
         <v>3</v>
       </c>
       <c r="L17" s="5">
         <v>981878</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>121</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" ht="25.5">
       <c r="A18" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="4">
         <v>2025</v>
       </c>
       <c r="D18" s="4">
         <v>2025</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="G18" s="15" t="s">
+      <c r="G18" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H18" s="13"/>
+      <c r="H18" s="17"/>
       <c r="I18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J18" s="4">
         <v>6</v>
       </c>
       <c r="K18" s="4">
         <v>6</v>
       </c>
       <c r="L18" s="5">
         <v>231000</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>127</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="114.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" ht="114.75">
       <c r="A19" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C19" s="4">
         <v>2025</v>
       </c>
       <c r="D19" s="4">
         <v>2025</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="G19" s="15" t="s">
+      <c r="G19" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H19" s="13"/>
+      <c r="H19" s="17"/>
       <c r="I19" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J19" s="4">
         <v>20</v>
       </c>
       <c r="K19" s="4">
         <v>20</v>
       </c>
       <c r="L19" s="5">
         <v>499295</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>133</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>134</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="51" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" ht="51">
       <c r="A20" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C20" s="4">
         <v>2025</v>
       </c>
       <c r="D20" s="4">
         <v>2025</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="G20" s="15" t="s">
+      <c r="G20" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H20" s="13"/>
+      <c r="H20" s="17"/>
       <c r="I20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="J20" s="4">
         <v>5</v>
       </c>
       <c r="K20" s="4">
         <v>5</v>
       </c>
       <c r="L20" s="5">
         <v>206250</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>141</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" ht="409.5">
       <c r="A21" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C21" s="4">
         <v>2025</v>
       </c>
       <c r="D21" s="4">
         <v>2025</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>145</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="G21" s="15" t="s">
+      <c r="G21" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H21" s="13"/>
+      <c r="H21" s="17"/>
       <c r="I21" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J21" s="4">
         <v>40</v>
       </c>
       <c r="K21" s="4">
         <v>40</v>
       </c>
       <c r="L21" s="5">
         <v>499962</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>147</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>148</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="76.5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" ht="76.5">
       <c r="A22" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C22" s="4">
         <v>2025</v>
       </c>
       <c r="D22" s="4">
         <v>2025</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="G22" s="15" t="s">
+      <c r="G22" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H22" s="13"/>
+      <c r="H22" s="17"/>
       <c r="I22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J22" s="4">
         <v>10</v>
       </c>
       <c r="K22" s="4">
         <v>10</v>
       </c>
       <c r="L22" s="5">
         <v>385000</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
         <v>154</v>
       </c>
       <c r="B23" s="7">
         <v>20</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>155</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="G23" s="16" t="s">
+      <c r="G23" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="H23" s="17"/>
+      <c r="H23" s="14"/>
       <c r="I23" s="8" t="s">
         <v>155</v>
       </c>
       <c r="J23" s="9">
         <v>324</v>
       </c>
       <c r="K23" s="9">
         <v>333</v>
       </c>
       <c r="L23" s="10">
         <v>9233652</v>
       </c>
       <c r="M23" s="11" t="s">
         <v>155</v>
       </c>
       <c r="N23" s="11" t="s">
         <v>155</v>
       </c>
       <c r="O23" s="11" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
-    <mergeCell ref="G11:H11"/>
-[...13 lines deleted...]
-    <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.76527007874015796" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman,Regular"&amp;10 5/30/2025 &amp;R&amp;"Times New Roman,Regular"&amp;10page &amp;P of &amp;N pages</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...37 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Carol Wells</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>