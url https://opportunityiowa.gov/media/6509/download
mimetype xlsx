--- v1 (2026-02-01)
+++ v2 (2026-05-03)
@@ -1,69 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/eli_wilson_iowaeda_com/Documents/Desktop/Website Updates/Exhibit C Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LSmith\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{3A6B37CF-9FF0-457C-8BC2-0661E06A0366}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DDC02D4A-6E00-4519-9185-EF0C23FC0E55}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1F676A0-493D-4DBE-BF44-16607A8BDB07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="25875" windowHeight="13275" activeTab="1" xr2:uid="{9AD3E9D7-FD82-488C-A870-0E858E3C2E46}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{9AD3E9D7-FD82-488C-A870-0E858E3C2E46}"/>
   </bookViews>
   <sheets>
     <sheet name="TITLE PAGE" sheetId="3" r:id="rId1"/>
     <sheet name="EXPENSES" sheetId="2" r:id="rId2"/>
     <sheet name="SOURCES" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C23" i="1" l="1"/>
   <c r="F24" i="2"/>
   <c r="D24" i="2"/>
   <c r="G22" i="2"/>
@@ -98,53 +96,68 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>Iowa Redevelopment Tax Credit Program</t>
   </si>
   <si>
     <t>Exhibit C:  Schedule of Claimed Expenses Form</t>
   </si>
   <si>
     <t>Iowa Economic Development Authority, Redevelopment Tax Credit Program
 1963 Bell Avenue Suite 200, Des Moines, IA 50315
 Phone:  515.348.6196 Email: eli.wilson@iowaeda.com</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Contract Number:</t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
+    <t>To save excel sheet as PDF for submission to IEDA…</t>
+  </si>
+  <si>
+    <t>Select File -&gt; Print</t>
+  </si>
+  <si>
+    <t>Under Printer, Select PDF</t>
+  </si>
+  <si>
+    <t>Under Settings, Select Print Entire Workbook</t>
+  </si>
+  <si>
     <t>Before submitting, consult the following…</t>
   </si>
   <si>
+    <t>Reference the non-qualifying cost list in Program Guide on the Redevelopment website prior to filling out expenses tab</t>
+  </si>
+  <si>
     <t>Contact the Redevelopment Program Manager with any questions before submission</t>
   </si>
   <si>
     <t>CATEGORY TITLE</t>
   </si>
   <si>
     <t>Vendor #1</t>
   </si>
   <si>
     <t>Vendor #2</t>
   </si>
   <si>
     <t>Vendor #3</t>
   </si>
   <si>
     <t>Vendor #4</t>
   </si>
   <si>
     <t>(Add Columns for Each Vendor)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Purchase Price</t>
@@ -246,65 +259,50 @@
     <t>Local Match (Loan)</t>
   </si>
   <si>
     <t>Local Match (Grant or Forgivable Loan)</t>
   </si>
   <si>
     <t>Local Match (Property Tax Abatement or Refund)</t>
   </si>
   <si>
     <t>Local Match (In-kind)</t>
   </si>
   <si>
     <t>Developer (Cash or Equity)</t>
   </si>
   <si>
     <t>Private Lender (Loan)</t>
   </si>
   <si>
     <t>All Other Public Sources (Loan)</t>
   </si>
   <si>
     <t>All Other Public Sources (Grant or Forgivable Loan)</t>
   </si>
   <si>
     <t>FINAL CASH SOURCES TOTAL</t>
-  </si>
-[...13 lines deleted...]
-    <t>Reference the non-qualifying cost list in Program Guide on the Redevelopment website prior to filling out expenses tab</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
@@ -553,54 +551,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -642,50 +636,54 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -774,55 +772,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1115,964 +1109,971 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13A217D9-AB68-45B0-9320-57F6DD52ECA5}">
   <sheetPr>
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="B1:H18"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:G17"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.26953125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="7" max="7" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="20.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:7" ht="20" x14ac:dyDescent="0.35">
       <c r="B1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="39"/>
     </row>
-    <row r="2" spans="2:7" ht="21" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="42"/>
     </row>
-    <row r="3" spans="2:7" ht="21" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B4" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="45"/>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B5" s="46"/>
       <c r="C5" s="47"/>
       <c r="D5" s="47"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
       <c r="G5" s="48"/>
     </row>
-    <row r="6" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="46"/>
       <c r="C6" s="47"/>
       <c r="D6" s="47"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="48"/>
     </row>
-    <row r="7" spans="2:7" ht="21" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="38"/>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="38"/>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
     </row>
-    <row r="8" spans="2:7" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="2"/>
-      <c r="D8" s="3" t="s">
+      <c r="C8" s="29"/>
+      <c r="D8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="50"/>
     </row>
-    <row r="9" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="32"/>
     </row>
-    <row r="10" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    <row r="11" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="52" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="53"/>
       <c r="F11" s="53"/>
       <c r="G11" s="54"/>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B12" s="55" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="C12" s="56"/>
       <c r="D12" s="56"/>
       <c r="E12" s="56"/>
       <c r="F12" s="56"/>
       <c r="G12" s="57"/>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B13" s="55" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="57"/>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B14" s="58" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="C14" s="59"/>
       <c r="D14" s="59"/>
       <c r="E14" s="59"/>
       <c r="F14" s="59"/>
       <c r="G14" s="60"/>
     </row>
-    <row r="15" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    <row r="16" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+    </row>
+    <row r="16" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="33" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
     </row>
-    <row r="17" spans="2:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:8" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="36" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
-      <c r="H17" s="4"/>
-[...1 lines deleted...]
-    <row r="18" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="H17" s="3"/>
+    </row>
+    <row r="18" spans="2:8" x14ac:dyDescent="0.35">
       <c r="B18" s="51" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="13">
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="B14:G14"/>
-    <mergeCell ref="B9:G9"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="E8:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{520B6D80-B1B8-4620-960C-28993C0D7A33}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2:C10"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="14.5703125" customWidth="1"/>
+    <col min="1" max="1" width="1.81640625" customWidth="1"/>
+    <col min="2" max="2" width="29.453125" customWidth="1"/>
+    <col min="3" max="8" width="14.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...16 lines deleted...]
-      <c r="G2" s="6" t="s">
+    <row r="1" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:8" ht="42.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="C2" s="5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="D2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="8"/>
-[...7 lines deleted...]
-      <c r="B4" s="9" t="s">
+      <c r="E2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="10">
-[...14 lines deleted...]
-      <c r="H4" s="12">
+      <c r="F2" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="2:8" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="B3" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+    </row>
+    <row r="4" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B4" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="9">
+        <v>0</v>
+      </c>
+      <c r="D4" s="10">
+        <v>0</v>
+      </c>
+      <c r="E4" s="9">
+        <v>0</v>
+      </c>
+      <c r="F4" s="9">
+        <v>0</v>
+      </c>
+      <c r="G4" s="9">
+        <v>0</v>
+      </c>
+      <c r="H4" s="11">
         <f>SUM(C4:G4)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:8" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H5" s="12">
+    <row r="5" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="9">
+        <v>0</v>
+      </c>
+      <c r="D5" s="10">
+        <v>0</v>
+      </c>
+      <c r="E5" s="9">
+        <v>0</v>
+      </c>
+      <c r="F5" s="9">
+        <v>0</v>
+      </c>
+      <c r="G5" s="9">
+        <v>0</v>
+      </c>
+      <c r="H5" s="11">
         <f>SUM(C5:G5)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:8" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H6" s="12">
+    <row r="6" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B6" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="9">
+        <v>0</v>
+      </c>
+      <c r="D6" s="10">
+        <v>0</v>
+      </c>
+      <c r="E6" s="9">
+        <v>0</v>
+      </c>
+      <c r="F6" s="9">
+        <v>0</v>
+      </c>
+      <c r="G6" s="9">
+        <v>0</v>
+      </c>
+      <c r="H6" s="11">
         <f>SUM(C6:G6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:8" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="H9" s="17">
+    <row r="7" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B7" s="13"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="11"/>
+    </row>
+    <row r="8" spans="2:8" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="11"/>
+    </row>
+    <row r="9" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B9" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="9">
+        <v>0</v>
+      </c>
+      <c r="D9" s="10">
+        <v>0</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0</v>
+      </c>
+      <c r="F9" s="9">
+        <v>0</v>
+      </c>
+      <c r="G9" s="9">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
         <f>SUM(C9:G9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H10" s="17">
+    <row r="10" spans="2:8" ht="28" x14ac:dyDescent="0.35">
+      <c r="B10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="9">
+        <v>0</v>
+      </c>
+      <c r="D10" s="10">
+        <v>0</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9">
+        <v>0</v>
+      </c>
+      <c r="G10" s="9">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H11" s="17">
+    <row r="11" spans="2:8" ht="28" x14ac:dyDescent="0.35">
+      <c r="B11" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="9">
+        <v>0</v>
+      </c>
+      <c r="D11" s="10">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
         <f>SUM(C11:G11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C12" s="21">
+    <row r="12" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B12" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="20">
         <f>SUM(C9:C11)</f>
         <v>0</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <f>SUM(D9:D11)</f>
         <v>0</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <f>SUM(E9:E11)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <f>SUM(F9:F11)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <f>SUM(G9:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="11">
         <f>SUM(C12:G12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:8" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="H15" s="17">
+    <row r="13" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="11"/>
+    </row>
+    <row r="14" spans="2:8" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="11"/>
+    </row>
+    <row r="15" spans="2:8" ht="28" x14ac:dyDescent="0.35">
+      <c r="B15" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="9">
+        <v>0</v>
+      </c>
+      <c r="D15" s="10">
+        <v>0</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0</v>
+      </c>
+      <c r="F15" s="9">
+        <v>0</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
         <f>SUM(C15:G15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H16" s="17">
+    <row r="16" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="9">
+        <v>0</v>
+      </c>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="9">
+        <v>0</v>
+      </c>
+      <c r="F16" s="9">
+        <v>0</v>
+      </c>
+      <c r="G16" s="9">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
         <f>SUM(C16:G16)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H17" s="17">
+    <row r="17" spans="2:8" ht="28" x14ac:dyDescent="0.35">
+      <c r="B17" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="9">
+        <v>0</v>
+      </c>
+      <c r="D17" s="10">
+        <v>0</v>
+      </c>
+      <c r="E17" s="9">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
         <f>SUM(C17:G17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H18" s="17">
+    <row r="18" spans="2:8" ht="28" x14ac:dyDescent="0.35">
+      <c r="B18" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="9">
+        <v>0</v>
+      </c>
+      <c r="D18" s="10">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
         <f>SUM(C18:G18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:8" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H19" s="17">
+    <row r="19" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="9">
+        <v>0</v>
+      </c>
+      <c r="D19" s="10">
+        <v>0</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0</v>
+      </c>
+      <c r="F19" s="9">
+        <v>0</v>
+      </c>
+      <c r="G19" s="9">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
         <f>SUM(C19:G19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:8" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="H21" s="17">
+    <row r="20" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B20" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="9">
+        <v>0</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16"/>
+    </row>
+    <row r="21" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B21" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="9">
+        <v>0</v>
+      </c>
+      <c r="D21" s="10">
+        <v>0</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0</v>
+      </c>
+      <c r="F21" s="9">
+        <v>0</v>
+      </c>
+      <c r="G21" s="9">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
         <f>SUM(C21:G21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C22" s="23">
+    <row r="22" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B22" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="22">
         <f>SUM(C15:C20)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D22" s="22">
         <f>SUM(D15:D20)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="22">
         <f>SUM(E15:E20)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="23">
+      <c r="F22" s="22">
         <f>SUM(F15:F20)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="22">
         <f>SUM(G15:G20)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="11">
         <f>SUM(C22:G22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="C24" s="27">
+    <row r="23" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="25"/>
+    </row>
+    <row r="24" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B24" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="26">
         <f t="shared" ref="C24:H24" si="0">SUM(C6,C12,C22)</f>
         <v>0</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07537742-121C-4928-BC63-07F37CADCB20}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B2:C23"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B29" sqref="B29:B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
-    <col min="2" max="2" width="30.140625" customWidth="1"/>
-    <col min="3" max="3" width="30.85546875" customWidth="1"/>
+    <col min="2" max="2" width="30.1796875" customWidth="1"/>
+    <col min="3" max="3" width="30.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="B7" s="9" t="s">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B2" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="10">
-[...4 lines deleted...]
-      <c r="B8" s="9" t="s">
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B3" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="10">
-[...4 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="C3" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B4" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="10">
-[...4 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="C4" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B5" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="10">
-[...4 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="C5" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B6" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="10">
-[...4 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B7" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="10">
-[...4 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="C7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B8" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="10">
-[...4 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="C8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B9" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="10">
-[...4 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="C9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B10" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="10">
-[...4 lines deleted...]
-      <c r="B16" s="9" t="s">
+      <c r="C10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B11" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="10">
-[...4 lines deleted...]
-      <c r="B17" s="9" t="s">
+      <c r="C11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B12" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="10">
-[...4 lines deleted...]
-      <c r="B18" s="9" t="s">
+      <c r="C12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B13" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="10">
-[...4 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="C13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B14" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C19" s="10">
-[...4 lines deleted...]
-      <c r="B20" s="9" t="s">
+      <c r="C14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B15" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="10">
-[...4 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="C15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B16" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="10">
-[...4 lines deleted...]
-      <c r="B23" s="13" t="s">
+      <c r="C16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B17" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B18" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B19" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B20" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B21" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3" ht="28" x14ac:dyDescent="0.35">
+      <c r="B23" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="27">
         <f>SUM(C4:C22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>TITLE PAGE</vt:lpstr>
       <vt:lpstr>EXPENSES</vt:lpstr>
       <vt:lpstr>SOURCES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Eli Wilson</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>