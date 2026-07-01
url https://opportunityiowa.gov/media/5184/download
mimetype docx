--- v0 (2025-10-02)
+++ v1 (2026-07-01)
@@ -1,295 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52D7EFC0" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="009974E1" w:rsidP="0091100A">
+    <w:p w14:paraId="71ED7917" w14:textId="3C6E6910" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="009974E1" w:rsidP="00E22167">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">IFA </w:t>
       </w:r>
       <w:r w:rsidR="00D0699F" w:rsidRPr="006F6E11">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Qualified Contract Notification Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4115871F" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
+    <w:p w14:paraId="3E4B5679" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71ED7917" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
-[...19 lines deleted...]
-    <w:p w14:paraId="6B41482E" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
+    <w:p w14:paraId="6B41482E" w14:textId="412E52E2" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Text5"/>
-[...101 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="Date"/>
+          <w:id w:val="914207572"/>
+          <w:placeholder>
+            <w:docPart w:val="15EE2464049A45B3BA0E795268E3435B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005D7325" w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="427AFFF3" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B9F535" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iowa Finance Authority</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1000A343" w14:textId="2E51265E" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ATTN:  </w:t>
+        <w:t>ATTN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F6E11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="004226C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Asset Management</w:t>
+        <w:t>Asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004226C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management</w:t>
       </w:r>
       <w:r w:rsidR="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0383ECE1" w14:textId="21786CD0" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
@@ -314,592 +219,323 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Des Moines, IA 5031</w:t>
       </w:r>
       <w:r w:rsidR="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F53990" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35AE1644" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
+    <w:p w14:paraId="35AE1644" w14:textId="41A5E036" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">RE:  Qualified Contract Request,  Project #:  </w:t>
+        <w:t>RE</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text1"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...6 lines deleted...]
-        </w:fldChar>
+        <w:t>:  Qualified</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+        <w:t xml:space="preserve"> Contract </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Request,  Project</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t xml:space="preserve"> #:  </w:t>
       </w:r>
-      <w:r w:rsidR="00B36121" w:rsidRPr="006F6E11">
-[...58 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Project Number"/>
+          <w:tag w:val="Project Number"/>
+          <w:id w:val="165754565"/>
+          <w:placeholder>
+            <w:docPart w:val="5D7521EBDF454342A2745EEEB811C6C2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00871879" w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="7298F715" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714BCC4C" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
+    <w:p w14:paraId="714BCC4C" w14:textId="440B3FA6" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dear </w:t>
+        <w:t>Dear</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text2"/>
-[...14 lines deleted...]
-        </w:fldChar>
+      <w:r w:rsidR="00871879">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6E11">
-[...84 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="First and Last Name"/>
+          <w:tag w:val="Name of Who is Receiving the Letter"/>
+          <w:id w:val="-1437599537"/>
+          <w:placeholder>
+            <w:docPart w:val="BDEC073D76674428B6E8FBE5A0139D39"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001830C6" w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E98091" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF5DF04" w14:textId="44C68326" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
+    <w:p w14:paraId="2FF5DF04" w14:textId="10CE1413" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>On behalf of</w:t>
       </w:r>
       <w:r w:rsidR="00883201">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00883201" w:rsidRPr="006F6E11">
-[...109 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Property Owner Name"/>
+          <w:tag w:val="Property Owner Name"/>
+          <w:id w:val="717095737"/>
+          <w:placeholder>
+            <w:docPart w:val="EE0C4ABB2C5349CC8B4BD41ACC094BF0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004F43F2" w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidR="00883201" w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Property Owner), we hereby request the Iowa Finance Authority ( “IFA”)  present a “qualified contract” for the purchase of $</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text4"/>
-[...111 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Purchase Amount"/>
+          <w:tag w:val="Purchase Amount"/>
+          <w:id w:val="-1728675631"/>
+          <w:placeholder>
+            <w:docPart w:val="B600D6E1840F4D6CB8F6E69D52BEB34A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00976218" w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  This request is made pursuant to Section 42(h)(6)(E)(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
@@ -912,263 +548,235 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D48C694" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>We have enclosed all of the following items and information required by IFA (check all that apply):</w:t>
+        <w:t xml:space="preserve">We have enclosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F6E11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F6E11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following items and information required by IFA (check all that apply):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF71167" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="535"/>
-        <w:gridCol w:w="720"/>
-        <w:gridCol w:w="8635"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="8900"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F6E11" w14:paraId="1466CE31" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="647"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox1 - Calculation of Qualified Contact"/>
+            <w:tag w:val="Calculation of Qualified Contact"/>
+            <w:id w:val="1584176567"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1775A875" w14:textId="6E20BC37" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17CC51B2" w14:textId="5D87DED9" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A fully completed “Calculation of Qualified Contract” Price, including Worksheets A-E and CPA letter or report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="7F4BC023" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="647"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox2 - Narrative Description"/>
+            <w:tag w:val="Narrative Description"/>
+            <w:id w:val="36017406"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="4700EDF0" w14:textId="4F900E57" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09B4FC9D" w14:textId="50EB074C" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:ind w:left="-14" w:firstLine="14"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A thorough narrative description of the Development, including all amenities suitable for</w:t>
@@ -1176,1283 +784,1016 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>familiarizing prospective purchasers with the property</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="2F63B2CC" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox3 - Income Description"/>
+            <w:tag w:val="Income Description"/>
+            <w:id w:val="1807197280"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="18170C42" w14:textId="7AE8A1E2" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="473DF819" w14:textId="600FBB3A" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A description of all income, rental and other restrictions applicable to the operation of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>property</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="5A4FE547" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox4 - Photos"/>
+            <w:tag w:val="Photos"/>
+            <w:id w:val="-1948074029"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="1ECEFC2D" w14:textId="1682375F" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05AD0971" w14:textId="315106E2" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A detailed set of digital photographs of the property for use on the IFA website</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="4BF1D327" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox5 - 12 months of operating statements"/>
+            <w:tag w:val="12 Months of operating statements"/>
+            <w:id w:val="-1815474968"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="461BBB98" w14:textId="4F0812A5" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30F89827" w14:textId="62807A0F" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A copy of the most recent 12 months of operating statements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="5A72CFCB" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="checkbox6 - Lease"/>
+            <w:tag w:val="Lease"/>
+            <w:id w:val="1294324171"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="173E67D8" w14:textId="536FD97B" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="502299CB" w14:textId="1A77982D" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If any portion of the land or improvements are leased, copies of the leases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="2BE59356" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox7 - Rent Roll"/>
+            <w:tag w:val="Rent Roll"/>
+            <w:id w:val="-459190497"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="019A90CB" w14:textId="29EE7D37" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21B15A65" w14:textId="7505A2E9" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A copy of the current rent roll</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="4E1EA8DE" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="683"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox8 - Preference for purchasing"/>
+            <w:tag w:val="Preference for purchasing"/>
+            <w:id w:val="60229766"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="21520387" w14:textId="587E095C" w:rsidR="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="625E137E" w14:textId="336AC32B" w:rsidR="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Copy of any preference for purchasing the development and waiver of that right if it is to be waived.  If it is not to be waived, I have provided further information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="44DB239F" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox9 - Form 8609"/>
+            <w:tag w:val="Form 8609"/>
+            <w:id w:val="118266275"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="68FADFF0" w14:textId="5C7CD7C1" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B6DF84A" w14:textId="4D99453A" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>First Years 8609’s showing Part II completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F6E11" w14:paraId="71F2666C" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Form10 - Fee"/>
+            <w:tag w:val="Fee"/>
+            <w:id w:val="-614130057"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="535" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="26513BCA" w14:textId="626693C1" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="156F829C" w14:textId="3458B3E7" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-refundable processing fee of:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6E11" w14:paraId="2631EE2B" w14:textId="77777777" w:rsidTr="0091100A">
+      <w:tr w:rsidR="006F6E11" w14:paraId="2631EE2B" w14:textId="77777777" w:rsidTr="00284597">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AE3B3DB" w14:textId="49FA8520" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Chckbox11 - $1,000 – 24 Units or less"/>
+            <w:tag w:val="$1,000 – 24 Units or less"/>
+            <w:id w:val="-1485469323"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="455" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B3D1A3D" w14:textId="24DCAE4A" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="900"/>
+                  </w:tabs>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C77ACED" w14:textId="520D336F" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,000</w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 24 Units or less</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6E11" w14:paraId="4329FDA7" w14:textId="77777777" w:rsidTr="0091100A">
+      <w:tr w:rsidR="006F6E11" w14:paraId="4329FDA7" w14:textId="77777777" w:rsidTr="00284597">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2555E6A0" w14:textId="77777777" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox12 - $1,500 – 25 to 74 Units"/>
+            <w:tag w:val="$1,500 – 25 to 74 Units"/>
+            <w:id w:val="1119408409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="455" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CF51E49" w14:textId="2BEB4A48" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="900"/>
+                  </w:tabs>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:tcW w:w="8900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B7D5B71" w14:textId="5B877A42" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$1,</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 25 to 74 Units</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6E11" w14:paraId="7690D34B" w14:textId="77777777" w:rsidTr="0091100A">
+      <w:tr w:rsidR="006F6E11" w14:paraId="7690D34B" w14:textId="77777777" w:rsidTr="00284597">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6418E323" w14:textId="77777777" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox13 - $2,000 – 75 to 149 Units"/>
+            <w:tag w:val="$2,000 – 75 to 149 Units"/>
+            <w:id w:val="-1929179907"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="455" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="793653C4" w14:textId="04231343" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="900"/>
+                  </w:tabs>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29CE9E04" w14:textId="2F294EF6" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
@@ -2468,292 +1809,243 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00 – 75 to 149 Units</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6E11" w14:paraId="23ABAB12" w14:textId="77777777" w:rsidTr="0091100A">
+      <w:tr w:rsidR="006F6E11" w14:paraId="23ABAB12" w14:textId="77777777" w:rsidTr="00284597">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65C1C195" w14:textId="77777777" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox14 - $2,500 – 150 Units to 199 Units"/>
+            <w:tag w:val="$2,500 – 150 Units to 199 Units"/>
+            <w:id w:val="-327754970"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="455" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AFFB3F6" w14:textId="507408A0" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="900"/>
+                  </w:tabs>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:tcW w:w="8900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="552C6857" w14:textId="11FFA236" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$2,</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00 – 150 Units to 199 Units</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6E11" w14:paraId="04AE1704" w14:textId="77777777" w:rsidTr="0091100A">
+      <w:tr w:rsidR="006F6E11" w14:paraId="04AE1704" w14:textId="77777777" w:rsidTr="00284597">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CF113D0" w14:textId="77777777" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox15 - $3,000 – 200 or more Units"/>
+            <w:tag w:val="$3,000 – 200 or more Units"/>
+            <w:id w:val="1140840440"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="455" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="12663085" w14:textId="556CE2AF" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:pStyle w:val="Default"/>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="900"/>
+                  </w:tabs>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0791EFED" w14:textId="021EBEC5" w:rsidR="006F6E11" w:rsidRPr="006F6E11" w:rsidRDefault="006F6E11" w:rsidP="0091100A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00C458C1">
@@ -2892,542 +2184,347 @@
     <w:p w14:paraId="1C7F2D13" w14:textId="16CD0AE5" w:rsidR="00D0699F" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="531"/>
-        <w:gridCol w:w="9549"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="9553"/>
       </w:tblGrid>
       <w:tr w:rsidR="0091100A" w14:paraId="1229E3AF" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
-        <w:tc>
-[...70 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox16 - Investigation"/>
+            <w:tag w:val="Investigation"/>
+            <w:id w:val="-927889022"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="361D103C" w14:textId="2E0403FA" w:rsidR="0091100A" w:rsidRDefault="008809CC" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1404AB3C" w14:textId="11F04C19" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091100A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>We have conducted our own investigation and due diligence with respect to the Calculation of the Qualified Contract Price and the Qualified Contract procedures set forth in Section 42(h)(6)(F) of the Internal Revenue Code;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="239C217C" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox17 - Responsibility"/>
+            <w:tag w:val="Responsibility"/>
+            <w:id w:val="-1151974092"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C105D9B" w14:textId="4E02C8D0" w:rsidR="0091100A" w:rsidRDefault="008809CC" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE3E384" w14:textId="781220AF" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091100A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>We are solely responsible for documents and information provided to IFA with this notification letter, including the Calculation of Qualified Contract Price form and the exhibits thereto, and any other documents or development information that we may provide to IFA and/or share with prospective purchasers at a later time (Collectively, the “Development Sales Information”);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="6D7DA715" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37BD666B" w14:textId="1D92FB1A" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
+          <w:p w14:paraId="37BD666B" w14:textId="525BB099" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6E11">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="780EDE93" w14:textId="36BA38AC" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091100A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To our knowledge, the Development Sales Information is truthful, accurate and complete and contains no misstatements or misleading information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="651755DB" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox18 - Investigation"/>
+            <w:tag w:val="Investigation"/>
+            <w:id w:val="-721131156"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="087FD03C" w14:textId="66C888F0" w:rsidR="0091100A" w:rsidRDefault="008809CC" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A644E29" w14:textId="71431CF1" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091100A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neither IFA nor any employees or agents have made any independent investigation or review of the accuracy, truthfulness or completeness of the Development Sales Information; and</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="62417650" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="1700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B45A007" w14:textId="69520553" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
+          <w:p w14:paraId="4B45A007" w14:textId="71208114" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6E11">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="491914D8" w14:textId="1530F3CC" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If IFA fails to present a Qualified Contract before the expiration of the one-year period (or such longer period as the owner may agree to in writing), the development will remain subject</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3523,239 +2620,185 @@
               <w:t>low-income unit except as permitted under Section 42 of the Code, as well as the requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of the regulatory agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="0BD650ED" w14:textId="77777777" w:rsidTr="0091100A">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox19 - Agreement"/>
+            <w:tag w:val="Agreement"/>
+            <w:id w:val="-610197593"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0464BEB9" w14:textId="5855DA69" w:rsidR="0091100A" w:rsidRDefault="008809CC" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27F562A6" w14:textId="297AD931" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>By submission of this notification letter, we agree to indemnify, defend, and hold IFA harmless with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>respect to IFA’s use of the Development Sales Information; and</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091100A" w14:paraId="0BC74F9B" w14:textId="77777777" w:rsidTr="0091100A">
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:alias w:val="Checkbox20 - Agreement 2"/>
+            <w:tag w:val="Agreement 2"/>
+            <w:id w:val="2017495185"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="535" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="37EB46AD" w14:textId="558E351C" w:rsidR="0091100A" w:rsidRDefault="008809CC" w:rsidP="0091100A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10255" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="580325A0" w14:textId="450BC64D" w:rsidR="0091100A" w:rsidRDefault="0091100A" w:rsidP="0091100A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F6E11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>We agree that IFA and its employees and agents shall have no liability to us with respect to the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3866,350 +2909,288 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC8452C" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="001B70F8" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1263A8" w14:textId="77777777" w:rsidR="00D0699F" w:rsidRPr="001B70F8" w:rsidRDefault="00D0699F" w:rsidP="0091100A">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:alias w:val="Sender Name"/>
+        <w:tag w:val="Sender Name"/>
+        <w:id w:val="1004242428"/>
+        <w:placeholder>
+          <w:docPart w:val="F545C74821D94801B30D979B27A34B43"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2AA54D5F" w14:textId="3222FF25" w:rsidR="00D0699F" w:rsidRPr="001B70F8" w:rsidRDefault="005A6BDF" w:rsidP="0091100A">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00767CFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="22960876" w14:textId="6C861234" w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidRDefault="00100A88" w:rsidP="0091100A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...33 lines deleted...]
-        </w:fldChar>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text6"/>
-[...7 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006F6E11">
-[...96 lines deleted...]
-      <w:r w:rsidRPr="006F6E11">
+      <w:r w:rsidR="00D0699F" w:rsidRPr="006F6E11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D0699F" w:rsidRPr="006F6E11" w:rsidSect="0091100A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="2160" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C10C4"/>
     <w:rsid w:val="00006E49"/>
+    <w:rsid w:val="00065ED7"/>
     <w:rsid w:val="00090586"/>
     <w:rsid w:val="000C3494"/>
+    <w:rsid w:val="00100A88"/>
     <w:rsid w:val="00157F4C"/>
     <w:rsid w:val="00182797"/>
+    <w:rsid w:val="001830C6"/>
     <w:rsid w:val="001B70F8"/>
+    <w:rsid w:val="00284597"/>
+    <w:rsid w:val="002F4712"/>
     <w:rsid w:val="004226C2"/>
     <w:rsid w:val="0043572A"/>
     <w:rsid w:val="00450C1A"/>
+    <w:rsid w:val="004F43F2"/>
     <w:rsid w:val="00531FCE"/>
     <w:rsid w:val="00544DFE"/>
+    <w:rsid w:val="005A6BDF"/>
+    <w:rsid w:val="005D7325"/>
+    <w:rsid w:val="006E4144"/>
     <w:rsid w:val="006F6E11"/>
+    <w:rsid w:val="0072249E"/>
     <w:rsid w:val="007250A8"/>
+    <w:rsid w:val="00767CFD"/>
     <w:rsid w:val="007B53D8"/>
     <w:rsid w:val="007C10C4"/>
     <w:rsid w:val="007E5398"/>
     <w:rsid w:val="00813FAB"/>
+    <w:rsid w:val="00871879"/>
+    <w:rsid w:val="008809CC"/>
     <w:rsid w:val="00883201"/>
     <w:rsid w:val="008C3157"/>
     <w:rsid w:val="0091100A"/>
+    <w:rsid w:val="00976218"/>
     <w:rsid w:val="009945FA"/>
     <w:rsid w:val="009974E1"/>
     <w:rsid w:val="009C7D3D"/>
     <w:rsid w:val="009D0E2B"/>
     <w:rsid w:val="009E27AB"/>
     <w:rsid w:val="009E3E35"/>
     <w:rsid w:val="009F6100"/>
     <w:rsid w:val="00A13D7B"/>
     <w:rsid w:val="00AD0521"/>
     <w:rsid w:val="00AE1792"/>
     <w:rsid w:val="00B32970"/>
     <w:rsid w:val="00B353A2"/>
     <w:rsid w:val="00B36121"/>
     <w:rsid w:val="00B36912"/>
     <w:rsid w:val="00B651EB"/>
     <w:rsid w:val="00BF6B3D"/>
+    <w:rsid w:val="00C02F41"/>
     <w:rsid w:val="00C458C1"/>
     <w:rsid w:val="00C73888"/>
     <w:rsid w:val="00CA3147"/>
     <w:rsid w:val="00D0699F"/>
     <w:rsid w:val="00D44A2D"/>
     <w:rsid w:val="00D64D58"/>
     <w:rsid w:val="00D728F0"/>
+    <w:rsid w:val="00E22167"/>
     <w:rsid w:val="00E2296C"/>
     <w:rsid w:val="00E875CD"/>
     <w:rsid w:val="00EE3FCD"/>
+    <w:rsid w:val="00EE46D2"/>
     <w:rsid w:val="00F75C9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D8D3ABE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCEC255C-2BCA-4C05-9BBD-4E35B582AAFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4563,50 +3544,70 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007C10C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00065ED7"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4808,63 +3809,887 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00065ED7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D7325"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="15EE2464049A45B3BA0E795268E3435B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{230623C6-CA46-4676-AF98-EC6E24162F74}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="15EE2464049A45B3BA0E795268E3435B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00871879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5D7521EBDF454342A2745EEEB811C6C2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D84B3072-60A7-4C34-9E76-BAC645832EAC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="5D7521EBDF454342A2745EEEB811C6C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00871879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BDEC073D76674428B6E8FBE5A0139D39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{659437D2-5BAD-4D43-992F-0C01926EF43B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="BDEC073D76674428B6E8FBE5A0139D39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001830C6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE0C4ABB2C5349CC8B4BD41ACC094BF0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BBBA7F1A-7D34-40F0-AF1C-D1837D15A272}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="EE0C4ABB2C5349CC8B4BD41ACC094BF0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004F43F2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B600D6E1840F4D6CB8F6E69D52BEB34A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56F51536-121C-423A-8616-123CDC4FB73F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="B600D6E1840F4D6CB8F6E69D52BEB34A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00976218">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F545C74821D94801B30D979B27A34B43"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5146AAC-801B-48D4-AF1B-5331F52D64A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E80948" w:rsidRDefault="008F6F0E" w:rsidP="008F6F0E">
+          <w:pPr>
+            <w:pStyle w:val="F545C74821D94801B30D979B27A34B43"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A6BDF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008F6F0E"/>
+    <w:rsid w:val="006E4144"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:rsid w:val="00E80948"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15EE2464049A45B3BA0E795268E3435B">
+    <w:name w:val="15EE2464049A45B3BA0E795268E3435B"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D7521EBDF454342A2745EEEB811C6C2">
+    <w:name w:val="5D7521EBDF454342A2745EEEB811C6C2"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDEC073D76674428B6E8FBE5A0139D39">
+    <w:name w:val="BDEC073D76674428B6E8FBE5A0139D39"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE0C4ABB2C5349CC8B4BD41ACC094BF0">
+    <w:name w:val="EE0C4ABB2C5349CC8B4BD41ACC094BF0"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B600D6E1840F4D6CB8F6E69D52BEB34A">
+    <w:name w:val="B600D6E1840F4D6CB8F6E69D52BEB34A"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F545C74821D94801B30D979B27A34B43">
+    <w:name w:val="F545C74821D94801B30D979B27A34B43"/>
+    <w:rsid w:val="008F6F0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5131,70 +4956,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
     <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
     <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5405,125 +5210,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33FD7B6D-74F3-426A-AA42-D7BD8C5DC30E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
     <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77B85DA8-5AB2-4F84-AFFE-BAA6CCA65822}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2422CD62-9434-4F71-AAC3-6681B23A9596}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>914</Words>
-  <Characters>5211</Characters>
+  <Words>877</Words>
+  <Characters>4999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Qualified Contract Notification Letter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6113</CharactersWithSpaces>
+  <CharactersWithSpaces>5865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qualified Contract Notification Letter</dc:title>
   <dc:subject/>
-  <dc:creator>Wilson, Joanna [IFA]</dc:creator>
+  <dc:creator>Iowa Finance Authority</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>23600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>