--- v0 (2025-10-18)
+++ v1 (2026-07-16)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1.sharepoint.com/sites/Placemaking/Shared Documents/State Destination Iowa/Program Development/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/lauri_smith_iowaeda_com/Documents/Desktop/Remediation Work/Community Attraction and Tourism Grant/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="246" documentId="8_{D3376A83-E133-4B35-81C4-CD93F60DDC76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D9AC3C0D-764D-4FDA-A71D-ECC7075485C4}"/>
+  <xr:revisionPtr revIDLastSave="250" documentId="8_{D3376A83-E133-4B35-81C4-CD93F60DDC76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5A2AC9C2-2921-4874-ABD1-CDDA0CDF16A7}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" activeTab="1" xr2:uid="{259132F4-752B-48DC-9261-1AF73C4604AA}"/>
+    <workbookView xWindow="19090" yWindow="-120" windowWidth="19420" windowHeight="10300" xr2:uid="{259132F4-752B-48DC-9261-1AF73C4604AA}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCTIONS!" sheetId="8" r:id="rId1"/>
     <sheet name="Fundraising Total" sheetId="9" r:id="rId2"/>
     <sheet name="Private Donor" sheetId="10" r:id="rId3"/>
     <sheet name="Grants" sheetId="11" r:id="rId4"/>
     <sheet name="In-Kind" sheetId="12" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -239,199 +239,211 @@
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="22"/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </right>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
@@ -770,72 +782,73 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C677A138-0F63-44B6-B9D9-4409C6B6B701}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
     </row>
+    <row r="2" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.35">
       <c r="C4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="13"/>
@@ -849,51 +862,51 @@
       <c r="K7" s="13"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B9" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BB016FF-FA59-4BF6-B039-40AEE7B41A57}">
   <dimension ref="A1:C13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="42.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>9</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>12</v>
@@ -4093,101 +4106,122 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE115C6E-D821-4971-B112-87ECC8B3B994}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43534846-FD9B-4A67-8CB2-86E2140DB7D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="7668a029-ce65-451d-8990-65aa834e6bb7"/>
     <ds:schemaRef ds:uri="ba839932-6870-41c2-a31a-d3becb24b777"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6907F60F-6777-4422-9AB6-380BAF6AFE50}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6907F60F-6777-4422-9AB6-380BAF6AFE50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ba839932-6870-41c2-a31a-d3becb24b777"/>
+    <ds:schemaRef ds:uri="7668a029-ce65-451d-8990-65aa834e6bb7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>INSTRUCTIONS!</vt:lpstr>
       <vt:lpstr>Fundraising Total</vt:lpstr>
       <vt:lpstr>Private Donor</vt:lpstr>
       <vt:lpstr>Grants</vt:lpstr>
       <vt:lpstr>In-Kind</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Donor and Fundraising Spreadsheet</dc:title>
   <dc:subject/>
-  <dc:creator>Maicie Pohlman</dc:creator>
+  <dc:creator>Iowa Economic Development Authority</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001B0090AA3B974B4D8A642A0DCA687CA2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>