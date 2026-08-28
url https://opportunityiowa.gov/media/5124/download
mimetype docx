--- v0 (2025-10-14)
+++ v1 (2026-08-28)
@@ -18,154 +18,150 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44CAF76D" w14:textId="12016DC0" w:rsidR="00063167" w:rsidRDefault="00063167" w:rsidP="00063167">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F3748D" wp14:editId="4BA37EF2">
-            <wp:extent cx="4559300" cy="1981200"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F3748D" wp14:editId="7D1E89AB">
+            <wp:extent cx="4229100" cy="1837715"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1152138085" name="Picture 1" descr="A logo with a sun and blue text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1152138085" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1152138085" name="Picture 1" descr="A logo with a sun and blue text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1152138085" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4559300" cy="1981200"/>
+                      <a:ext cx="4239891" cy="1842404"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3734AA1D" w14:textId="77777777" w:rsidR="00A7053E" w:rsidRDefault="00A7053E" w:rsidP="001939F7">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD5C1BC" w14:textId="77777777" w:rsidR="00A7053E" w:rsidRDefault="00A7053E" w:rsidP="00A7053E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5D4AFB" w14:textId="406C3182" w:rsidR="001939F7" w:rsidRDefault="00A7053E" w:rsidP="00A7053E">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3A5D4AFB" w14:textId="406C3182" w:rsidR="001939F7" w:rsidRDefault="00A7053E" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="H1"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>DESTINATION IOWA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441ED3C8" w14:textId="4A74CE45" w:rsidR="00A7053E" w:rsidRPr="00A7053E" w:rsidRDefault="00A7053E" w:rsidP="00A7053E">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="441ED3C8" w14:textId="4A74CE45" w:rsidR="00A7053E" w:rsidRPr="00A7053E" w:rsidRDefault="00A7053E" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="H1"/>
+        <w:rPr>
           <w:sz w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
-          <w:b/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>PRE-APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281246E4" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60366C26" w14:textId="77777777" w:rsidR="001939F7" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -202,56 +198,66 @@
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C75D453" w14:textId="573AD3B0" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5F4766" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4542E653" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77805AA3" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="77805AA3" w14:textId="0094A065" w:rsidR="001939F7" w:rsidRPr="00644B6C" w:rsidRDefault="00644B6C" w:rsidP="001939F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NOTE: An accessible version of this file is not provided due to its complexity. More information about this file can be made available upon request.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F58FD6F" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0585C8B4" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="000F3535">
       <w:pPr>
         <w:pStyle w:val="OmniPage6"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43BBA6AE" w14:textId="77777777" w:rsidR="001939F7" w:rsidRPr="0096682C" w:rsidRDefault="001939F7" w:rsidP="001939F7">
       <w:pPr>
         <w:pStyle w:val="OmniPage6"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
@@ -342,125 +348,123 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Program Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and understands the goals of the Destination Iowa Fund</w:t>
       </w:r>
       <w:r w:rsidR="001840EB" w:rsidRPr="003D0F42">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACA7BEA" w14:textId="076298E6" w:rsidR="001840EB" w:rsidRDefault="00E477EE" w:rsidP="00216A56">
+    <w:p w14:paraId="1ACA7BEA" w14:textId="076298E6" w:rsidR="001840EB" w:rsidRDefault="00000000" w:rsidP="00216A56">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3182"/>
           <w:tab w:val="clear" w:pos="3712"/>
           <w:tab w:val="clear" w:pos="7294"/>
           <w:tab w:val="clear" w:pos="9141"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-936598203"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00216A56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001840EB">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidR="001840EB">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001840EB">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-1159153090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001840EB" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001840EB">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615EEBA4" w14:textId="77777777" w:rsidR="001840EB" w:rsidRPr="001840EB" w:rsidRDefault="001840EB" w:rsidP="00A23E43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -504,84 +508,56 @@
       </w:r>
       <w:r w:rsidR="00E05A3A">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> MM/DD/YY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AC2763" w14:textId="77777777" w:rsidR="0000350A" w:rsidRDefault="0000350A" w:rsidP="00364B2F">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D14F82" w14:textId="6D2DD75E" w:rsidR="005B223D" w:rsidRPr="0000350A" w:rsidRDefault="00EE5EFF" w:rsidP="00364B2F">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="24D14F82" w14:textId="6D2DD75E" w:rsidR="005B223D" w:rsidRPr="0000350A" w:rsidRDefault="00EE5EFF" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
       </w:pPr>
       <w:r w:rsidRPr="0000350A">
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Name of Project:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B14C2C" w14:textId="77777777" w:rsidR="00364B2F" w:rsidRDefault="00364B2F" w:rsidP="00364B2F">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="372F31A6" w14:textId="267D72FE" w:rsidR="00D152BD" w:rsidRDefault="00D152BD" w:rsidP="00364B2F">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
           <w:u w:val="single"/>
@@ -663,144 +639,157 @@
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>Organization Type</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="725887195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   City </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-222373516"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> County </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-171652693"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Non-profit organization  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>Non-profit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28908353" w14:textId="6DC3FBEA" w:rsidR="00D152BD" w:rsidRPr="00C80A84" w:rsidRDefault="00D152BD" w:rsidP="00CF10B9">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEF3EB4" w14:textId="7859AC27" w:rsidR="00364B2F" w:rsidRPr="00CF10B9" w:rsidRDefault="00D152BD" w:rsidP="00CF10B9">
       <w:pPr>
         <w:pStyle w:val="OmniPage264"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -1305,67 +1294,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C0B3952" w14:textId="39490DBD" w:rsidR="000227A2" w:rsidRPr="000227A2" w:rsidRDefault="000227A2" w:rsidP="000227A2">
       <w:pPr>
         <w:pStyle w:val="OmniPage270"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4305"/>
           <w:tab w:val="clear" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000227A2">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Who is the owner of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> site? </w:t>
+        <w:t xml:space="preserve">Who is the owner of project site? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F1B751" w14:textId="77777777" w:rsidR="000227A2" w:rsidRDefault="000227A2" w:rsidP="000227A2">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EC19A1" w14:textId="77777777" w:rsidR="000227A2" w:rsidRDefault="000227A2" w:rsidP="000227A2">
       <w:pPr>
         <w:pStyle w:val="OmniPage263"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
@@ -1458,128 +1431,125 @@
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>Organization Type</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="894549654"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   City </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-306328766"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> County </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="462164650"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-</w:t>
       </w:r>
       <w:r w:rsidR="00104823">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
@@ -1861,129 +1831,106 @@
     <w:p w14:paraId="0004BF83" w14:textId="7FA2A8CB" w:rsidR="001B6142" w:rsidRPr="00063167" w:rsidRDefault="000955E5" w:rsidP="00063167">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000955E5">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-owner? Fundraising Entity? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C8E202" w14:textId="2D590DBD" w:rsidR="00D34FB0" w:rsidRPr="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00D34FB0">
+    <w:p w14:paraId="69C8E202" w14:textId="2D590DBD" w:rsidR="00D34FB0" w:rsidRPr="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34FB0">
+        <w:t>PROJECT DETAILS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA1BBF2" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00D34FB0">
+      <w:pPr>
+        <w:pStyle w:val="OmniPage267"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3182"/>
+          <w:tab w:val="clear" w:pos="3712"/>
+          <w:tab w:val="clear" w:pos="7294"/>
+          <w:tab w:val="clear" w:pos="9141"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4641F367" w14:textId="68FDC058" w:rsidR="0038698E" w:rsidRPr="00574732" w:rsidRDefault="0038698E" w:rsidP="00D34FB0">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3182"/>
           <w:tab w:val="clear" w:pos="3712"/>
           <w:tab w:val="clear" w:pos="7294"/>
           <w:tab w:val="clear" w:pos="9141"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
-          <w:b/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574732">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Description of Destination: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE22DED" w14:textId="12AAF773" w:rsidR="0038698E" w:rsidRPr="00160253" w:rsidRDefault="00375D84" w:rsidP="00160253">
+    <w:p w14:paraId="4DE22DED" w14:textId="5A6FD62F" w:rsidR="0038698E" w:rsidRPr="00160253" w:rsidRDefault="00375D84" w:rsidP="000D1FBA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="90"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160253">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
       <w:r w:rsidR="00160253" w:rsidRPr="00160253">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Destination? Why is this considered a Primary Destination</w:t>
       </w:r>
@@ -2001,50 +1948,86 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Program Guidelines</w:t>
       </w:r>
       <w:r w:rsidR="007A46EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00160253" w:rsidRPr="00160253">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2233">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include photos of the area or renderings to </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2555">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>further explain the uniqueness or draw</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1FBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2555">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A65FF95" w14:textId="77777777" w:rsidR="0038698E" w:rsidRDefault="0038698E" w:rsidP="0038698E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52856EF2" w14:textId="2BC9E3D3" w:rsidR="009D10A7" w:rsidRPr="00574732" w:rsidRDefault="0038698E" w:rsidP="00574732">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3182"/>
           <w:tab w:val="clear" w:pos="3712"/>
           <w:tab w:val="clear" w:pos="7294"/>
           <w:tab w:val="clear" w:pos="9141"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
@@ -2106,151 +2089,155 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59FA97A6" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="0010517D">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="513"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D34FB0" w:rsidRPr="00D971DC" w14:paraId="6ED34787" w14:textId="77777777">
+      <w:tr w:rsidR="00D34FB0" w:rsidRPr="00D971DC" w14:paraId="6ED34787" w14:textId="77777777" w:rsidTr="00731F7B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3415" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64F3FCB4" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRPr="00574732" w:rsidRDefault="00D34FB0">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574732">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget Items </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F326226" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRPr="00574732" w:rsidRDefault="00D34FB0">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574732">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AEC4710" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRPr="00574732" w:rsidRDefault="00D34FB0">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574732">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656F0302" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRPr="00574732" w:rsidRDefault="00D34FB0">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574732">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Amount</w:t>
@@ -3890,197 +3877,201 @@
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00274B13">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F210F" w:rsidRPr="00D971DC" w14:paraId="5FAADBB2" w14:textId="77777777" w:rsidTr="006C4A8C">
+      <w:tr w:rsidR="00832738" w:rsidRPr="00D971DC" w14:paraId="5FAADBB2" w14:textId="77777777" w:rsidTr="00832738">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5665" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D592D7" w14:textId="77777777" w:rsidR="009F210F" w:rsidRPr="00274B13" w:rsidRDefault="009F210F" w:rsidP="00F7381B">
+          <w:p w14:paraId="0774006C" w14:textId="521A3933" w:rsidR="00832738" w:rsidRPr="00832738" w:rsidRDefault="00832738" w:rsidP="00F7381B">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00274B13">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Percentage of Fundraising Complete</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="007C4EA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof w:val="0"/>
+              </w:rPr>
+              <w:t>(subtotal/total project cost)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3DCF9CA7" w14:textId="1EF496F8" w:rsidR="00A66B9E" w:rsidRPr="007C4EA2" w:rsidRDefault="00A66B9E" w:rsidP="00F7381B">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCF9CA7" w14:textId="7B1FA118" w:rsidR="00832738" w:rsidRPr="00832738" w:rsidRDefault="00832738" w:rsidP="00F7381B">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C4EA2">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B991AD" w14:textId="2E62572F" w:rsidR="009F210F" w:rsidRPr="00574732" w:rsidRDefault="006C4A8C" w:rsidP="006C4A8C">
+          <w:p w14:paraId="60B991AD" w14:textId="2E62572F" w:rsidR="00832738" w:rsidRPr="00574732" w:rsidRDefault="00832738" w:rsidP="006C4A8C">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1696FA" w14:textId="77777777" w:rsidR="009F210F" w:rsidRPr="00574732" w:rsidRDefault="009F210F" w:rsidP="00F7381B">
+          <w:p w14:paraId="4A1696FA" w14:textId="77777777" w:rsidR="00832738" w:rsidRPr="00574732" w:rsidRDefault="00832738" w:rsidP="00F7381B">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62C970A9" w14:textId="2ADF948C" w:rsidR="00D34FB0" w:rsidRPr="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00D34FB0">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="62C970A9" w14:textId="2ADF948C" w:rsidR="00D34FB0" w:rsidRPr="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34FB0">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Budget: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18974AF7" w14:textId="77777777" w:rsidR="00D34FB0" w:rsidRDefault="00D34FB0" w:rsidP="00D34FB0">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3182"/>
           <w:tab w:val="clear" w:pos="3712"/>
           <w:tab w:val="clear" w:pos="7294"/>
           <w:tab w:val="clear" w:pos="9141"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF5BFB2" w14:textId="05AEA8DB" w:rsidR="00DB566D" w:rsidRDefault="00DB566D" w:rsidP="00D34FB0">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -4143,89 +4134,87 @@
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003F0151" w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-516849540"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F0151" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F0151">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidR="003F0151">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="-557252734"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F0151" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F0151">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABA23A9" w14:textId="77777777" w:rsidR="000007E0" w:rsidRPr="002A5925" w:rsidRDefault="000007E0" w:rsidP="007C5D1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4416,94 +4405,96 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dates</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> below. Please add additional milestones, as needed. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5395"/>
         <w:gridCol w:w="5395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7930" w14:paraId="0B411CF2" w14:textId="77777777" w:rsidTr="00EF7930">
+      <w:tr w:rsidR="00EF7930" w14:paraId="0B411CF2" w14:textId="77777777" w:rsidTr="00644B6C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
           </w:tcPr>
           <w:p w14:paraId="181FE1C3" w14:textId="2520FA62" w:rsidR="00EF7930" w:rsidRPr="00A37BBB" w:rsidRDefault="00A37BBB" w:rsidP="00A37BBB">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37BBB">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r w:rsidR="00361B00">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Milestone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040" w:themeFill="text1" w:themeFillTint="BF"/>
           </w:tcPr>
           <w:p w14:paraId="1A24A7AB" w14:textId="79F85CAA" w:rsidR="00EF7930" w:rsidRPr="00A37BBB" w:rsidRDefault="00361B00" w:rsidP="00A37BBB">
             <w:pPr>
               <w:pStyle w:val="OmniPage267"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3182"/>
                 <w:tab w:val="clear" w:pos="3712"/>
                 <w:tab w:val="clear" w:pos="7294"/>
                 <w:tab w:val="clear" w:pos="9141"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
                 <w:noProof w:val="0"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
@@ -4786,213 +4777,162 @@
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Will this project require permitting or</w:t>
       </w:r>
       <w:r w:rsidR="000957D2" w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> from Army Corps, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00394C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Army</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00394C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">istorical </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Corps, S</w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00394C44">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">tate </w:t>
+        <w:t xml:space="preserve">reservation </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>H</w:t>
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00394C44">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">istorical </w:t>
+        <w:t>ffice (SHPO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidR="003D5FB6">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="0066101B" w:rsidRPr="00C66B62">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">other outside organization? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12968BF9" w14:textId="77777777" w:rsidR="0066101B" w:rsidRDefault="0066101B" w:rsidP="009D4E5A"/>
-    <w:p w14:paraId="495F0F4B" w14:textId="4E08D109" w:rsidR="000007E0" w:rsidRPr="003F0151" w:rsidRDefault="00A110B4" w:rsidP="001476A9">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="495F0F4B" w14:textId="4E08D109" w:rsidR="000007E0" w:rsidRPr="003F0151" w:rsidRDefault="00A110B4" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0151">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>COMMUNITY PLAN</w:t>
       </w:r>
       <w:r w:rsidR="00065B2F">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19248E09" w14:textId="77777777" w:rsidR="001476A9" w:rsidRDefault="001476A9" w:rsidP="00580FB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D898FF" w14:textId="2C57405A" w:rsidR="000007E0" w:rsidRPr="00E17088" w:rsidRDefault="00740333" w:rsidP="00E17088">
       <w:pPr>
         <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3182"/>
           <w:tab w:val="clear" w:pos="3712"/>
           <w:tab w:val="clear" w:pos="7294"/>
@@ -5064,89 +5004,87 @@
       <w:r w:rsidR="00E17088">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="622651929"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E17088">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E17088">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidR="00E17088">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:id w:val="906573913"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E17088" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E17088">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C72A47" w14:textId="77777777" w:rsidR="00AF34D7" w:rsidRDefault="00AF34D7" w:rsidP="009D4E5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5463,76 +5401,55 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>roundtables</w:t>
       </w:r>
       <w:r w:rsidR="001F03D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, local partnerships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419B92ED" w14:textId="77777777" w:rsidR="003F4C86" w:rsidRDefault="003F4C86" w:rsidP="005F3C84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1678071A" w14:textId="4211883D" w:rsidR="003F4C86" w:rsidRDefault="00065B2F" w:rsidP="008F3F85">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1678071A" w14:textId="4211883D" w:rsidR="003F4C86" w:rsidRDefault="00065B2F" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>ECONOMIC IMPACT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE20834" w14:textId="77777777" w:rsidR="00065B2F" w:rsidRPr="008F3F85" w:rsidRDefault="00065B2F" w:rsidP="008F3F85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0D1F89" w14:textId="77777777" w:rsidR="003F4C86" w:rsidRPr="00987F0C" w:rsidRDefault="003F4C86" w:rsidP="00065B2F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
@@ -5668,92 +5585,90 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56AD32BE" w14:textId="77777777" w:rsidR="003F4C86" w:rsidRPr="00987F0C" w:rsidRDefault="003F4C86" w:rsidP="003F4C86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Where is the Targeted Visitor traveling from?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D808494" w14:textId="77777777" w:rsidR="003F4C86" w:rsidRPr="00987F0C" w:rsidRDefault="003F4C86" w:rsidP="003F4C86">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1575122257"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local (0-20 miles)</w:t>
       </w:r>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
@@ -5770,233 +5685,428 @@
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-985013528"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regional (20-75 miles)</w:t>
       </w:r>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1421912348"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Statewide/National (75+ miles)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566B0EA3" w14:textId="77777777" w:rsidR="003F4C86" w:rsidRPr="00987F0C" w:rsidRDefault="003F4C86" w:rsidP="003F4C86">
+    <w:p w14:paraId="4B5CA6DA" w14:textId="77777777" w:rsidR="00981BE3" w:rsidRDefault="00981BE3" w:rsidP="003F4C86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00987F0C">
-[...52 lines deleted...]
-    <w:p w14:paraId="22917AB2" w14:textId="0984740E" w:rsidR="00A43E06" w:rsidRPr="00987F0C" w:rsidRDefault="00A43E06" w:rsidP="000B3BB0">
+    </w:p>
+    <w:p w14:paraId="10DAF684" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="003F4C86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...30 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42511958" w14:textId="2EA1A23A" w:rsidR="00981BE3" w:rsidRPr="00574732" w:rsidRDefault="00981BE3" w:rsidP="00981BE3">
+      <w:pPr>
+        <w:pStyle w:val="OmniPage267"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3182"/>
+          <w:tab w:val="clear" w:pos="3712"/>
+          <w:tab w:val="clear" w:pos="7294"/>
+          <w:tab w:val="clear" w:pos="9141"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00A453F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>do you intend to market the destination to your Targeted Visitors?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574732">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697D5858" w14:textId="77777777" w:rsidR="00981BE3" w:rsidRDefault="00981BE3" w:rsidP="00981BE3">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B53B2E8" w14:textId="77777777" w:rsidR="00981BE3" w:rsidRDefault="00981BE3" w:rsidP="003F4C86">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25639371" w14:textId="77777777" w:rsidR="00981BE3" w:rsidRDefault="00981BE3" w:rsidP="003F4C86">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566B0EA3" w14:textId="450329B3" w:rsidR="003F4C86" w:rsidRPr="00987F0C" w:rsidRDefault="003F4C86" w:rsidP="003F4C86">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What study / data was collected to determine the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target Visitor and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">distance of travel? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCB25D6" w14:textId="77777777" w:rsidR="00E17088" w:rsidRDefault="00E17088" w:rsidP="00A3125E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E4F9D5" w14:textId="77777777" w:rsidR="005F3C84" w:rsidRDefault="005F3C84" w:rsidP="00A3125E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22917AB2" w14:textId="0984740E" w:rsidR="00A43E06" w:rsidRPr="00987F0C" w:rsidRDefault="00A43E06" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>What infrastructure currently exists to accommodate the anticipated visitors (i.e., lodging, transportation, restaurants)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5E5FD3" w14:textId="77777777" w:rsidR="000B3BB0" w:rsidRDefault="000B3BB0" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321B132D" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5822A79B" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E328A2A" w14:textId="3784FE5C" w:rsidR="00A453F0" w:rsidRPr="00987F0C" w:rsidRDefault="00A453F0" w:rsidP="00A453F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Will this project promote additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastructure to accommodate the anticipated visitors (i.e., lodging, transportation, restaurants)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EB345D" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="00A453F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328F1306" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="00A453F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6022B2CF" w14:textId="77777777" w:rsidR="00A453F0" w:rsidRDefault="00A453F0" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A3F65F" w14:textId="4303D691" w:rsidR="000469DA" w:rsidDel="009C1BE3" w:rsidRDefault="008F6B8D" w:rsidP="000B3BB0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Using the table below</w:t>
       </w:r>
       <w:r w:rsidR="005E092C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
@@ -6031,147 +6141,157 @@
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the project at the Destination. </w:t>
       </w:r>
       <w:r w:rsidR="0098101F" w:rsidRPr="0098101F">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>*ADR (Average Daily Rate) for 20</w:t>
       </w:r>
       <w:r w:rsidR="0098101F">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0098101F" w:rsidRPr="0098101F">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Iowa is $</w:t>
       </w:r>
-      <w:r w:rsidR="0098101F">
-[...7 lines deleted...]
-        <w:t>102.17</w:t>
+      <w:r w:rsidR="00921F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>109.43</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10969" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3655"/>
         <w:gridCol w:w="3657"/>
         <w:gridCol w:w="3657"/>
       </w:tblGrid>
       <w:tr w:rsidR="000469DA" w14:paraId="1354818A" w14:textId="77777777" w:rsidTr="00C66B62">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AE9E8BF" w14:textId="58FEFE36" w:rsidR="000469DA" w:rsidRDefault="000469DA" w:rsidP="002E47E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annual Number of Hotel Rooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A92DDEC" w14:textId="0515358A" w:rsidR="000469DA" w:rsidRDefault="007D313E" w:rsidP="002E47E9">
+          <w:p w14:paraId="5A92DDEC" w14:textId="6D191F52" w:rsidR="000469DA" w:rsidRDefault="007D313E" w:rsidP="002E47E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Economic Impact *$</w:t>
             </w:r>
-            <w:r w:rsidR="00BF6764">
+            <w:r w:rsidR="00921F84">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>102.17</w:t>
+              <w:t>109.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F588E36" w14:textId="667D795E" w:rsidR="000469DA" w:rsidRDefault="008F6B8D" w:rsidP="002E47E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -6195,80 +6315,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A2120A" w14:textId="37144188" w:rsidR="008F6B8D" w:rsidRDefault="008F6B8D" w:rsidP="00C66B62">
+          <w:p w14:paraId="16A2120A" w14:textId="326DD991" w:rsidR="008F6B8D" w:rsidRDefault="008F6B8D" w:rsidP="00C66B62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X $</w:t>
             </w:r>
-            <w:r w:rsidR="00BF6764">
+            <w:r w:rsidR="00921F84">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>102.17</w:t>
+              <w:t>109.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="629ABBD5" w14:textId="28B72DA1" w:rsidR="008F6B8D" w:rsidRDefault="008F6B8D" w:rsidP="00C66B62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6310,73 +6430,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56494E51" w14:textId="6EF3115A" w:rsidR="003B3A35" w:rsidRDefault="004D2F9F" w:rsidP="00D336DA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe what assumptions were made when determining </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Describe what assumptions were made when determining estimated </w:t>
       </w:r>
       <w:r w:rsidR="00AC17D5">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">annual number of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AC17D5">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hotel</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC17D5">
         <w:rPr>
@@ -6576,101 +6674,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="287095598"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0037531F" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0037531F" w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="006A2B20">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1161689237"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0037531F" w:rsidRPr="00987F0C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0037531F" w:rsidRPr="00987F0C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CA0A72" w14:textId="77777777" w:rsidR="00C21939" w:rsidRDefault="00C21939" w:rsidP="001B5ACF">
@@ -6839,77 +6935,51 @@
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00981478">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">e income? Will there be endowment funding? </w:t>
       </w:r>
       <w:r w:rsidR="003259CB" w:rsidRPr="00981478">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Will </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Will community </w:t>
       </w:r>
       <w:r w:rsidR="002F4052" w:rsidRPr="00981478">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">be responsible for </w:t>
       </w:r>
       <w:r w:rsidR="00BB3DBB" w:rsidRPr="00981478">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>maintaining</w:t>
       </w:r>
@@ -6973,79 +7043,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D1DBDFF" w14:textId="19CBE799" w:rsidR="006A2B20" w:rsidRDefault="006A2B20" w:rsidP="006A2B20">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24585A91" w14:textId="7E6DEA9D" w:rsidR="006A2B20" w:rsidRPr="00F46FB8" w:rsidRDefault="00F46FB8" w:rsidP="00F46FB8">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="24585A91" w14:textId="7E6DEA9D" w:rsidR="006A2B20" w:rsidRPr="00F46FB8" w:rsidRDefault="00F46FB8" w:rsidP="00832738">
+      <w:pPr>
+        <w:pStyle w:val="h2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ATTACHMENTS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C973069" w14:textId="77777777" w:rsidR="006A2B20" w:rsidRPr="006A2B20" w:rsidRDefault="006A2B20" w:rsidP="006A2B20">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F290DC6" w14:textId="77777777" w:rsidR="006A2B20" w:rsidRPr="006A2B20" w:rsidRDefault="006A2B20" w:rsidP="006A2B20">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -8524,73 +8570,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I understand that all information submitted relating to this application is a public record.  I certify that all representations, warranties, or statements made or furnished in connection with this application are true and correct in all material respects.  I understand that it is a criminal violation under Iowa law to engage in deception and knowingly make, or cause to be made, directly or indirectly, a false statement in writing for procuring economic development assistance from a state agency or subdivision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186D755A" w14:textId="3366631C" w:rsidR="00FA014C" w:rsidRDefault="00FB2E03" w:rsidP="001B5ACF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15EA9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">I understand that </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> is not a guarantee of funding</w:t>
+        <w:t>I understand that application is not a guarantee of funding</w:t>
       </w:r>
       <w:r w:rsidR="00C15EA9" w:rsidRPr="00C15EA9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and IEDA reserves the right to negotiate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C15EA9" w:rsidRPr="00C15EA9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the financial</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C15EA9" w:rsidRPr="00C15EA9">
         <w:rPr>
@@ -8995,61 +9019,61 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00505450" w:rsidRPr="00D6668C" w:rsidSect="00277263">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D10FB2F" w14:textId="77777777" w:rsidR="002A4B58" w:rsidRDefault="002A4B58" w:rsidP="002A4B58">
+    <w:p w14:paraId="23797C4F" w14:textId="77777777" w:rsidR="002D19D3" w:rsidRDefault="002D19D3" w:rsidP="002A4B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67CB578E" w14:textId="77777777" w:rsidR="002A4B58" w:rsidRDefault="002A4B58" w:rsidP="002A4B58">
+    <w:p w14:paraId="26D2693C" w14:textId="77777777" w:rsidR="002D19D3" w:rsidRDefault="002D19D3" w:rsidP="002A4B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9109,78 +9133,81 @@
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1210C94B" w14:textId="7DEB8C96" w:rsidR="00E477EE" w:rsidRDefault="002A4B58">
+  <w:p w14:paraId="1210C94B" w14:textId="139AF796" w:rsidR="00E477EE" w:rsidRDefault="002A4B58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="00E477EE">
-      <w:t>-7/25</w:t>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00A453F0">
+      <w:t>7/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38CF5BF2" w14:textId="77777777" w:rsidR="002A4B58" w:rsidRDefault="002A4B58" w:rsidP="002A4B58">
+    <w:p w14:paraId="75A344EF" w14:textId="77777777" w:rsidR="002D19D3" w:rsidRDefault="002D19D3" w:rsidP="002A4B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A910227" w14:textId="77777777" w:rsidR="002A4B58" w:rsidRDefault="002A4B58" w:rsidP="002A4B58">
+    <w:p w14:paraId="5D84ABAB" w14:textId="77777777" w:rsidR="002D19D3" w:rsidRDefault="002D19D3" w:rsidP="002A4B58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ECF5004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F490D0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9755,99 +9782,100 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="560404267">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="337930073">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1467817131">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1794784574">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1750537182">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="320427765">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="88"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00967392"/>
     <w:rsid w:val="00000358"/>
     <w:rsid w:val="000007E0"/>
     <w:rsid w:val="0000350A"/>
     <w:rsid w:val="000170F4"/>
     <w:rsid w:val="000227A2"/>
     <w:rsid w:val="000227B0"/>
     <w:rsid w:val="00026181"/>
     <w:rsid w:val="00026B07"/>
     <w:rsid w:val="00032640"/>
     <w:rsid w:val="000469DA"/>
     <w:rsid w:val="00063167"/>
     <w:rsid w:val="0006336B"/>
     <w:rsid w:val="00065B2F"/>
     <w:rsid w:val="00073FC7"/>
     <w:rsid w:val="00077760"/>
     <w:rsid w:val="00085DE3"/>
     <w:rsid w:val="00092466"/>
     <w:rsid w:val="000944A2"/>
     <w:rsid w:val="000955E5"/>
     <w:rsid w:val="000957D2"/>
     <w:rsid w:val="000A4F4A"/>
     <w:rsid w:val="000B3BB0"/>
     <w:rsid w:val="000B716D"/>
     <w:rsid w:val="000C1229"/>
     <w:rsid w:val="000C1AD5"/>
     <w:rsid w:val="000C5234"/>
     <w:rsid w:val="000C6146"/>
+    <w:rsid w:val="000D1FBA"/>
     <w:rsid w:val="000E5ADA"/>
     <w:rsid w:val="000E5DC8"/>
     <w:rsid w:val="000F09FB"/>
     <w:rsid w:val="000F3535"/>
     <w:rsid w:val="001007F0"/>
     <w:rsid w:val="00101FEC"/>
     <w:rsid w:val="00104823"/>
     <w:rsid w:val="0010517D"/>
     <w:rsid w:val="00112F9A"/>
     <w:rsid w:val="00120704"/>
     <w:rsid w:val="00121C9F"/>
     <w:rsid w:val="00123634"/>
     <w:rsid w:val="001259D8"/>
     <w:rsid w:val="001346C1"/>
     <w:rsid w:val="001425D3"/>
     <w:rsid w:val="00147381"/>
     <w:rsid w:val="001476A9"/>
     <w:rsid w:val="00147CED"/>
     <w:rsid w:val="00150539"/>
     <w:rsid w:val="00151AC0"/>
     <w:rsid w:val="00151F5B"/>
     <w:rsid w:val="00154214"/>
     <w:rsid w:val="00156777"/>
     <w:rsid w:val="00157D10"/>
     <w:rsid w:val="00160253"/>
@@ -9863,50 +9891,51 @@
     <w:rsid w:val="001B14AA"/>
     <w:rsid w:val="001B5ACF"/>
     <w:rsid w:val="001B6142"/>
     <w:rsid w:val="001C2497"/>
     <w:rsid w:val="001C659F"/>
     <w:rsid w:val="001E5683"/>
     <w:rsid w:val="001F03D0"/>
     <w:rsid w:val="001F3E49"/>
     <w:rsid w:val="001F5EC7"/>
     <w:rsid w:val="001F7E91"/>
     <w:rsid w:val="00216A56"/>
     <w:rsid w:val="002220CC"/>
     <w:rsid w:val="00251381"/>
     <w:rsid w:val="002625C4"/>
     <w:rsid w:val="0027305A"/>
     <w:rsid w:val="00274B13"/>
     <w:rsid w:val="00277263"/>
     <w:rsid w:val="00292F07"/>
     <w:rsid w:val="00296757"/>
     <w:rsid w:val="002A2AB3"/>
     <w:rsid w:val="002A4B58"/>
     <w:rsid w:val="002A5925"/>
     <w:rsid w:val="002A72DC"/>
     <w:rsid w:val="002B2FC3"/>
     <w:rsid w:val="002B413F"/>
+    <w:rsid w:val="002D19D3"/>
     <w:rsid w:val="002D2FFF"/>
     <w:rsid w:val="002D41CD"/>
     <w:rsid w:val="002D6E15"/>
     <w:rsid w:val="002E03D7"/>
     <w:rsid w:val="002E47E9"/>
     <w:rsid w:val="002E6559"/>
     <w:rsid w:val="002E6DA1"/>
     <w:rsid w:val="002F04F5"/>
     <w:rsid w:val="002F4052"/>
     <w:rsid w:val="003013A0"/>
     <w:rsid w:val="003130A8"/>
     <w:rsid w:val="00316490"/>
     <w:rsid w:val="00322694"/>
     <w:rsid w:val="003259CB"/>
     <w:rsid w:val="0034233C"/>
     <w:rsid w:val="0034776F"/>
     <w:rsid w:val="00351343"/>
     <w:rsid w:val="003524C6"/>
     <w:rsid w:val="00352CD1"/>
     <w:rsid w:val="0035677E"/>
     <w:rsid w:val="00361B00"/>
     <w:rsid w:val="00364B2F"/>
     <w:rsid w:val="00367054"/>
     <w:rsid w:val="00367A8C"/>
     <w:rsid w:val="00371804"/>
@@ -9975,181 +10004,192 @@
     <w:rsid w:val="005065E4"/>
     <w:rsid w:val="0051537C"/>
     <w:rsid w:val="0052102F"/>
     <w:rsid w:val="00527DEE"/>
     <w:rsid w:val="005309FE"/>
     <w:rsid w:val="00551DFE"/>
     <w:rsid w:val="00554F59"/>
     <w:rsid w:val="00557FCD"/>
     <w:rsid w:val="005647CB"/>
     <w:rsid w:val="00567235"/>
     <w:rsid w:val="0056745D"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="00572F85"/>
     <w:rsid w:val="00574732"/>
     <w:rsid w:val="00580FB8"/>
     <w:rsid w:val="005B223D"/>
     <w:rsid w:val="005B4AAE"/>
     <w:rsid w:val="005E024D"/>
     <w:rsid w:val="005E092C"/>
     <w:rsid w:val="005E75FF"/>
     <w:rsid w:val="005F04C6"/>
     <w:rsid w:val="005F3C84"/>
     <w:rsid w:val="00607EA6"/>
     <w:rsid w:val="00620386"/>
     <w:rsid w:val="006204A3"/>
+    <w:rsid w:val="00637E2B"/>
+    <w:rsid w:val="00644B6C"/>
     <w:rsid w:val="006450DB"/>
     <w:rsid w:val="00653AFC"/>
     <w:rsid w:val="0065605B"/>
     <w:rsid w:val="0066101B"/>
     <w:rsid w:val="0066290D"/>
     <w:rsid w:val="00672B9A"/>
     <w:rsid w:val="0068781B"/>
     <w:rsid w:val="00692765"/>
     <w:rsid w:val="00697FF7"/>
     <w:rsid w:val="006A1901"/>
     <w:rsid w:val="006A2B20"/>
     <w:rsid w:val="006B1F1C"/>
     <w:rsid w:val="006B3ACB"/>
     <w:rsid w:val="006B3FE0"/>
     <w:rsid w:val="006C2CC2"/>
     <w:rsid w:val="006C4A8C"/>
     <w:rsid w:val="006C7621"/>
     <w:rsid w:val="006D0430"/>
     <w:rsid w:val="006F1C24"/>
     <w:rsid w:val="006F1EBC"/>
     <w:rsid w:val="00716686"/>
     <w:rsid w:val="00720279"/>
     <w:rsid w:val="007202BC"/>
     <w:rsid w:val="007233EE"/>
+    <w:rsid w:val="00731F7B"/>
     <w:rsid w:val="00740333"/>
     <w:rsid w:val="00740904"/>
     <w:rsid w:val="0074165B"/>
     <w:rsid w:val="00742177"/>
     <w:rsid w:val="00745588"/>
     <w:rsid w:val="00746793"/>
     <w:rsid w:val="00746EE5"/>
+    <w:rsid w:val="00747D5D"/>
     <w:rsid w:val="0075141C"/>
     <w:rsid w:val="0075194C"/>
     <w:rsid w:val="00757A9D"/>
     <w:rsid w:val="00761AE0"/>
     <w:rsid w:val="00773D7F"/>
     <w:rsid w:val="00776C7D"/>
     <w:rsid w:val="00784AB2"/>
     <w:rsid w:val="007911BE"/>
     <w:rsid w:val="00797657"/>
     <w:rsid w:val="00797D07"/>
     <w:rsid w:val="007A0190"/>
     <w:rsid w:val="007A3653"/>
     <w:rsid w:val="007A448D"/>
     <w:rsid w:val="007A46EB"/>
     <w:rsid w:val="007A4CBA"/>
     <w:rsid w:val="007B4C81"/>
     <w:rsid w:val="007C44B9"/>
     <w:rsid w:val="007C4EA2"/>
     <w:rsid w:val="007C5D1C"/>
     <w:rsid w:val="007D097F"/>
     <w:rsid w:val="007D313E"/>
     <w:rsid w:val="007D408B"/>
     <w:rsid w:val="007E1561"/>
     <w:rsid w:val="007E1BC0"/>
     <w:rsid w:val="007E4B47"/>
     <w:rsid w:val="007E639B"/>
     <w:rsid w:val="007F1176"/>
     <w:rsid w:val="007F2390"/>
     <w:rsid w:val="007F63B7"/>
     <w:rsid w:val="00801B5E"/>
     <w:rsid w:val="00803AE1"/>
     <w:rsid w:val="008057A2"/>
     <w:rsid w:val="00811A25"/>
     <w:rsid w:val="00816876"/>
     <w:rsid w:val="00824844"/>
     <w:rsid w:val="0083009E"/>
     <w:rsid w:val="00831E3B"/>
+    <w:rsid w:val="00832738"/>
     <w:rsid w:val="00840DC0"/>
     <w:rsid w:val="0084789E"/>
     <w:rsid w:val="00854BB7"/>
     <w:rsid w:val="00860E74"/>
     <w:rsid w:val="008620C8"/>
     <w:rsid w:val="00864479"/>
+    <w:rsid w:val="00872AAC"/>
     <w:rsid w:val="00892C02"/>
     <w:rsid w:val="00895136"/>
     <w:rsid w:val="008952E6"/>
     <w:rsid w:val="008964D4"/>
     <w:rsid w:val="008B0A16"/>
     <w:rsid w:val="008B452A"/>
     <w:rsid w:val="008B5B80"/>
+    <w:rsid w:val="008C2555"/>
     <w:rsid w:val="008C3E33"/>
     <w:rsid w:val="008C5191"/>
     <w:rsid w:val="008C5A0C"/>
     <w:rsid w:val="008C7162"/>
     <w:rsid w:val="008E04E8"/>
     <w:rsid w:val="008F0DFE"/>
     <w:rsid w:val="008F24AA"/>
     <w:rsid w:val="008F3F85"/>
     <w:rsid w:val="008F6B8D"/>
     <w:rsid w:val="0090200D"/>
     <w:rsid w:val="00906909"/>
     <w:rsid w:val="00911ACD"/>
+    <w:rsid w:val="00921F84"/>
     <w:rsid w:val="009617CF"/>
     <w:rsid w:val="00967392"/>
     <w:rsid w:val="00970390"/>
     <w:rsid w:val="0098101F"/>
     <w:rsid w:val="00981478"/>
+    <w:rsid w:val="00981BE3"/>
     <w:rsid w:val="0098490A"/>
     <w:rsid w:val="00985C10"/>
     <w:rsid w:val="00985EFA"/>
     <w:rsid w:val="00987F0C"/>
     <w:rsid w:val="009931A2"/>
     <w:rsid w:val="009970A8"/>
     <w:rsid w:val="009A2926"/>
     <w:rsid w:val="009A30D0"/>
     <w:rsid w:val="009B0112"/>
     <w:rsid w:val="009B3BBA"/>
     <w:rsid w:val="009C1BE3"/>
     <w:rsid w:val="009D10A7"/>
     <w:rsid w:val="009D4E5A"/>
     <w:rsid w:val="009E0C29"/>
     <w:rsid w:val="009E1E26"/>
     <w:rsid w:val="009E7A9F"/>
     <w:rsid w:val="009F1596"/>
     <w:rsid w:val="009F210F"/>
     <w:rsid w:val="009F3D1D"/>
     <w:rsid w:val="00A01761"/>
     <w:rsid w:val="00A110B4"/>
     <w:rsid w:val="00A129CD"/>
     <w:rsid w:val="00A17D6B"/>
     <w:rsid w:val="00A23E43"/>
     <w:rsid w:val="00A23F01"/>
     <w:rsid w:val="00A25C68"/>
     <w:rsid w:val="00A2718D"/>
     <w:rsid w:val="00A3125E"/>
     <w:rsid w:val="00A37BBB"/>
     <w:rsid w:val="00A43E06"/>
     <w:rsid w:val="00A4532F"/>
+    <w:rsid w:val="00A453F0"/>
     <w:rsid w:val="00A5650A"/>
     <w:rsid w:val="00A5772A"/>
+    <w:rsid w:val="00A6684C"/>
     <w:rsid w:val="00A66B9E"/>
     <w:rsid w:val="00A7053E"/>
     <w:rsid w:val="00A76B8F"/>
     <w:rsid w:val="00A7704E"/>
     <w:rsid w:val="00A85AED"/>
     <w:rsid w:val="00A9369E"/>
     <w:rsid w:val="00AA19B6"/>
     <w:rsid w:val="00AC1719"/>
     <w:rsid w:val="00AC17D5"/>
     <w:rsid w:val="00AC28F6"/>
     <w:rsid w:val="00AC57E0"/>
     <w:rsid w:val="00AD0953"/>
     <w:rsid w:val="00AD6C3B"/>
     <w:rsid w:val="00AE6BC0"/>
     <w:rsid w:val="00AF34D7"/>
     <w:rsid w:val="00AF7632"/>
     <w:rsid w:val="00B06B2E"/>
     <w:rsid w:val="00B2102C"/>
     <w:rsid w:val="00B21884"/>
     <w:rsid w:val="00B2536D"/>
     <w:rsid w:val="00B277BD"/>
     <w:rsid w:val="00B422DD"/>
     <w:rsid w:val="00B44885"/>
     <w:rsid w:val="00B4572F"/>
     <w:rsid w:val="00B471FD"/>
@@ -10211,92 +10251,95 @@
     <w:rsid w:val="00D53790"/>
     <w:rsid w:val="00D56347"/>
     <w:rsid w:val="00D658C6"/>
     <w:rsid w:val="00D6668C"/>
     <w:rsid w:val="00D72732"/>
     <w:rsid w:val="00D72AB8"/>
     <w:rsid w:val="00D73CA3"/>
     <w:rsid w:val="00D74071"/>
     <w:rsid w:val="00D74A35"/>
     <w:rsid w:val="00D804E3"/>
     <w:rsid w:val="00D87FA0"/>
     <w:rsid w:val="00D90274"/>
     <w:rsid w:val="00D94331"/>
     <w:rsid w:val="00DB2419"/>
     <w:rsid w:val="00DB566D"/>
     <w:rsid w:val="00DC3A9D"/>
     <w:rsid w:val="00DC47DF"/>
     <w:rsid w:val="00DC5E37"/>
     <w:rsid w:val="00DC72CE"/>
     <w:rsid w:val="00DD1D44"/>
     <w:rsid w:val="00DD5BEF"/>
     <w:rsid w:val="00DD5EC2"/>
     <w:rsid w:val="00DE300A"/>
     <w:rsid w:val="00DE4D30"/>
     <w:rsid w:val="00DE6ABA"/>
+    <w:rsid w:val="00DF2233"/>
     <w:rsid w:val="00DF3C34"/>
     <w:rsid w:val="00DF43E4"/>
     <w:rsid w:val="00DF5C5D"/>
     <w:rsid w:val="00E05A3A"/>
     <w:rsid w:val="00E061D0"/>
     <w:rsid w:val="00E078A2"/>
     <w:rsid w:val="00E16D5B"/>
     <w:rsid w:val="00E17088"/>
     <w:rsid w:val="00E21E84"/>
     <w:rsid w:val="00E2230B"/>
     <w:rsid w:val="00E24F13"/>
     <w:rsid w:val="00E2509D"/>
     <w:rsid w:val="00E25F3D"/>
     <w:rsid w:val="00E277C7"/>
     <w:rsid w:val="00E40686"/>
     <w:rsid w:val="00E477EE"/>
     <w:rsid w:val="00E6430D"/>
     <w:rsid w:val="00E6489A"/>
     <w:rsid w:val="00E9785B"/>
     <w:rsid w:val="00EC037E"/>
     <w:rsid w:val="00EC1D78"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00EE5275"/>
     <w:rsid w:val="00EE5EFF"/>
     <w:rsid w:val="00EE78BE"/>
     <w:rsid w:val="00EF2BAF"/>
     <w:rsid w:val="00EF7930"/>
+    <w:rsid w:val="00F120BF"/>
     <w:rsid w:val="00F14991"/>
     <w:rsid w:val="00F15C13"/>
     <w:rsid w:val="00F22637"/>
     <w:rsid w:val="00F34529"/>
     <w:rsid w:val="00F36A8A"/>
     <w:rsid w:val="00F379B2"/>
     <w:rsid w:val="00F45C31"/>
     <w:rsid w:val="00F46FB8"/>
     <w:rsid w:val="00F52056"/>
     <w:rsid w:val="00F54FDA"/>
     <w:rsid w:val="00F57586"/>
     <w:rsid w:val="00F6201C"/>
     <w:rsid w:val="00F71567"/>
     <w:rsid w:val="00F7381B"/>
     <w:rsid w:val="00F87E77"/>
+    <w:rsid w:val="00F912F9"/>
     <w:rsid w:val="00F93B09"/>
     <w:rsid w:val="00FA014C"/>
     <w:rsid w:val="00FA7AB8"/>
     <w:rsid w:val="00FB2341"/>
     <w:rsid w:val="00FB2E03"/>
     <w:rsid w:val="00FD5D2E"/>
     <w:rsid w:val="00FD63F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -10694,51 +10737,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -10835,50 +10877,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D152BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OmniPage261">
     <w:name w:val="OmniPage #261"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D152BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3926" w:right="4962"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OmniPage263">
     <w:name w:val="OmniPage #263"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="OmniPage263Char"/>
     <w:rsid w:val="00D152BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1168" w:right="7314"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OmniPage264">
     <w:name w:val="OmniPage #264"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D152BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1169" w:right="8443"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
@@ -11222,50 +11265,130 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A4B58"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A4B58"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A4B58"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="BodyText3"/>
+    <w:link w:val="H1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00832738"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+      <w:b/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="H1Char">
+    <w:name w:val="H1 Char"/>
+    <w:basedOn w:val="BodyText3Char"/>
+    <w:link w:val="H1"/>
+    <w:rsid w:val="00832738"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="h2">
+    <w:name w:val="h2"/>
+    <w:basedOn w:val="OmniPage263"/>
+    <w:link w:val="h2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00832738"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Bright" w:hAnsi="Lucida Bright"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmniPage263Char">
+    <w:name w:val="OmniPage #263 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="OmniPage263"/>
+    <w:rsid w:val="00832738"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="h2Char">
+    <w:name w:val="h2 Char"/>
+    <w:basedOn w:val="OmniPage263Char"/>
+    <w:link w:val="h2"/>
+    <w:rsid w:val="00832738"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Bright" w:eastAsia="Times New Roman" w:hAnsi="Lucida Bright" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1120799620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
@@ -11563,52 +11686,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001B0090AA3B974B4D8A642A0DCA687CA2" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3634c1761ab600a7fda71391d89e08d4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba839932-6870-41c2-a31a-d3becb24b777" xmlns:ns3="7668a029-ce65-451d-8990-65aa834e6bb7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e2f45ddd82cf3e6102b63c6b9c96e13" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7668a029-ce65-451d-8990-65aa834e6bb7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba839932-6870-41c2-a31a-d3becb24b777">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="ba839932-6870-41c2-a31a-d3becb24b777" xsi:nil="true"/>
+    <SharedWithUsers xmlns="7668a029-ce65-451d-8990-65aa834e6bb7">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001B0090AA3B974B4D8A642A0DCA687CA2" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f7528eb2c56d954cf5a1b01b11e5599c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba839932-6870-41c2-a31a-d3becb24b777" xmlns:ns3="7668a029-ce65-451d-8990-65aa834e6bb7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dd5edb3da4a234337060ba19a6503ae" ns2:_="" ns3:_="">
     <xsd:import namespace="ba839932-6870-41c2-a31a-d3becb24b777"/>
     <xsd:import namespace="7668a029-ce65-451d-8990-65aa834e6bb7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11823,149 +11974,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{089152F8-FC8F-4F37-A137-CF36D79C8D61}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CACC6E80-AB9E-437E-AD39-681B7FC4B922}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7668a029-ce65-451d-8990-65aa834e6bb7"/>
+    <ds:schemaRef ds:uri="ba839932-6870-41c2-a31a-d3becb24b777"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8267421A-69D2-47D4-B74B-48A029784648}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E650063A-C879-48F5-9430-C141D2DC9F02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ba839932-6870-41c2-a31a-d3becb24b777"/>
+    <ds:schemaRef ds:uri="7668a029-ce65-451d-8990-65aa834e6bb7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4109998F-27E4-4A81-8997-0AC7126FB36E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5666</Characters>
+  <Pages>8</Pages>
+  <Words>1061</Words>
+  <Characters>6052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6646</CharactersWithSpaces>
+  <CharactersWithSpaces>7099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maicie Pohlman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001B0090AA3B974B4D8A642A0DCA687CA2</vt:lpwstr>
   </property>