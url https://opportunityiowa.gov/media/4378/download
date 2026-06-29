--- v0 (2025-10-31)
+++ v1 (2026-06-29)
@@ -11,159 +11,159 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7E7ED533" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7743E8BA" w14:textId="0B125CFC" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EXHIBIT H-1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F6FD6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C5F7CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="03441532" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC000BC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="65EDC8BF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MARKET INFORMATION FOR PROPOSED PROJECT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9D0EF0" w14:textId="19DE3C74" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6E3B4052" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RENTAL WITHOUT TAX CREDITS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F50ED6E" w14:textId="7DC1E6C8" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="721F8112" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROJECT DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62967DF6" w14:textId="12BF9326" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3DA79656" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Name:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -234,51 +234,51 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="426B2D18" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="613F3263" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">City:   </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -346,294 +346,294 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ADCCAF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="507CF54D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Rural location with population less than 5,000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A921CAF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="64DB760B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Suburban location with population between 5,000 &amp; 15,000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EFA070" w14:textId="5A7CE275" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="524C737D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Urban location with population over 15,000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EAA5FC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="59F7670A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Units</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bldg. Info.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEE57FD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0338C24E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Number of Units:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -731,79 +731,79 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Duplex</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B26706" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3382CB61" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of HOME Units:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -901,79 +901,79 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Row/Townhouse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1427312A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3BC1260D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of other Affordable Housing Units:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1071,79 +1071,79 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Single Family Detached</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E95E5E2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7BDD9B15" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">     (LIHTC, USDA, RD, Section 8, Public Housing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
@@ -1153,79 +1153,79 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Standard Apt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141DAB54" w14:textId="0408918D" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7F937713" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of Market Units:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1314,51 +1314,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51426D09" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="574C1D3F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tenant Income Levels</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1442,95 +1442,95 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5DE2F5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1E0AD1C8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check4"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30% AMI, # of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -1699,94 +1699,94 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D8D866" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="201E9B9B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40% AMI, # of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -1954,95 +1954,95 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F2A395" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="51445AC1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50% AMI, # of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -2149,174 +2149,174 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> No   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047A85DE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="465A88F6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60% AMI, # of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -2424,130 +2424,146 @@
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check8"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Check9"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No, If Yes, # of Spaces </w:t>
+        <w:t xml:space="preserve"> No, If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes, #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Spaces </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
@@ -2605,95 +2621,95 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6E3724" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1A451FF5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80% AMI, # of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -2800,192 +2816,208 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> No, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68455163" w14:textId="57C4890A" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="68E7C4A1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Market Rate, # of units  </w:t>
+        <w:t xml:space="preserve"> Market </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rate, #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of units  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
@@ -3040,51 +3072,67 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   If Yes, # of Garages </w:t>
+        <w:t xml:space="preserve">   If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, # of Garages </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
@@ -3232,716 +3280,726 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8FACEB" w14:textId="29CA3507" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1E6F5165" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Existing or proposed project-based rental assistance:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Check6"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check7"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3963A8FF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2F9261AA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B55B1DE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1DB985A9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E97861" w14:textId="3F57188D" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="71496222" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Occupancy Type</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBC063D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2746A5F8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B484CAC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="5C59D90F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Senior 55+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEA5113" w14:textId="4D6112B4" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7DE8F69A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Senior 62+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113519E6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6D497032" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unit Mix, Size, Rent, Applicant’s Proposed Rents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1509"/>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1235"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1430"/>
         <w:gridCol w:w="1511"/>
         <w:gridCol w:w="1387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="16215D11" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="06692814" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2F57C8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="356230EA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t># BR / # Bath</w:t>
+              <w:t># BR / #</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E06C05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C477B95" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="12FB5980" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t># of Units</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5CDA7F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4FA54AD5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>That Size</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E370C09" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="1334A439" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10D57D34" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="658CE630" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sq. Ft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6930F5C0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6967A437" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gross Rent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1650B9FE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4813B795" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utility Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31FC06B0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3776B4A8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Net Rent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C99575E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5FFD6F97" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Gross Rent Minus Utility Allowance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11B98B4A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="18AED68A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% AMI Level or Market Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="21E43C85" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="39571E94" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FC1E15" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0B3346BC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3996,51 +4054,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1ADB5B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="492D4801" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4089,51 +4147,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="705DEFB9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6930208F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4182,51 +4240,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC278DA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="765DF1C0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4275,51 +4333,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A32BB8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0D1050DC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4368,51 +4426,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD11A98" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="45FAB002" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4461,51 +4519,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F61082" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3D3F1D62" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4551,56 +4609,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="6790CCBA" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="7872009B" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF2865E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5E3CF5C5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4649,51 +4707,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3219AC00" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="63AD76E2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4742,51 +4800,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE84C67" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="10B6A0A9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4835,51 +4893,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C7BB12" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="493E1DBB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4928,51 +4986,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50608F75" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6F075A75" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5021,51 +5079,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236C6754" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="08263E4E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5114,51 +5172,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C4C39B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3E30FD4B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5204,56 +5262,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="1FBE108F" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="3860BB34" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="390AD6FC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="488E3CC2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5302,51 +5360,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE64C19" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="13BDC176" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5395,51 +5453,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71025104" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="71B37D51" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5488,51 +5546,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00EB0310" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0DDB8823" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5581,51 +5639,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E132FC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3A0255FF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5674,51 +5732,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246DD3E7" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="06A9E2B8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5767,51 +5825,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24670881" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3E6B6078" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5857,56 +5915,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="2A915035" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="65472B7B" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598E13AA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="71FA8B09" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5961,51 +6019,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A95592B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="33B4CD9C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6054,51 +6112,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8A9C7E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3A409E88" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6147,51 +6205,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A24764" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5C0E9E79" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6240,51 +6298,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A99BB51" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="37E26458" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6333,51 +6391,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B3F329" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="03305C63" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6426,51 +6484,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4084327A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="71550253" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6516,56 +6574,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="608A9B29" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="2D181316" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BECB96" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="765BEBDE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6614,51 +6672,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6994F429" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3F7489DA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6707,51 +6765,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1267AB5A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="74D940BE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6800,51 +6858,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E256919" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4D959CFA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6893,51 +6951,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3DAFE8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="7FB408A5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6986,51 +7044,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15925098" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="38BC9C60" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7079,51 +7137,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292A8DB1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="36C7E139" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7169,56 +7227,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="30021A80" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="6628BE7D" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="406F6842" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0FA1027F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7267,51 +7325,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFF8931" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="2EE96AE6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7360,51 +7418,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="423ECEC7" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4BB6CC33" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7453,51 +7511,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8F880C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3EC4A7C7" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7546,51 +7604,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636339CE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="196562AC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7639,51 +7697,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70AD8101" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6187311B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7732,51 +7790,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3AF627" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="1A73C3BC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7822,56 +7880,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="6FEAEB78" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="5A133C33" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBF5C4B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4420AE48" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7920,51 +7978,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57448123" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="34CAD713" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8013,51 +8071,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1AF806" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="64A9C25A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8106,51 +8164,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9F5FD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5F91D75A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8199,51 +8257,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4ED5D5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="78FF7DAB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8292,51 +8350,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416E2E03" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="7C85117D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8385,51 +8443,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE7F691" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="17FCD8BB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8475,56 +8533,56 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="6A8098B8" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="5E8FB258" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22584FC9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="2EF94832" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8573,51 +8631,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30F988CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="2C536D92" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8666,51 +8724,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7001A51E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="179F57DA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8759,51 +8817,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2853C8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="56FA098E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8852,51 +8910,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4822D814" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="514D71BD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8945,51 +9003,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC8487C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="231141BE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9038,51 +9096,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D91B95A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6813E6F2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9129,135 +9187,135 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="626FC1AE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="49B9D167" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1520F7" w14:textId="7195408D" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="78A34AC9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Amenities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3566"/>
         <w:gridCol w:w="5784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="11D1C91D" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="79CEABAF" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679E697D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="2B78F037" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Amenities (laundry room, computer room, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4341BE5F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="009C280B" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="59A436BC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="009C280B" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3113CF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0BD4B273" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9303,79 +9361,95 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="4B74C21C" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="26D913C1" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381D1A01" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="089D447A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unit Amenities (dishwasher, washer/dryer, ceiling fans, storage area,etc.)  </w:t>
+              <w:t xml:space="preserve">Unit Amenities (dishwasher, washer/dryer, ceiling fans, storage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E06C05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>area,etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E06C05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7B623E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="14589F04" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9421,79 +9495,79 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="6BBC458D" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="1E3A7598" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="594780FD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="70D78889" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Special Needs Population (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="272C5B6E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="179DDD2B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9539,79 +9613,79 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="714696EB" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="47BF3E5D" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C53413" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="43BDF9D2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Special Services (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186B8E81" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6A25D091" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9658,213 +9732,213 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C18AE15" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0EC86103" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0777271A" w14:textId="05DA5631" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="383E60CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Location Amenities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3130"/>
         <w:gridCol w:w="3379"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="4B6E7287" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="02B3CE6E" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0123B517" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4C142822" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51E6E003" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3C5478C4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="212CB6D3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0FA9DDEF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distance From Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="25560C73" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="1BB7FC65" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672C6F85" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="4702F2B4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grocery Store(s) (not gas stations or convenience stores, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBF3049" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5725CBB1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9913,51 +9987,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AC3ABB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="60043026" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10003,81 +10077,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="1682EAA8" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="49336CF7" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71285CA2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="7C5A7951" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medical Clinic(s) or Hospital(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3476B048" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="35ED1555" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10126,51 +10200,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485596B1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="63582FEC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10216,81 +10290,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="31F8A4B7" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="4C777C14" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3770E727" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="54E81FB6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Park &amp; Recreation Area(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01609EE2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="68157D1B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10339,51 +10413,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BC042A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="1B6D558B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10429,81 +10503,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="78CD0086" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="26E3B814" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD3BD40" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="1EDFE927" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacy(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="180FFFA4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0F004780" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10552,51 +10626,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF03AE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="18C3B42C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10642,81 +10716,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="333797BB" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="2FCFC778" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9A1E78" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0919A4AC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Public Transportation Mode(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128FE34C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="37CEFFF3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10765,51 +10839,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="350F9E45" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="1B3DE03A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10855,81 +10929,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="28571B3D" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="3B08E876" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C4B287" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="51241B7D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7301DDD3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="713F5C87" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10978,51 +11052,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A7E05D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="26CDAA3F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11068,101 +11142,101 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="56ACD018" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="292AED7A" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30BCC9A1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5FCACBD6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Shopping Store(s)/Area(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558FF07E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="01FAA9D6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  (specify each)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E09E4CC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="08522919" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11211,51 +11285,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9B237A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="52FF59F5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11301,81 +11375,81 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="5E6B4C85" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="37DBD28E" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB7FB37" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6EE537EF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (specify each)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="332D464C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="6A9FCB20" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11424,51 +11498,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEE98DD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="0F407BD8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11515,64 +11589,64 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55637C6E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="07295733" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="741" w:hanging="741"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C5BCDB" w14:textId="242937BF" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="5802E930" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate if there are any road or infrastructure improvements planned or under construction in the market area: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -11629,64 +11703,64 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EAF214" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="02B8AFFB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1055BEE9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0243E5FC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">General description of neighborhood and adjacent parcels surrounding the site:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -11743,64 +11817,64 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4489BBB9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="01DAB810" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F38231" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3ED3FB2D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Comment on access, ingress/egress, and visibility of the site:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -11857,64 +11931,64 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D697C7" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6557B67E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D895813" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7100EBE4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note any environmental or other concerns:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -11971,168 +12045,177 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1904C63F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="4B668E27" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6736144F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="38683F9E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E06C05">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Must attach a map clearly identifying the location of the project.  Map is attached:  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attach a map clearly identifying the location of the project.  Map is attached:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B60819" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="125D54E3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0261620E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="218E3CB1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion/recommendation about the site as related to the marketability of the proposed project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128023AD" w14:textId="31160585" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="68BB1CED" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -12195,148 +12278,149 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="72930578" w14:textId="5C4C58BA" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6D51AD00" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MARKET AREA(S)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D18B3D" w14:textId="77F4B634" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7166D155" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the primary market area, secondary market area &amp; tertiary market area boundaries by street names or other geography forming boundaries.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D76E8A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="10799F4B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Primary Market Area</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6738DCF9" w14:textId="01FED28B" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="24E0CC00" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(At least 50% or more of renters must come from the primary market area.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B823578" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="5EFEE7FA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Define/Identify Primary Market Area:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12395,51 +12479,51 @@
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3A8E3D10" w14:textId="27DFD678" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="741642B3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Current median household income levels &amp; 10-year trend:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12496,73 +12580,73 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC95F6F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1509C7EA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Population Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315F1040" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="33470B4A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Total population:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12619,51 +12703,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF2285" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="4788E0F6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Population by age groups:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12720,51 +12804,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DC15CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="692B175B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If a Targeted Population is proposed for the project, provide additional information on population growth patterns specifically related to this population.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12821,71 +12905,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3CDF8B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="352BDDAB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion relating data to impact on housing demand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF174EC" w14:textId="5133875F" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6EE3BA44" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -12948,91 +13032,107 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1D1F798C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="316DB80B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Household Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B86B46B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="593A42DB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Total # of renter households:</w:t>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t># of renter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> households:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -13079,51 +13179,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C44E6D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2B23A2A0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Total # of owner households:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -13188,51 +13288,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B019878" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1122B084" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Average household size:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -13297,51 +13397,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F7120B" w14:textId="40DD26D2" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7ADA6A01" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Average household income:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -13406,71 +13506,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7BEA4A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="28218F17" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion relating data to impact on housing demand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33591FEE" w14:textId="7F2721EC" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2A7B4065" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -13531,93 +13631,93 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2AB76A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="556230C4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Employment Levels &amp; Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB5910" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="32F5B362" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Major employers, anticipated reductions or expansions, newly planned employers and impact on employment in the market area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1624A8E3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="16EF8AD3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -13667,84 +13767,84 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176FB980" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7EAD7A6B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342C1D58" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="603E5CCC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Overall conclusion relating data to impact on housing demand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5051DE" w14:textId="1B4D608F" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="537AD6C0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -13805,73 +13905,74 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D619FB9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2A8D5905" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Unemployment Levels &amp; Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEFE95F" w14:textId="027E1150" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0B9CE36B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Current unemployment levels &amp; 10-year trend:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -13928,71 +14029,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD89DAF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1CCD481B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Overall conclusion relating data to impact on housing demand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518B4BD6" w14:textId="396AE8DA" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0A53EB2F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -14053,97 +14154,97 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E9240F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="50722677" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Secondary Market Area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44940060" w14:textId="5573D547" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="463A8C81" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(No more than 40% of renters from the secondary market area.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDF3704" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="4F2D1292" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Define/Identify Secondary Market Area:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -14200,51 +14301,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538FE404" w14:textId="57C9ECB8" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0F2E3F7D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Current median household income levels &amp; 10-year trend:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -14301,73 +14402,73 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522B5381" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7C4646B8" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Population Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632F64D6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2F13F668" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Total population:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -14424,51 +14525,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C51F1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2BE0CD79" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Population by age groups:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -14525,51 +14626,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2120491E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="6A375EB1" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If a Targeted Population is proposed for the project, provide additional information on population growth patterns specifically related to this population.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -14626,71 +14727,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1D112" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="69388DEE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion relating data to impact on housing demand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082747D3" w14:textId="788B2635" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="39A9D74D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -14751,91 +14852,107 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FB25E5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="43B577C5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Household Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE99D87" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="23C08F65" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Total # of renter households:</w:t>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t># of renter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> households:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -14882,51 +14999,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134D2DFF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2D49CC77" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Total # of owner households:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -14991,51 +15108,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA3D1F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="0335C29B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Average household size:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -15100,51 +15217,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F19064" w14:textId="0D45B784" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="407771D3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Average household income: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -15209,71 +15326,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3D22F2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="41568A5D" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion relating data to impact on housing demand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3164D6F6" w14:textId="34DE8B12" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3006F30B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -15334,93 +15451,93 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED019B8" w14:textId="28CF3D06" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="15A6BDFF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Employment Levels &amp; Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707797EF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="38D3A0AD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Major employers, anticipated reductions or expansions, newly planned employers and impact on employment in the market area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA96BE0" w14:textId="049775A9" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="29C7D9CD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -15470,84 +15587,85 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF91D6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="72FB55DA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="509C681C" w14:textId="5889FD84" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="2F1977DE" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Overall conclusion relating data to impact on housing demand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5523372C" w14:textId="41898326" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7F185A3C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -15608,73 +15726,73 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43087B5C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="644AA0C9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unemployment Levels &amp; Trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11930455" w14:textId="53792FD5" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1E073BED" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Current unemployment levels &amp; 10-year trend:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -15731,71 +15849,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5019FB0F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1692C512" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Overall conclusion relating data to impact on housing demand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FC5C33" w14:textId="6B2CCED9" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="179F1271" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -15856,97 +15974,97 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0369B6D2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="4C9336CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tertiary Market Area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEA61E8" w14:textId="31085E2F" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="46A9D6FF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(No more than 10% of renters from the tertiary market area.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0195A993" w14:textId="2911F496" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="7CA9D8E3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Define/Identify Tertiary Market Area:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -16003,71 +16121,71 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65972665" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1AF27E05" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall conclusion on why this area can attract 1-10% of renters for the proposed project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2B97C" w14:textId="30E0EB38" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="63D93B8A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -16128,111 +16246,127 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5622B0EC" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1FCE000A" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333ECA15" w14:textId="3FAC9D2F" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="3CE4507B" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00DB7EB6" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MARKETING/RENT-UP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADB4A52" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="1DF05826" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">List the number of units that will be rented-up every 3 months until the project is fully occupied.  </w:t>
+        <w:t xml:space="preserve">List the number of units that will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rented-up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every 3 months until the project is fully occupied.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Numbers may differ for each 3- month period)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4893DBE1" w14:textId="5C16E5BF" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="28727F00" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -16282,51 +16416,51 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8234A5" w14:textId="7578A9C6" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="4B7EEAA2" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="513"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anticipated full occupancy date:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -16383,172 +16517,172 @@
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2A8F28" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="5EFC1534" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What marketing methods will be used to attract potential tenants?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC2DD0E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="07C64941" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check10"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advertising</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="8240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="07845C50" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="3BAA69C8" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A72EAA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5CF50287" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explain:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B5FBA9" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="3E6ECC8F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -16601,163 +16735,163 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BD61B56" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="13A903B6" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE3ADDF" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="56001FBA" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Outreach</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="8240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="185C7F3E" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="78A39786" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C923920" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="5DCE0EC4" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explain:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A656CB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="45195A22" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -16810,163 +16944,163 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F8A2AAB" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="36F8F354" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62939DFD" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="079BBCE7" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001511E8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001511E8">
+      <w:r w:rsidRPr="00E06C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E06C05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Methods</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="8240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="7A6CC64C" w14:textId="77777777" w:rsidTr="00555201">
+      <w:tr w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w14:paraId="7B871774" w14:textId="77777777" w:rsidTr="00555201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5420D1C5" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="7CAAA628" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explain:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1C4AC3" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
+          <w:p w14:paraId="39B54E3C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00555201">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -17019,109 +17153,109 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E06C05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A0038F0" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="089BBE2C" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="00E06C05" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3595153F" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="006559F3" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
+    <w:p w14:paraId="59DB495E" w14:textId="77777777" w:rsidR="00DB7EB6" w:rsidRPr="006559F3" w:rsidRDefault="00DB7EB6" w:rsidP="00DB7EB6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD1D580" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
+    <w:p w14:paraId="4C9A7B81" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
     <w:sectPr w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidSect="006B2F74">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="180" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D29A113" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="5D745264" w14:textId="77777777" w:rsidR="005F6FD6" w:rsidRDefault="005F6FD6" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57B53CA9" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="046AE7F4" w14:textId="77777777" w:rsidR="005F6FD6" w:rsidRDefault="005F6FD6" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17151,96 +17285,96 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D70FFDC" w14:textId="10B1B5E3" w:rsidR="006B2F74" w:rsidRPr="002751A2" w:rsidRDefault="006B2F74" w:rsidP="006B2F74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="723D682E" w14:textId="77777777" w:rsidR="006B2F74" w:rsidRPr="002751A2" w:rsidRDefault="006B2F74" w:rsidP="006B2F74">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">IOWA </w:t>
     </w:r>
     <w:r w:rsidR="002751A2" w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FINANCE</w:t>
     </w:r>
     <w:r w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> AUTHORITY</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78B4775C" w14:textId="37E64403" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="007A25BA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AE1BA74" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="007A25BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CBF1DF" wp14:editId="67064296">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9658350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="396240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="1264383393" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -17277,93 +17411,93 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E3FE27" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="372A2D02" w14:textId="77777777" w:rsidR="005F6FD6" w:rsidRDefault="005F6FD6" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37741F78" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="6648CD59" w14:textId="77777777" w:rsidR="005F6FD6" w:rsidRDefault="005F6FD6" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E102478" w14:textId="061DEEFC" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08B4AD25" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="37DC4EFC" w14:textId="684C9BAD" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01F344C8" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DFD1AA1" wp14:editId="2F4CCDF5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772392" cy="987550"/>
           <wp:effectExtent l="0" t="0" r="635" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2065602189" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -17388,73 +17522,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772392" cy="987550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:21pt;height:22.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:21pt;height:22.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="bullet"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05205B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67D4AAE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -19551,234 +19685,237 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1676E1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1755323773">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="930971554">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1234006567">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1002077692">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1127548899">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1397314517">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1724139168">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="503936128">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="414862644">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="399735">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1202402916">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="378554567">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1708869620">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="783576215">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1258711271">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1499539829">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1124732678">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2125689672">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1708065887">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1870558542">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1068696140">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="554199009">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1038506171">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LZH5AW2I+jYra9QzztPoRukYe9TrNHQ6UEyhih77QyIcXm6QmWogbQaRNicmHwCewgAZ2IaAciuOvhyxJUhi2g==" w:salt="+UV2JWJxNKD/939wR/U43g=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8LgnUvL4aye2E4qhuKt1tC2h9QUMhurq5DlM9tVNjim8EQ5eXpnu8hnxpKQXUwpUvIV8/CsnTSWq/9ZMF1/ZEA==" w:salt="LrszFnWbz8EPpox50HmmjQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B2EFA"/>
+    <w:rsidRoot w:val="005F6FD6"/>
     <w:rsid w:val="000E091F"/>
-    <w:rsid w:val="001511E8"/>
     <w:rsid w:val="001B1966"/>
     <w:rsid w:val="001B7EA7"/>
     <w:rsid w:val="001C7A62"/>
     <w:rsid w:val="0021587C"/>
     <w:rsid w:val="0024255F"/>
     <w:rsid w:val="00271C68"/>
     <w:rsid w:val="002751A2"/>
     <w:rsid w:val="00363B89"/>
+    <w:rsid w:val="003874A9"/>
     <w:rsid w:val="004568EE"/>
     <w:rsid w:val="004842AD"/>
     <w:rsid w:val="004B4043"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="0051760C"/>
     <w:rsid w:val="00573A66"/>
     <w:rsid w:val="00576F00"/>
     <w:rsid w:val="005B3214"/>
     <w:rsid w:val="005D6324"/>
     <w:rsid w:val="005D6CB0"/>
+    <w:rsid w:val="005F6FD6"/>
     <w:rsid w:val="00633BD7"/>
     <w:rsid w:val="00671270"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="006B2F74"/>
     <w:rsid w:val="00722C35"/>
     <w:rsid w:val="007A25BA"/>
     <w:rsid w:val="007B2EFA"/>
     <w:rsid w:val="007B3A13"/>
     <w:rsid w:val="007F1BD9"/>
     <w:rsid w:val="00806037"/>
     <w:rsid w:val="00A157A6"/>
     <w:rsid w:val="00B23584"/>
     <w:rsid w:val="00B727BA"/>
     <w:rsid w:val="00BB7516"/>
     <w:rsid w:val="00BD05BC"/>
     <w:rsid w:val="00BD6C42"/>
     <w:rsid w:val="00BF1F9A"/>
     <w:rsid w:val="00C00934"/>
     <w:rsid w:val="00C24CF6"/>
     <w:rsid w:val="00CC1402"/>
     <w:rsid w:val="00CC3D3B"/>
     <w:rsid w:val="00CD0A54"/>
     <w:rsid w:val="00D24988"/>
     <w:rsid w:val="00D64406"/>
     <w:rsid w:val="00DB7EB6"/>
     <w:rsid w:val="00DE13BE"/>
     <w:rsid w:val="00E25337"/>
     <w:rsid w:val="00EA597C"/>
     <w:rsid w:val="00EF7F3F"/>
     <w:rsid w:val="00F557F0"/>
     <w:rsid w:val="00F678B2"/>
     <w:rsid w:val="00FA29EC"/>
     <w:rsid w:val="00FB1F08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="650D28AB"/>
+  <w14:docId w14:val="312CE99D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{46EF927F-1847-4EAF-B3BF-596A803A8E62}"/>
+  <w15:docId w15:val="{94046DBE-A5EC-4AA2-ABE4-72D45AC65C5A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -21403,85 +21540,89 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DB7EB6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="647982085">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JHall\OneDrive%20-%20IEDA%20-%20IFA\Desktop\Exhibits\2025%20HOME-ARP%20Round%203\Exhibit%20H-14%20HOME-ARP%20Market%20Information%20for%20Proposed%20Project%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21752,227 +21893,214 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671fdf05-166f-4ee6-a01a-142d0de070d3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04902371-e9a1-4774-b6f8-4323d749ace1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd0db960-2a62-4587-b128-7ad8fa5802e6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="04902371-e9a1-4774-b6f8-4323d749ace1">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed966ee9-cfe5-4a60-8318-e588de7ec965}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d9aa3b6-f5fb-4571-8701-56f20689897b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -22030,139 +22158,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77AE94-2B1F-4530-95EB-8571FD3C4237}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CFACFD-36A8-4C05-8C25-2B24C9DF5FEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AB03D90-C33A-442E-A128-4C6C78FAF506}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
-    <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>74302c57-a3cb-4067-aa57-57e2a582f9ca.dotx</Template>
+  <Template>Exhibit H-14 HOME-ARP Market Information for Proposed Project 2025</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6983</Characters>
+  <Pages>7</Pages>
+  <Words>1254</Words>
+  <Characters>6953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>365</Lines>
+  <Paragraphs>356</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8191</CharactersWithSpaces>
+  <CharactersWithSpaces>7851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>John Greiner</dc:creator>
+  <dc:creator>Jason Hall</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
+    <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>