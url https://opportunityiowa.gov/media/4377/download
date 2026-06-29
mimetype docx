--- v0 (2025-12-31)
+++ v1 (2026-06-29)
@@ -10,159 +10,159 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B0E4ECC" w14:textId="0778455D" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="32263480" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EXHIBIT H-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE1D63" w14:textId="0E0CE0B8" w:rsidR="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="7EB8F301" w14:textId="77777777" w:rsidR="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HOME</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-ARP</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> RELOCATION PLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8EE9FB" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="184F6BC5" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB7FEB" w14:textId="43A4C40C" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="39E62887" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IFA will accept Applications that have displaced (or will displace) tenants, although involuntary permanent displacement of existing tenants is strongly discouraged.  IFA reserves the right to reject any Application that fails to minimize permanent displacement of tenants and/or provide an adequate relocation plan.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>An initial relocation plan and relocation budget must be submitted to IFA at the time of application submission.  This plan must describe the way the displacement of tenants will be handled. Initially, we will need to be informed as to whether the relocation will be temporary relocation only or if there is the possibility for some “permanent displacement”.   If a project is awarded HOME</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-ARP</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> funding, you will need to provide IFA with a more detailed relocation plan that includes a specific relocation budget, at that time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746ECB6C" w14:textId="06B158F3" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="4DAD9337" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -242,286 +242,286 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597EF242" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="16F58C76" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Relocation Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check all that apply)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7620A9E9" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="651A386C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Temporary</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check5"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5E234AFA" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="39F371DC" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Permanent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check6"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0B003210" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="4B63CA9B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uniform Relocation Act (URA) requirements apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check7"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="218D501A" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="4E60734D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If URA applies, specify the agency responsible for monitoring compliance:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -606,51 +606,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4546C971" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="65342664" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 104(d) requirements apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -672,73 +672,73 @@
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check8"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="7C78EEB7" w14:textId="5CAE0352" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="1CB1A6DE" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If Section 104(d) applies, specify the agency responsible for monitoring compliance:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -824,69 +824,69 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466AE036" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="665B52A3" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2849AB" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="587E15B3" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number of current Project units with existing tenants</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -969,51 +969,51 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="5D9ED4A0" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="78134FBD" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number of total rental units available after Project completion</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1096,51 +1096,51 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="314FDE1C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="17E6EC17" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number of Project units anticipated to require temporary relocation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1216,51 +1216,51 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="46CD63D7" w14:textId="1AC23E9A" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="10FBED86" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number of Project units anticipated to require permanent relocation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1336,315 +1336,315 @@
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="507C1C0D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="2BD3E5E1" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tenants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444CFC9C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="7B26A50D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Displaced tenants will be (check all that apply):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883B700" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="1496EC65" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Check1"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Relocated to vacant units within the Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50105C08" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="7CF79E27" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check2"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Relocated to vacant units in other comparable decent, safe, and sanitary replacement housing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA7815D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="427B389A" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Check3"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Given Housing Choice Vouchers (Section 8)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6699EF43" w14:textId="28E85D4F" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="0C373E4C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Check4"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00747C4D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00747C4D">
+      <w:r w:rsidRPr="00AE379D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Other (specify) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -1724,69 +1724,69 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7CD6A6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="3E5D8EA0" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D51012" w14:textId="3A6989C6" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="26355FA0" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identify the source(s) of funds anticipated to pay for relocation plan expenses:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1873,89 +1873,87 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="126" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="77CA6C7A" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="1F3E196E" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75D654A8" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="68A24C3F" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text33"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="17"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7AB43B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="355405E6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text34"/>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2007,109 +2005,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10611760" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="73730971" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rental assistance payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="67E5CA14" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="282240DE" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB083C6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="2C6261A9" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBC1BB9" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="55495BEC" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
@@ -2159,109 +2154,106 @@
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2480450D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="7A584A2B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Moving expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="2DCB4532" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="59986B02" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7586509B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="451F5832" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCF475D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="5E873DF2" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text35"/>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2313,109 +2305,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76F19AC4" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="05604735" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utility relocation costs (including telephone and cable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="39A97B89" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="5606C31E" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2A4988" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="474E12C1" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7353D359" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="19324697" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text42"/>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2467,109 +2456,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71E00194" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="38CAC57B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tenant communication (notices, translation, relocation advisory services)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="33878D5B" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="635543C4" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35F4F87C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="5C784205" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11ED6BFD" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="0C8997C8" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
@@ -2619,109 +2605,106 @@
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C549290" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="15907E98" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relocation plan administrative expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="47732CF7" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="34F83C26" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7246BD3D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="59159908" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED6BD8E" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="2C9CB826" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
@@ -2771,54 +2754,53 @@
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F32B5BF" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="13516765" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3852"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other (specify):  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
@@ -2887,88 +2869,86 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="10DF45BE" w14:textId="77777777" w:rsidTr="00EA1D1D">
+      <w:tr w:rsidR="009B091F" w:rsidRPr="00AE379D" w14:paraId="48017215" w14:textId="77777777" w:rsidTr="00EA1D1D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2890CBA2" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="322848F5" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55E0DFC4" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="4E83BFF6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
@@ -3018,549 +2998,548 @@
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF53AD8" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
+          <w:p w14:paraId="2F681BDB" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="00EA1D1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE379D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL RELOCATION BUDGET*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="029270B0" w14:textId="2745C37E" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="7A825B14" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:ind w:firstLine="1332"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*Total must equal the Temporary and Permanent Relocation Costs listed in the Application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791AB08A" w14:textId="3BEE4A64" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="75ED0B18" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="009B091F" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>The initial relocation plan for a project must include the following information and should be attached with this Exhibit upload:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF38995" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="21CF893D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A description of the rehab project with a description of how many tenants might need to be “temporarily relocated’ and/or the possibility of tenants who might be “permanently displaced”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF1DEE4" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="31D0A3D5" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Characteristics of the households to be displaced, including the race/ethnicity of those to be displaced, income ranges, and a description of how any persons with special needs will be provided for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3600886D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="2C29DE79" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A budget identifying anticipated relocation expenses as well as sources and uses of funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7E8EE5" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="5D48955B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A project schedule identifying the various stages from the beginning through the end of the displacement-causing activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3CC41B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="4496B640" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A list of all addresses of the occupied buildings in the proposed property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353BFC47" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="64DA8832" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Description of available resources, including information on the supply of affordable replacement housing in the area, when permanent relocation or temporary off-site relocation is necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5949F9AC" w14:textId="0DFBA365" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="2EA7C2ED" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Description of what measures will be taken to help displaced people who may be hard to house because of family size, economic status or social problems.   Please provide information on tenants who may require the use of “last resort housing measures” to provide them with the required replacement housing on a timely basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FC1913" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="74EDD2FD" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identify any social and/or supportive service agencies that will be given as referrals to the tenants, as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335A9C5C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="62C42C65" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provide a sample of the General Information Notice (GIN) sent to the tenants who will be permanently relocated, those who will be temporarily displaced, and those who will not be displaced at all (neither permanently nor temporarily).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362D4093" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="1AE7FB88" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Describe the temporary relocation to be provided – what services, the amount of assistance, the timing, and the housing units to be used for the temporary dwellings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0113285D" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="50A945E8" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The organization that will be providing the relocation services must be described, including information about their level of experience and history working with relocation and the URA regulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57002CE9" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="08EBA349" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Description of the records to be maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC7B82B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="52E3DE5E" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F12089" w14:textId="19BEC9BB" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="0AD6947E" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Records to be kept in compliance with the relocation process include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417A1C95" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="650B5F2B" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evidence of timely written notice to all tenants of displacement, including copies of all notices provided to tenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A760CA" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="004ED3B6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence that tenants have been informed of their eligibility for relocation assistance and available </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>benefits, including copies of all notices provided to tenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2438E500" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="6B1C8D7C" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evidence of timely receipt of new lease at suitable alternative dwelling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B5ECA5" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="416CB9DF" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of relocation plan benefits paid to displaced tenants, including reimbursement for reasonable </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE379D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>out-of-pocket expenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F443FE6" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="03237090" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="00AE379D" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="185418BF" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="006559F3" w:rsidRDefault="009B091F" w:rsidP="009B091F">
+    <w:p w14:paraId="01A201E8" w14:textId="77777777" w:rsidR="009B091F" w:rsidRPr="006559F3" w:rsidRDefault="009B091F" w:rsidP="009B091F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD1D580" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
+    <w:p w14:paraId="3F2FE099" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
     <w:sectPr w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidSect="006B2F74">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="180" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D29A113" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="42B1FFDA" w14:textId="77777777" w:rsidR="00091AAC" w:rsidRDefault="00091AAC" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57B53CA9" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="460BBF6A" w14:textId="77777777" w:rsidR="00091AAC" w:rsidRDefault="00091AAC" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3583,96 +3562,96 @@
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D70FFDC" w14:textId="10B1B5E3" w:rsidR="006B2F74" w:rsidRPr="002751A2" w:rsidRDefault="006B2F74" w:rsidP="006B2F74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B341835" w14:textId="77777777" w:rsidR="006B2F74" w:rsidRPr="002751A2" w:rsidRDefault="006B2F74" w:rsidP="006B2F74">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">IOWA </w:t>
     </w:r>
     <w:r w:rsidR="002751A2" w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FINANCE</w:t>
     </w:r>
     <w:r w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> AUTHORITY</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78B4775C" w14:textId="37E64403" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="007A25BA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="582CD4DB" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="007A25BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CBF1DF" wp14:editId="67064296">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9658350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="396240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="1264383393" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3709,93 +3688,93 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E3FE27" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="5C1B6CBF" w14:textId="77777777" w:rsidR="00091AAC" w:rsidRDefault="00091AAC" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37741F78" w14:textId="77777777" w:rsidR="007F1BD9" w:rsidRDefault="007F1BD9" w:rsidP="007A25BA">
+    <w:p w14:paraId="450CE77E" w14:textId="77777777" w:rsidR="00091AAC" w:rsidRDefault="00091AAC" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E102478" w14:textId="061DEEFC" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63585A64" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="37DC4EFC" w14:textId="684C9BAD" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24923C89" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DFD1AA1" wp14:editId="2F4CCDF5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772392" cy="987550"/>
           <wp:effectExtent l="0" t="0" r="635" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2065602189" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3820,51 +3799,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772392" cy="987550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25FB45C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="778CA458"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4074,112 +4053,114 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2039312182">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1657493783">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jSqw4PuC5jAxj1UJm0kyJCbd0w6CwzpXMGlVaR6PgdmPGT7d8aWPAUaPVIJFA/f04PEQBCEpg6iEyDu7ApvgAQ==" w:salt="/tOuDq+V5AqgJoAKjaSXOQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B2EFA"/>
+    <w:rsidRoot w:val="00091AAC"/>
+    <w:rsid w:val="00091AAC"/>
     <w:rsid w:val="000E091F"/>
     <w:rsid w:val="001B1966"/>
     <w:rsid w:val="001B7EA7"/>
     <w:rsid w:val="001C7A62"/>
     <w:rsid w:val="0021587C"/>
     <w:rsid w:val="0024255F"/>
     <w:rsid w:val="00271C68"/>
     <w:rsid w:val="002751A2"/>
     <w:rsid w:val="00363B89"/>
     <w:rsid w:val="004568EE"/>
     <w:rsid w:val="004842AD"/>
     <w:rsid w:val="004B4043"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="0051760C"/>
     <w:rsid w:val="00573A66"/>
     <w:rsid w:val="00576F00"/>
     <w:rsid w:val="005B3214"/>
     <w:rsid w:val="005D6324"/>
     <w:rsid w:val="005D6CB0"/>
     <w:rsid w:val="00633BD7"/>
     <w:rsid w:val="00671270"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="006B2F74"/>
     <w:rsid w:val="00722C35"/>
-    <w:rsid w:val="00747C4D"/>
     <w:rsid w:val="007A25BA"/>
+    <w:rsid w:val="007A5578"/>
     <w:rsid w:val="007B2EFA"/>
     <w:rsid w:val="007B3A13"/>
     <w:rsid w:val="007F1BD9"/>
     <w:rsid w:val="00806037"/>
     <w:rsid w:val="009B091F"/>
     <w:rsid w:val="00A157A6"/>
     <w:rsid w:val="00B23584"/>
     <w:rsid w:val="00B727BA"/>
     <w:rsid w:val="00BB7516"/>
     <w:rsid w:val="00BC1992"/>
     <w:rsid w:val="00BD05BC"/>
     <w:rsid w:val="00BD6C42"/>
     <w:rsid w:val="00BF1F9A"/>
     <w:rsid w:val="00C00934"/>
     <w:rsid w:val="00C24CF6"/>
     <w:rsid w:val="00CC1402"/>
     <w:rsid w:val="00CC3D3B"/>
     <w:rsid w:val="00CD0A54"/>
     <w:rsid w:val="00D24988"/>
     <w:rsid w:val="00D64406"/>
     <w:rsid w:val="00DE13BE"/>
     <w:rsid w:val="00E25337"/>
     <w:rsid w:val="00EA597C"/>
     <w:rsid w:val="00EF7F3F"/>
     <w:rsid w:val="00F557F0"/>
@@ -4187,58 +4168,58 @@
     <w:rsid w:val="00FB1F08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="650D28AB"/>
+  <w14:docId w14:val="39C7D976"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{527B0F66-BF4E-4C54-AC3B-786DDB9274A3}"/>
+  <w15:docId w15:val="{E4472E6F-40AD-4ED8-94F0-8F9D81094AB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -5217,81 +5198,85 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009B091F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="647982085">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JHall\OneDrive%20-%20IEDA%20-%20IFA\Desktop\Exhibits\2025%20HOME-ARP%20Round%203\Exhibit%20H-17%20HOME-ARP%20Relocation%20Plan%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5562,227 +5547,214 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671fdf05-166f-4ee6-a01a-142d0de070d3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04902371-e9a1-4774-b6f8-4323d749ace1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd0db960-2a62-4587-b128-7ad8fa5802e6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="04902371-e9a1-4774-b6f8-4323d749ace1">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed966ee9-cfe5-4a60-8318-e588de7ec965}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d9aa3b6-f5fb-4571-8701-56f20689897b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5840,139 +5812,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77AE94-2B1F-4530-95EB-8571FD3C4237}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2724F48A-A0D6-4E1B-A86D-B887F4467169}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AB03D90-C33A-442E-A128-4C6C78FAF506}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
-    <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>1ee4fa8f-1b17-4729-b913-c504ae92bf4e.dotx</Template>
+  <Template>Exhibit H-17 HOME-ARP Relocation Plan 2025</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4529</Characters>
+  <Pages>3</Pages>
+  <Words>789</Words>
+  <Characters>4534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5313</CharactersWithSpaces>
+  <CharactersWithSpaces>5243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>John Greiner</dc:creator>
+  <dc:creator>Jason Hall</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
+    <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>