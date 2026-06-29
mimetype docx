--- v0 (2025-12-31)
+++ v1 (2026-06-29)
@@ -768,61 +768,61 @@
     </w:p>
     <w:p w14:paraId="21664A6F" w14:textId="77777777" w:rsidR="00AB75C2" w:rsidRPr="006559F3" w:rsidRDefault="00AB75C2" w:rsidP="00AB75C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4245BC" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
     <w:sectPr w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidSect="006B2F74">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="180" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EC27BC7" w14:textId="77777777" w:rsidR="004E501E" w:rsidRDefault="004E501E" w:rsidP="007A25BA">
+    <w:p w14:paraId="04D19B2A" w14:textId="77777777" w:rsidR="00903690" w:rsidRDefault="00903690" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CCA797C" w14:textId="77777777" w:rsidR="004E501E" w:rsidRDefault="004E501E" w:rsidP="007A25BA">
+    <w:p w14:paraId="6F23FE35" w14:textId="77777777" w:rsidR="00903690" w:rsidRDefault="00903690" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -965,61 +965,61 @@
                     <a:ext cx="7772400" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B20A57E" w14:textId="77777777" w:rsidR="004E501E" w:rsidRDefault="004E501E" w:rsidP="007A25BA">
+    <w:p w14:paraId="69504E8A" w14:textId="77777777" w:rsidR="00903690" w:rsidRDefault="00903690" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD3D2D9" w14:textId="77777777" w:rsidR="004E501E" w:rsidRDefault="004E501E" w:rsidP="007A25BA">
+    <w:p w14:paraId="1FB0C13B" w14:textId="77777777" w:rsidR="00903690" w:rsidRDefault="00903690" w:rsidP="007A25BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CF6D03E" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -1127,74 +1127,80 @@
     <w:rsid w:val="000E091F"/>
     <w:rsid w:val="001B1966"/>
     <w:rsid w:val="001B7EA7"/>
     <w:rsid w:val="001C7A62"/>
     <w:rsid w:val="0021587C"/>
     <w:rsid w:val="0024255F"/>
     <w:rsid w:val="00271C68"/>
     <w:rsid w:val="002751A2"/>
     <w:rsid w:val="00363B89"/>
     <w:rsid w:val="004568EE"/>
     <w:rsid w:val="004842AD"/>
     <w:rsid w:val="004B4043"/>
     <w:rsid w:val="004E501E"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="0051760C"/>
     <w:rsid w:val="00573A66"/>
     <w:rsid w:val="00576F00"/>
     <w:rsid w:val="005B3214"/>
     <w:rsid w:val="005D6324"/>
     <w:rsid w:val="005D6CB0"/>
     <w:rsid w:val="00633BD7"/>
     <w:rsid w:val="0066445D"/>
     <w:rsid w:val="00671270"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="006B2F74"/>
+    <w:rsid w:val="006D6A6B"/>
     <w:rsid w:val="00722C35"/>
     <w:rsid w:val="00775A76"/>
     <w:rsid w:val="007A25BA"/>
     <w:rsid w:val="007B2EFA"/>
     <w:rsid w:val="007B3A13"/>
     <w:rsid w:val="007F1BD9"/>
     <w:rsid w:val="00806037"/>
+    <w:rsid w:val="008A2FDD"/>
+    <w:rsid w:val="008C35E7"/>
+    <w:rsid w:val="00903690"/>
     <w:rsid w:val="00A157A6"/>
     <w:rsid w:val="00AB75C2"/>
     <w:rsid w:val="00B23584"/>
+    <w:rsid w:val="00B67A88"/>
     <w:rsid w:val="00B727BA"/>
     <w:rsid w:val="00BB7516"/>
     <w:rsid w:val="00BD05BC"/>
     <w:rsid w:val="00BD6C42"/>
     <w:rsid w:val="00BF1F9A"/>
     <w:rsid w:val="00C00934"/>
     <w:rsid w:val="00C24CF6"/>
     <w:rsid w:val="00C26BF8"/>
     <w:rsid w:val="00C610DC"/>
     <w:rsid w:val="00CC1402"/>
     <w:rsid w:val="00CC3D3B"/>
     <w:rsid w:val="00CD0A54"/>
     <w:rsid w:val="00D24988"/>
     <w:rsid w:val="00D64406"/>
+    <w:rsid w:val="00D7614D"/>
     <w:rsid w:val="00DE13BE"/>
     <w:rsid w:val="00E25337"/>
     <w:rsid w:val="00EA597C"/>
     <w:rsid w:val="00EF7F3F"/>
     <w:rsid w:val="00F557F0"/>
     <w:rsid w:val="00F678B2"/>
     <w:rsid w:val="00FB1F08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2587,203 +2593,203 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100200AB56F06A8514890C651776EEEBC1C" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0edb723d229780e744267c84540fee65">
-[...2 lines deleted...]
-    <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671fdf05-166f-4ee6-a01a-142d0de070d3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04902371-e9a1-4774-b6f8-4323d749ace1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd0db960-2a62-4587-b128-7ad8fa5802e6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="04902371-e9a1-4774-b6f8-4323d749ace1">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed966ee9-cfe5-4a60-8318-e588de7ec965}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d9aa3b6-f5fb-4571-8701-56f20689897b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2844,137 +2850,152 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C856BDE-207D-4B98-92FB-E8291EB0CC3E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AB03D90-C33A-442E-A128-4C6C78FAF506}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77AE94-2B1F-4530-95EB-8571FD3C4237}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Exhibit H-1 HOME-ARP Application Certification 2025</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>846</Words>
-  <Characters>4827</Characters>
+  <Words>856</Words>
+  <Characters>4817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5662</CharactersWithSpaces>
+  <CharactersWithSpaces>5649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jason Hall</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
+    <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>