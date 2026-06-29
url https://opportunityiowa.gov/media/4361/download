--- v0 (2025-12-31)
+++ v1 (2026-06-29)
@@ -1,985 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="53B505B5" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00AA2D81" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">APPENDIX </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>APPENDIX L</w:t>
+        <w:t>L</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="62A8D9F4" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00AA2D81" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="02BE4062" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00AA2D81" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CDC SOCIAL VULNERABILITY INDEX</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57B8A1CD" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="61242A23" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="43716A70" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+    <w:p w14:paraId="710D2FD7" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00677A2F">
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0 to 15 points based upon the proposed project’s location within a community located in a county with the following level of vulnerability, based upon Overall SVI, Iowa – Statewide Comparison for the most recent year in which data is available at the time of scoring:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+    <w:p w14:paraId="21F12D30" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3C5F5B6F" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00146CE7" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
-        <w:ind w:start="1800" w:hanging="360"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146CE7">
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>High: 10 points</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="314398BA" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00146CE7" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
-        <w:ind w:start="1800" w:hanging="360"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146CE7">
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Moderate to high: 5 points</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="0946E486" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00146CE7" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
-        <w:ind w:start="1800" w:hanging="360"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146CE7">
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Low to moderate: 2 points</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="7FB9B10F" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00146CE7" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
-        <w:ind w:start="1800" w:hanging="360"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146CE7">
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Low: 0 points</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+    <w:p w14:paraId="11CA7820" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6F17DA" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRPr="00677A2F" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To review your point status, go to:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F23025">
           <w:rPr>
-            <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>The Social Vulnerability Index (SVI): Interactive Map | CDC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03F2D0D4" w14:textId="77777777" w:rsidR="00E30CF0" w:rsidRDefault="00E30CF0" w:rsidP="00E30CF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:p w14:paraId="15420533" w14:textId="77777777" w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidRDefault="00C24CF6" w:rsidP="00EF7F3F"/>
+    <w:sectPr w:rsidR="00C24CF6" w:rsidRPr="00EF7F3F" w:rsidSect="006B2F74">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="450" w:top="1440" w:footer="180" w:bottom="1440"/>
-[...1 lines deleted...]
-      <w:formProt w:val="false"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="180" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="101135C2" w14:textId="77777777" w:rsidR="00CA1F22" w:rsidRDefault="00CA1F22" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0992EC91" w14:textId="77777777" w:rsidR="00CA1F22" w:rsidRDefault="00CA1F22" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...4 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
-    <w:charset w:val="00" w:characterSet="iso-8859-1"/>
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="00" w:characterSet="iso-8859-1"/>
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
-    <w:charset w:val="00" w:characterSet="iso-8859-1"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CDF7962" w14:textId="77777777" w:rsidR="006B2F74" w:rsidRPr="002751A2" w:rsidRDefault="006B2F74" w:rsidP="006B2F74">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
-      <w:spacing w:before="0" w:after="200"/>
-      <w:ind w:start="-720" w:hanging="0"/>
+      <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002751A2">
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:spacing w:val="12"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>IOWA FINANCE AUTHORITY</w:t>
+      <w:t xml:space="preserve">IOWA </w:t>
+    </w:r>
+    <w:r w:rsidR="002751A2" w:rsidRPr="002751A2">
+      <w:rPr>
+        <w:color w:val="05637B"/>
+        <w:spacing w:val="12"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>FINANCE</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002751A2">
+      <w:rPr>
+        <w:color w:val="05637B"/>
+        <w:spacing w:val="12"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> AUTHORITY</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3922DA6B" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="007A25BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CBF1DF" wp14:editId="67064296">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9658350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="396240"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2" descr="" title=""/>
+          <wp:docPr id="1264383393" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 2" descr="" title=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1264383393" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1EDA0A9E" w14:textId="77777777" w:rsidR="00CA1F22" w:rsidRDefault="00CA1F22" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07C2EB55" w14:textId="77777777" w:rsidR="00CA1F22" w:rsidRDefault="00CA1F22" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22C7F41E" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
     <w:pPr>
       <w:pStyle w:val="ArialBold"/>
-      <w:spacing w:before="0" w:after="200"/>
-      <w:ind w:start="-720" w:hanging="0"/>
+      <w:ind w:left="-720"/>
       <w:rPr>
         <w:color w:val="05637B"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C2AE52C" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="05637B"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-    </w:r>
-[...12 lines deleted...]
-      <w:rPr/>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DFD1AA1" wp14:editId="2F4CCDF5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7772400" cy="987425"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7772392" cy="987550"/>
+          <wp:effectExtent l="0" t="0" r="635" b="3175"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="" title=""/>
+          <wp:docPr id="2065602189" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="" title=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2065602189" name="Picture 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7772400" cy="987425"/>
+                    <a:ext cx="7772392" cy="987550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB8783E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66622D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="720" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="1440" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="2160" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="2880" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="3600" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="4320" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="5040" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="5760" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
-[...4 lines deleted...]
-        <w:ind w:start="6480" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...122 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1779527207">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00CA1F22"/>
+    <w:rsid w:val="000B1EB8"/>
+    <w:rsid w:val="000E091F"/>
+    <w:rsid w:val="001B1966"/>
+    <w:rsid w:val="001B7EA7"/>
+    <w:rsid w:val="001C7A62"/>
+    <w:rsid w:val="0021587C"/>
+    <w:rsid w:val="0024255F"/>
+    <w:rsid w:val="00271C68"/>
+    <w:rsid w:val="002751A2"/>
+    <w:rsid w:val="00363B89"/>
+    <w:rsid w:val="004568EE"/>
+    <w:rsid w:val="004842AD"/>
+    <w:rsid w:val="004B4043"/>
+    <w:rsid w:val="004E6BF5"/>
+    <w:rsid w:val="0051760C"/>
+    <w:rsid w:val="00573A66"/>
+    <w:rsid w:val="00576F00"/>
+    <w:rsid w:val="005B3214"/>
+    <w:rsid w:val="005D6324"/>
+    <w:rsid w:val="005D6CB0"/>
+    <w:rsid w:val="00633BD7"/>
+    <w:rsid w:val="00671270"/>
+    <w:rsid w:val="00684F2A"/>
+    <w:rsid w:val="006B2F74"/>
+    <w:rsid w:val="00722C35"/>
+    <w:rsid w:val="007A25BA"/>
+    <w:rsid w:val="007B2EFA"/>
+    <w:rsid w:val="007B3A13"/>
+    <w:rsid w:val="007F1BD9"/>
+    <w:rsid w:val="00806037"/>
+    <w:rsid w:val="00A157A6"/>
+    <w:rsid w:val="00B23584"/>
+    <w:rsid w:val="00B727BA"/>
+    <w:rsid w:val="00BB7516"/>
+    <w:rsid w:val="00BD05BC"/>
+    <w:rsid w:val="00BD6C42"/>
+    <w:rsid w:val="00BF1F9A"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rsid w:val="00C24CF6"/>
+    <w:rsid w:val="00C67DAA"/>
+    <w:rsid w:val="00CA1F22"/>
+    <w:rsid w:val="00CC1402"/>
+    <w:rsid w:val="00CC3D3B"/>
+    <w:rsid w:val="00CD0A54"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rsid w:val="00D64406"/>
+    <w:rsid w:val="00DE13BE"/>
+    <w:rsid w:val="00E25337"/>
+    <w:rsid w:val="00E30CF0"/>
+    <w:rsid w:val="00EA597C"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rsid w:val="00F557F0"/>
+    <w:rsid w:val="00F678B2"/>
+    <w:rsid w:val="00FB1F08"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="460C1C1D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{753DFBF0-7768-4A98-AF28-CE588A30A424}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1135,52 +1100,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1247,815 +1212,712 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:aliases w:val="Arial"/>
     <w:qFormat/>
-    <w:rsid w:val="00ef7f3f"/>
+    <w:rsid w:val="00EF7F3F"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:jc w:val="start"/>
+      <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="22"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00fb1f08"/>
+    <w:rsid w:val="00FB1F08"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ef7f3f"/>
+    <w:rsid w:val="00EF7F3F"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="Heading 3"/>
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005b3214"/>
+    <w:rsid w:val="005B3214"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
+    <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005b3214"/>
+    <w:rsid w:val="005B3214"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="Heading 5"/>
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00fb1f08"/>
+    <w:rsid w:val="00FB1F08"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="bf"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="Heading 6"/>
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00ef7f3f"/>
+    <w:rsid w:val="00EF7F3F"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
-    <w:name w:val="Heading 7"/>
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00ef7f3f"/>
+    <w:rsid w:val="00EF7F3F"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
-    <w:name w:val="Heading 8"/>
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00ef7f3f"/>
+    <w:rsid w:val="00EF7F3F"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="d8"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="ArialBoldChar" w:customStyle="1">
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBold">
+    <w:name w:val="Arial_Bold"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ArialBoldChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBoldChar">
     <w:name w:val="Arial_Bold Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ArialBold"/>
-    <w:qFormat/>
-    <w:rsid w:val="00d24988"/>
+    <w:rsid w:val="00D24988"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialBlackHeadingChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBlackHeading">
+    <w:name w:val="ArialBlack_Heading"/>
+    <w:basedOn w:val="ArialBold"/>
+    <w:link w:val="ArialBlackHeadingChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBlackHeadingChar">
     <w:name w:val="ArialBlack_Heading Char"/>
     <w:basedOn w:val="ArialBoldChar"/>
     <w:link w:val="ArialBlackHeading"/>
-    <w:qFormat/>
-    <w:rsid w:val="00d24988"/>
+    <w:rsid w:val="00D24988"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialHeading2Char" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialHeading2">
+    <w:name w:val="Arial_Heading2"/>
+    <w:basedOn w:val="ArialBlackHeading"/>
+    <w:link w:val="ArialHeading2Char"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialHeading2Char">
     <w:name w:val="Arial_Heading2 Char"/>
     <w:basedOn w:val="ArialBlackHeadingChar"/>
     <w:link w:val="ArialHeading2"/>
-    <w:qFormat/>
-    <w:rsid w:val="00d24988"/>
+    <w:rsid w:val="00D24988"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialHeading3Char" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialHeading3">
+    <w:name w:val="Arial_Heading3"/>
+    <w:basedOn w:val="ArialHeading2"/>
+    <w:link w:val="ArialHeading3Char"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialHeading3Char">
     <w:name w:val="Arial_Heading3 Char"/>
     <w:basedOn w:val="ArialHeading2Char"/>
     <w:link w:val="ArialHeading3"/>
-    <w:qFormat/>
-    <w:rsid w:val="00c00934"/>
+    <w:rsid w:val="00C00934"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialQuoteChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialQuote">
+    <w:name w:val="Arial_Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ArialQuoteChar"/>
+    <w:rsid w:val="007B2EFA"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialQuoteChar">
     <w:name w:val="Arial_Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ArialQuote"/>
-    <w:qFormat/>
-    <w:rsid w:val="007b2efa"/>
+    <w:rsid w:val="007B2EFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialCallOutChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialCallOut">
+    <w:name w:val="Arial_CallOut"/>
+    <w:basedOn w:val="ArialQuote"/>
+    <w:link w:val="ArialCallOutChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialCallOutChar">
     <w:name w:val="Arial_CallOut Char"/>
     <w:basedOn w:val="ArialQuoteChar"/>
     <w:link w:val="ArialCallOut"/>
-    <w:qFormat/>
-    <w:rsid w:val="00d24988"/>
+    <w:rsid w:val="00D24988"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialBlackTitleChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBlackTitle">
+    <w:name w:val="ArialBlack_Title"/>
+    <w:basedOn w:val="ArialCallOut"/>
+    <w:link w:val="ArialBlackTitleChar"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBlackTitleChar">
     <w:name w:val="ArialBlack_Title Char"/>
     <w:basedOn w:val="ArialCallOutChar"/>
     <w:link w:val="ArialBlackTitle"/>
-    <w:qFormat/>
-    <w:rsid w:val="00c00934"/>
+    <w:rsid w:val="00C00934"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
-      <w:i w:val="false"/>
+      <w:i w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ArialTitle2Char" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialTitle2">
+    <w:name w:val="Arial_Title2"/>
+    <w:basedOn w:val="ArialBlackTitle"/>
+    <w:link w:val="ArialTitle2Char"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialTitle2Char">
     <w:name w:val="Arial_Title2 Char"/>
     <w:basedOn w:val="ArialBlackTitleChar"/>
     <w:link w:val="ArialTitle2"/>
-    <w:qFormat/>
-    <w:rsid w:val="00c00934"/>
+    <w:rsid w:val="00C00934"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b w:val="false"/>
-      <w:i w:val="false"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A25BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="007a25ba"/>
+    <w:rsid w:val="007A25BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A25BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="007a25ba"/>
+    <w:rsid w:val="007A25BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="InternetLink">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0051760c"/>
+    <w:rsid w:val="0051760C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+    <w:rsid w:val="00FB1F08"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00fb1f08"/>
+    <w:rsid w:val="00FB1F08"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+    <w:rsid w:val="005B3214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+    <w:rsid w:val="005B3214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="bf"/>
+    <w:rsid w:val="00FB1F08"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="d8"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00633bd7"/>
+    <w:rsid w:val="00633BD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b w:val="false"/>
+      <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00633bd7"/>
+    <w:rsid w:val="00633BD7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
-  </w:style>
-[...207 lines deleted...]
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00633bd7"/>
+    <w:rsid w:val="00633BD7"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="200"/>
-      <w:ind w:start="864" w:end="864" w:hanging="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="bf"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00633BD7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00e30cf0"/>
+    <w:rsid w:val="00E30CF0"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:jc w:val="start"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...19 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...11 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="647982085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svi.cdc.gov/map.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JHall\OneDrive%20-%20IEDA%20-%20IFA\Desktop\Appendices\2025%20HOME-ARP%20Round%203\Appendix%20L%20HOME-ARP%20CDC%20Social%20Vulnerability%20Index%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2309,239 +2171,231 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...16 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671fdf05-166f-4ee6-a01a-142d0de070d3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04902371-e9a1-4774-b6f8-4323d749ace1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd0db960-2a62-4587-b128-7ad8fa5802e6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="04902371-e9a1-4774-b6f8-4323d749ace1">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed966ee9-cfe5-4a60-8318-e588de7ec965}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d9aa3b6-f5fb-4571-8701-56f20689897b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2599,109 +2453,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77AE94-2B1F-4530-95EB-8571FD3C4237}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AB03D90-C33A-442E-A128-4C6C78FAF506}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>IFA_MultiPageLetterhead</Template>
+  <Template>Appendix L HOME-ARP CDC Social Vulnerability Index 2025</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/e114eadc50a9ff8d8c8a0567d6da8f454beeb84f</Application>
+  <Pages>1</Pages>
+  <Words>87</Words>
+  <Characters>409</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>490</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>1</Pages>
-[...3 lines deleted...]
-  <Paragraphs>1</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Jason Hall</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>John Greiner</dc:creator>
-[...2 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
+    <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>