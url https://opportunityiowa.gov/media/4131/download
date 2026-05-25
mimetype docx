--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -1,5574 +1,6203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53848B2D" w14:textId="77777777" w:rsidR="00D14801" w:rsidRDefault="00D14801" w:rsidP="00D14801">
+    <w:p w14:paraId="07A46770" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>PRIVATE ACTIVITY VOLUME CAP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4920D5EE" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Each year the State receives an allocation of volume cap (the "State Ceiling") to be allocated to certain private activity bonds set forth in Section 146 of the Internal Revenue Code of 1986, as amended. Section 7C of the Iowa Code distributes the State Ceiling among these types of bonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBBE5AE" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t>The Iowa Finance Authority allocates the State Ceiling for projects qualifying as manufacturing, agricultural processing, solid waste, multifamily housing or private activity bonds issued by political subdivisions. Applications are received on a continuous basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4266EBFF" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="737A4B"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>PRIVATE ACTIVITY VOLUME CAP</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">The Iowa Finance Authority allocates the State Ceiling for projects qualifying as manufacturing, agricultural processing, solid waste, multifamily </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">An Application (Form A) must be completed and submitted to the Governor's Designee by the Borrower, or an agent acting on behalf of the Borrower </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>housing</w:t>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001A2200">
         <w:t xml:space="preserve"> request a portion of the State Ceiling. Applications may be submitted at any time </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001A2200">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t>after an inducement resolution for the project has been adopted by the issuer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
         <w:t xml:space="preserve">. The amount of volume cap requested cannot exceed the amount of in the adopted inducement resolution. Application forms can be obtained from the Authority's website at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00631D2F">
+        <w:r w:rsidRPr="001A2200">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.IowaFinance.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD8FF15" w14:textId="77777777" w:rsidR="00D14801" w:rsidRDefault="00D14801" w:rsidP="00D14801">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="017880CA" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Applications for affordable multifamily housing must be accompanied by a 42m letter.  The maximum amount of private activity cap allocated to an affordable multifamily housing project is 55% of the aggregate basis for their project or $25 million, whichever is more. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78BE9AE6" w14:textId="77777777" w:rsidR="00D14801" w:rsidRPr="004F3C0D" w:rsidRDefault="00D14801" w:rsidP="00D14801">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 55% of the aggregate basis for their project or $25 million, whichever is more. </w:t>
+    <w:p w14:paraId="06F16F1F" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t>A fee of two basis points is required at the time of application. Completed applications should be submitted to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43495454" w14:textId="77777777" w:rsidR="00D14801" w:rsidRDefault="00D14801" w:rsidP="00D14801">
-[...4742 lines deleted...]
-        <w:ind w:left="112" w:right="135"/>
+    <w:p w14:paraId="7740B267" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007849C6">
+      <w:r w:rsidRPr="001A2200">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A fee of two basis points (.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006722AD">
+        <w:t>Governor's Designee Iowa Finance Authority</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007849C6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1963 Bell Avenue, Suite 200 Des Moines, Iowa 50315</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">%) of the amount of the state ceiling for which an application is made shall be paid by the applicant upon filing the application. </w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Attn: Chief Bond Programs Director</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6604B3" w14:textId="77777777" w:rsidR="006559F3" w:rsidRPr="006559F3" w:rsidRDefault="006559F3" w:rsidP="006559F3">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08092354" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">A completed Certification of Allocation (Form B) will be sent to the applicant when an allocation is made.  After an allocation is made, the project has 120 days to close the bonds or the allocation will expire.  An additional 30-day extension is possible if there is an agreement to purchase the bonds.  </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006559F3" w:rsidRPr="006559F3" w:rsidSect="007C258F">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="619CF9CC" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:t>If the bonds are issued prior to the expiration date set forth in Form B, the Notice of Issuance and Delivery of Bonds (Form C) must be completed and returned within ten (10) days of the delivery date for the bonds. If the actual principal amount of the bonds is less than the amount of the allocation, the allocation is automatically reduced to the principal amount of the bonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E27EE5C" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF024CD" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r w:rsidRPr="001A2200">
+        <w:lastRenderedPageBreak/>
+        <w:t>Debi Durham, Executive Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00584A25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FOR IFA USE ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>1963 Bell Avenue, Suite 200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Project No.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Des Moines, Iowa 50315</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Application Received</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>(515) 725-4900 - (515) 725-4901</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:tab/>
+        <w:t xml:space="preserve">Application Fee Received? </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C09D18" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>PRIVATE ACTIVITY VOLUME CAP APPLICATION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>(FORM A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F578CA4" w14:textId="782C018E" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>The undersigned requests a portion of the State Ceiling to be used for the following purpose:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Checkbox 1"/>
+          <w:tag w:val="The manufacturing, processing or assembly of agricultural or manufactured products"/>
+          <w:id w:val="-1525556688"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00726510">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>The manufacturing, processing or assembly of agricultural or manufactured products</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Checkbox 2"/>
+          <w:tag w:val="Private activity bonds which are to be used by the issuing political subdivision"/>
+          <w:id w:val="936642696"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00726510">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Private activity bonds which are to be used by the issuing political subdivision</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Checkbox 3"/>
+          <w:tag w:val="Affordable multifamily housing (attach 42m letter)"/>
+          <w:id w:val="-1906600157"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Affordable multifamily housing (attach 42m letter)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Checkbox 4"/>
+          <w:tag w:val="Solid waste facility "/>
+          <w:id w:val="1343976756"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Solid waste facility </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Checkbox 5"/>
+          <w:tag w:val="Other "/>
+          <w:id w:val="-1831047801"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Other – please describe </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="List Other"/>
+          <w:tag w:val="List Other"/>
+          <w:id w:val="-1422254102"/>
+          <w:placeholder>
+            <w:docPart w:val="EC0063A34FF846309FB7084CC3F46452"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBB5123" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Amount of State Ceiling Requested</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Amount of State Ceiling Requested "/>
+          <w:tag w:val="Amount of State Ceiling Requested "/>
+          <w:id w:val="-1263535101"/>
+          <w:placeholder>
+            <w:docPart w:val="8826E942C2FA409084A0AF1EFB7A1AFB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09247260" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Name of Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name of Project "/>
+          <w:tag w:val="Name of Project "/>
+          <w:id w:val="1373879377"/>
+          <w:placeholder>
+            <w:docPart w:val="0E63AC5A922E44A7860BD0E1688107F2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56448B5D" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Issuer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issuer "/>
+          <w:tag w:val="Issuer"/>
+          <w:id w:val="2110083013"/>
+          <w:placeholder>
+            <w:docPart w:val="2C900549E30B4DFB8D64C24E6166122E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Address 1"/>
+          <w:tag w:val="Issuer Address"/>
+          <w:id w:val="-926185283"/>
+          <w:placeholder>
+            <w:docPart w:val="B25412F742E645A4954934788C83A28B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>City/State/Zip Code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="City State Zip 1"/>
+          <w:tag w:val="Issuer City State Zip"/>
+          <w:id w:val="-156922574"/>
+          <w:placeholder>
+            <w:docPart w:val="6738165AA0624005A1614FAA5BEF86A3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA35B5C" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Chief Elected or Appointed Executive Officer of the Issuer:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Chief Elected or Appointed Executive Officer of the Issuer Name"/>
+          <w:tag w:val="Chief Elected or Appointed Executive Officer of the Issuer Name"/>
+          <w:id w:val="1913502521"/>
+          <w:placeholder>
+            <w:docPart w:val="4331CF74604F4FE78C3F477903CDCF9E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Chief Elected or Appointed Executive Officer of the Issuer Title"/>
+          <w:tag w:val="Chief Elected or Appointed Executive Officer of the Issuer Title"/>
+          <w:id w:val="-1440294352"/>
+          <w:placeholder>
+            <w:docPart w:val="EC05AC678B474D899024CED1E6782160"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF49376" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Contact Person/Title of Owner, Beneficiary and or Operator of the Project: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact Name"/>
+          <w:tag w:val="Contact Name"/>
+          <w:id w:val="1267117083"/>
+          <w:placeholder>
+            <w:docPart w:val="4AA7B3CE09E2410F99F640186B309F36"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact Title"/>
+          <w:tag w:val="Contact Title"/>
+          <w:id w:val="-1669394962"/>
+          <w:placeholder>
+            <w:docPart w:val="939ED4E3C0D84A9B84EB60A53B0E3247"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact Address"/>
+          <w:tag w:val="Contact Address"/>
+          <w:id w:val="-1901045547"/>
+          <w:placeholder>
+            <w:docPart w:val="69EC6D9A1B5B435593F48C7524BF3056"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>City/State/Zip Code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact City State Zip"/>
+          <w:tag w:val="Contact City State Zip"/>
+          <w:id w:val="1938322688"/>
+          <w:placeholder>
+            <w:docPart w:val="23ECF8821E3C4C52AE595D8C1F0FEA35"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>hone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact Phone"/>
+          <w:tag w:val="Contact Phone"/>
+          <w:id w:val="836655185"/>
+          <w:placeholder>
+            <w:docPart w:val="25790FCBD1A94823B59EA965A0D82C2E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Contact Email"/>
+          <w:tag w:val="Contact Email"/>
+          <w:id w:val="-1141958574"/>
+          <w:placeholder>
+            <w:docPart w:val="44D758EC9AC24AE1B148012C2434C533"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CA1B29" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Bond Counsel, if known:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel Name"/>
+          <w:tag w:val="Bond Counsel Name"/>
+          <w:id w:val="1825322763"/>
+          <w:placeholder>
+            <w:docPart w:val="6B023C4F6C334F46B27AEFC46F8D2E90"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Firm Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel Firm Name"/>
+          <w:tag w:val="Bond Counsel Firm Name"/>
+          <w:id w:val="102630371"/>
+          <w:placeholder>
+            <w:docPart w:val="1EE6120CB1064EAF85A660B03522F8F2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel Address"/>
+          <w:tag w:val="Bond Counsel Address"/>
+          <w:id w:val="2076322365"/>
+          <w:placeholder>
+            <w:docPart w:val="3C1C0C2458144EAB802903C9C1EF37CE"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>City/State/Zip Code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel City State Zip"/>
+          <w:tag w:val="Bond Counsel City State Zip"/>
+          <w:id w:val="250014666"/>
+          <w:placeholder>
+            <w:docPart w:val="23E200F1A69844B8B5C622866E706787"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>hone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel Phone"/>
+          <w:tag w:val="Bond Counsel Phone"/>
+          <w:id w:val="-1363659089"/>
+          <w:placeholder>
+            <w:docPart w:val="D867753131E24D72B5F8C35DB6DF5C6D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Bond Counsel Email"/>
+          <w:tag w:val="Bond Counsel Email"/>
+          <w:id w:val="-1432814664"/>
+          <w:placeholder>
+            <w:docPart w:val="1BEAC8CF6E4F4ABD8DF771984D8FD450"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1480F97F" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>General Project Description</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="General Project Description "/>
+          <w:tag w:val="General Project Description "/>
+          <w:id w:val="-50931509"/>
+          <w:placeholder>
+            <w:docPart w:val="3CA7F9B06CAD4245962B857E5E089759"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F02B85" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="0036072F" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:lastRenderedPageBreak/>
+        <w:t>Address/Location of Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Project Address"/>
+          <w:tag w:val="Project Address"/>
+          <w:id w:val="-1356963035"/>
+          <w:placeholder>
+            <w:docPart w:val="B525B1DF3DE94BD6A26F307259EE6012"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>City/State/Zip Code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Project City State Zip"/>
+          <w:tag w:val="Project City State Zip"/>
+          <w:id w:val="-813018818"/>
+          <w:placeholder>
+            <w:docPart w:val="DDCA89E93C7D4B789D96A8190D4FE523"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>County</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Project County"/>
+          <w:tag w:val="Project County"/>
+          <w:id w:val="1426077763"/>
+          <w:placeholder>
+            <w:docPart w:val="6A60AC7BCE4D443BAE276931384B6E35"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="42C25180" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t xml:space="preserve">Number of permanent or part-time jobs created by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>roject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="a. Number of permanent or part-time jobs created by the project "/>
+          <w:tag w:val="a. Number of permanent or part-time jobs created by the project "/>
+          <w:id w:val="-403989644"/>
+          <w:placeholder>
+            <w:docPart w:val="02632593346D4CEF8FC27CC80C6030ED"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="33BD8094" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2200">
+        <w:t>Explain how the Project will benefit the community</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="b. Explain how the Project will benefit the community "/>
+          <w:tag w:val="b. Explain how the Project will benefit the community "/>
+          <w:id w:val="1195346011"/>
+          <w:placeholder>
+            <w:docPart w:val="0411D1650EDE4C4286E6B7A1E21EEE86"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FA88E2" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t xml:space="preserve">Date of adoption by the governing body of the Issuer of an inducement resolution or other preliminary resolution taking "official action" for the Project: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date of adoption "/>
+          <w:tag w:val="Date of adoption "/>
+          <w:id w:val="89357487"/>
+          <w:placeholder>
+            <w:docPart w:val="382AD36C1C47411EAA10E739C92823FA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3161F4C8" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t xml:space="preserve">(Required before application is submitted) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F87CB8" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name/Address of Person Submitting Application:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name of Person Submitting Application"/>
+          <w:tag w:val="Name of Person Submitting Application"/>
+          <w:id w:val="1767968256"/>
+          <w:placeholder>
+            <w:docPart w:val="285E35F147EE46AAB2A25C7E140C918C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Title </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title of Person Submitting Application"/>
+          <w:tag w:val="Title of Person Submitting Application"/>
+          <w:id w:val="-1058782111"/>
+          <w:placeholder>
+            <w:docPart w:val="7B503352DD9D4F61B94AA49B8F74504A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Address </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Address of Person Submitting Application"/>
+          <w:tag w:val="Address of Person Submitting Application"/>
+          <w:id w:val="-1007902960"/>
+          <w:placeholder>
+            <w:docPart w:val="BEAA92D4BD0C4262B1A5DE080A009C91"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">City/State/Zip Code </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="City State Zip of Person Submitting Application"/>
+          <w:tag w:val="City State Zip of Person Submitting Application"/>
+          <w:id w:val="1019738387"/>
+          <w:placeholder>
+            <w:docPart w:val="8229C05C560344709CC369455BE40D85"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Phone </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Phone of Person Submitting Application"/>
+          <w:tag w:val="Phone of Person Submitting Application"/>
+          <w:id w:val="-1198934012"/>
+          <w:placeholder>
+            <w:docPart w:val="B0E9A01E154B4AF89B8E6B815C8CFB5C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email of Person Submitting Application"/>
+          <w:tag w:val="Email of Person Submitting Application"/>
+          <w:id w:val="150640930"/>
+          <w:placeholder>
+            <w:docPart w:val="05B3863844B04B3FB0F3604A41C77E63"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="78D54D12" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF"/>
+    <w:p w14:paraId="29FAAE84" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t xml:space="preserve">Dated this </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Day 1"/>
+          <w:tag w:val="Day"/>
+          <w:id w:val="-918329991"/>
+          <w:placeholder>
+            <w:docPart w:val="991EF27B93DF4D3FA08B7A297AB9FECF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Month 1"/>
+          <w:tag w:val="Month"/>
+          <w:id w:val="860555727"/>
+          <w:placeholder>
+            <w:docPart w:val="A29225F87D184A0AB5499F96337DEFCC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Year 1"/>
+          <w:tag w:val="Year"/>
+          <w:id w:val="-821416983"/>
+          <w:placeholder>
+            <w:docPart w:val="190AEFB6A28949EE9F85D4B6F6EF6BC1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1105C4EA" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t xml:space="preserve">By </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name of Person signing Document"/>
+          <w:tag w:val="Name of Person signing Document"/>
+          <w:id w:val="-999196225"/>
+          <w:placeholder>
+            <w:docPart w:val="40EE3284C15F4ED58DB4188910FA0BDA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="255FF903" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t xml:space="preserve">Title </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title of Person Signing Document"/>
+          <w:tag w:val="Title of Person Signing Document"/>
+          <w:id w:val="1157802790"/>
+          <w:placeholder>
+            <w:docPart w:val="BA95EFAB34CA407DA78DB498A17E79A0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6DE09DD0" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF"/>
+    <w:p w14:paraId="5D131777" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Application Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40782771" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="001A2200" w:rsidRDefault="00293AAF" w:rsidP="00293AAF">
+      <w:r>
+        <w:t>A fee of two basis points (.02%) of the amount of the state ceiling for which an application is made shall be paid by the applicant upon filing the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8DF384" w14:textId="77777777" w:rsidR="00293AAF" w:rsidRPr="0086509E" w:rsidRDefault="00293AAF" w:rsidP="00293AAF"/>
+    <w:p w14:paraId="5EB0CE8C" w14:textId="77777777" w:rsidR="00E9302E" w:rsidRPr="0086509E" w:rsidRDefault="00E9302E" w:rsidP="0086509E"/>
+    <w:sectPr w:rsidR="00E9302E" w:rsidRPr="0086509E" w:rsidSect="007A174A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1152" w:bottom="1224" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="720" w:left="1440" w:header="446" w:footer="187" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68594969" w14:textId="77777777" w:rsidR="009039B4" w:rsidRDefault="009039B4" w:rsidP="00222545">
+    <w:p w14:paraId="2133782B" w14:textId="77777777" w:rsidR="000251FD" w:rsidRDefault="000251FD" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04BA4FD1" w14:textId="77777777" w:rsidR="009039B4" w:rsidRDefault="009039B4" w:rsidP="00222545">
+    <w:p w14:paraId="61DA75DF" w14:textId="77777777" w:rsidR="000251FD" w:rsidRDefault="000251FD" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Work Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aref Ruqaa">
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000206F" w:usb1="8000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="497156CF" w14:textId="77777777" w:rsidR="00D14801" w:rsidRDefault="00D14801">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="072D4FDB" w14:textId="77777777" w:rsidR="006B2F74" w:rsidRPr="00F71A05" w:rsidRDefault="006B2F74" w:rsidP="00F71A05">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00F71A05">
+      <w:t xml:space="preserve">IOWA </w:t>
+    </w:r>
+    <w:r w:rsidR="00E9302E">
+      <w:t>FINANCE AUTHORITY</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E85902A" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="007A25BA" w:rsidRDefault="007A25BA" w:rsidP="0051027F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72EBC07B" wp14:editId="59442212">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CBF1DF" wp14:editId="3B4C8A24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>1271</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9524375</wp:posOffset>
+            <wp:posOffset>9658350</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7766431" cy="534024"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7772400" cy="396240"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="image2.png"/>
+          <wp:docPr id="1264383393" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="image2.png"/>
-[...183 lines deleted...]
-                  <pic:cNvPr id="2" name="Ifa_webdoc_template1_portrait.pdf"/>
+                  <pic:cNvPr id="1264383393" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7772400" cy="10058124"/>
+                    <a:ext cx="7772400" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="007C258F">
-      <w:tab/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29606073" w14:textId="77777777" w:rsidR="000251FD" w:rsidRDefault="000251FD" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2C3AA86C" w14:textId="77777777" w:rsidR="000251FD" w:rsidRDefault="000251FD" w:rsidP="007A25BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="389654E3" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRPr="00BB7516" w:rsidRDefault="007A25BA" w:rsidP="00BB7516">
+    <w:pPr>
+      <w:pStyle w:val="ArialBold"/>
+      <w:ind w:left="-720"/>
+      <w:rPr>
+        <w:color w:val="05637B"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="429A8A2F" w14:textId="77777777" w:rsidR="007A25BA" w:rsidRDefault="007A25BA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DFD1AA1" wp14:editId="40CECB73">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>11957</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>12700</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7748477" cy="987551"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2065602189" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2065602189" name="Picture 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7748477" cy="987551"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62105A2A"/>
+    <w:nsid w:val="00E45782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56AA0FEA"/>
-    <w:lvl w:ilvl="0" w:tplc="7930B4A6">
+    <w:tmpl w:val="A9D26CD8"/>
+    <w:lvl w:ilvl="0" w:tplc="EE7A6074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="23F00716">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1324CC82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E823D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="508205BC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7EC82F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F873797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="746A734A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6EA2B2CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CC72FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28B62EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1206" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6E3831"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF48081A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="34E46034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41190CA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF869928"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439A299F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BA86AB8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C219E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43EE8AE8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E578D054">
+    <w:lvl w:ilvl="1" w:tplc="A8462CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1192" w:hanging="360"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E17613B2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="2984" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EE98DA8A">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="3876" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5F082598">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4768" w:hanging="360"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BA8409D2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5660" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35DA4904">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6552" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A6FEF262">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7444" w:hanging="360"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="630891A2">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8336" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5226379A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18ACDAD6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FADEBA0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54A634E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC281732"/>
+    <w:lvl w:ilvl="0" w:tplc="F3467CD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="775ECA80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="272E776C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="25C0C488">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="514AFDF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67DB05C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F29A8D84"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="55FABD10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F823035"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45BA7BBC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="590223C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2122457157">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1404522731">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1314410379">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1925256147">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1064910050">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1883325037">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1401951529">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1711758365">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="295644001">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1576355319">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1108697085">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1188761705">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="S7ZO+SGNXG02XkMe7dlApwk5oWRfAA34DmbZdMlyOKMigtBEB+DoUDXmvGB9s9B6FTNuAYjKs91hw6VpPVAbRA==" w:salt="cseyZOBx/hvM9rl4wdaPjg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Z7e/fOz1+rEvs3G14R+Je9frgxPIPI6/BUQguNAq98UyIPPfBi/MVNA9YldBje/md428b2ZxXKqkASxYoQv7xQ==" w:salt="UueL5t/kOwlzQ175s2Do2Q=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D14801"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00F82995"/>
+    <w:rsidRoot w:val="00293AAF"/>
+    <w:rsid w:val="00007C98"/>
+    <w:rsid w:val="00024BEE"/>
+    <w:rsid w:val="000251FD"/>
+    <w:rsid w:val="00054F47"/>
+    <w:rsid w:val="00065497"/>
+    <w:rsid w:val="00072B6A"/>
+    <w:rsid w:val="000B7D73"/>
+    <w:rsid w:val="000C30C1"/>
+    <w:rsid w:val="000E091F"/>
+    <w:rsid w:val="00117DAA"/>
+    <w:rsid w:val="00123BA3"/>
+    <w:rsid w:val="00140C0E"/>
+    <w:rsid w:val="0014182E"/>
+    <w:rsid w:val="00154B2F"/>
+    <w:rsid w:val="00154BE9"/>
+    <w:rsid w:val="001805A4"/>
+    <w:rsid w:val="0019079E"/>
+    <w:rsid w:val="001A1F79"/>
+    <w:rsid w:val="001B1966"/>
+    <w:rsid w:val="001B7EA7"/>
+    <w:rsid w:val="001C1170"/>
+    <w:rsid w:val="001C7A62"/>
+    <w:rsid w:val="001F23FA"/>
+    <w:rsid w:val="0021587C"/>
+    <w:rsid w:val="00220386"/>
+    <w:rsid w:val="002324DD"/>
+    <w:rsid w:val="0024255F"/>
+    <w:rsid w:val="00267E0F"/>
+    <w:rsid w:val="00271C68"/>
+    <w:rsid w:val="0027522D"/>
+    <w:rsid w:val="00282A58"/>
+    <w:rsid w:val="00292A8E"/>
+    <w:rsid w:val="00293AAF"/>
+    <w:rsid w:val="002A3541"/>
+    <w:rsid w:val="002B6118"/>
+    <w:rsid w:val="002D1AD2"/>
+    <w:rsid w:val="002F3E9E"/>
+    <w:rsid w:val="00316697"/>
+    <w:rsid w:val="00326920"/>
+    <w:rsid w:val="00340465"/>
+    <w:rsid w:val="003417BD"/>
+    <w:rsid w:val="00363B89"/>
+    <w:rsid w:val="00366E0B"/>
+    <w:rsid w:val="003D646D"/>
+    <w:rsid w:val="003E4C16"/>
+    <w:rsid w:val="00413B46"/>
+    <w:rsid w:val="004568EE"/>
+    <w:rsid w:val="004842AD"/>
+    <w:rsid w:val="004A691B"/>
+    <w:rsid w:val="004B4043"/>
+    <w:rsid w:val="004C583D"/>
+    <w:rsid w:val="004E02B1"/>
+    <w:rsid w:val="004E6BF5"/>
+    <w:rsid w:val="00503A52"/>
+    <w:rsid w:val="0051027F"/>
+    <w:rsid w:val="00510B27"/>
+    <w:rsid w:val="00513BC3"/>
+    <w:rsid w:val="0051760C"/>
+    <w:rsid w:val="005315F8"/>
+    <w:rsid w:val="005501D3"/>
+    <w:rsid w:val="0055112B"/>
+    <w:rsid w:val="00562131"/>
+    <w:rsid w:val="00573A66"/>
+    <w:rsid w:val="00576F00"/>
+    <w:rsid w:val="00590F01"/>
+    <w:rsid w:val="00594D4D"/>
+    <w:rsid w:val="005B1A7B"/>
+    <w:rsid w:val="005B3214"/>
+    <w:rsid w:val="005C4BA3"/>
+    <w:rsid w:val="005D6324"/>
+    <w:rsid w:val="005D6CB0"/>
+    <w:rsid w:val="005E156D"/>
+    <w:rsid w:val="00611BF6"/>
+    <w:rsid w:val="006209E8"/>
+    <w:rsid w:val="00625CB2"/>
+    <w:rsid w:val="0062753C"/>
+    <w:rsid w:val="00633BD7"/>
+    <w:rsid w:val="00656D85"/>
+    <w:rsid w:val="00665107"/>
+    <w:rsid w:val="00671270"/>
+    <w:rsid w:val="00684F2A"/>
+    <w:rsid w:val="006A717B"/>
+    <w:rsid w:val="006B11B6"/>
+    <w:rsid w:val="006B2F74"/>
+    <w:rsid w:val="006D6853"/>
+    <w:rsid w:val="00712CC1"/>
+    <w:rsid w:val="00722BA7"/>
+    <w:rsid w:val="00722C35"/>
+    <w:rsid w:val="0072423B"/>
+    <w:rsid w:val="00726510"/>
+    <w:rsid w:val="00737F83"/>
+    <w:rsid w:val="007463EF"/>
+    <w:rsid w:val="00772DBD"/>
+    <w:rsid w:val="0077542D"/>
+    <w:rsid w:val="00777D24"/>
+    <w:rsid w:val="00784998"/>
+    <w:rsid w:val="00794754"/>
+    <w:rsid w:val="007A174A"/>
+    <w:rsid w:val="007A25BA"/>
+    <w:rsid w:val="007A52F5"/>
+    <w:rsid w:val="007B2EFA"/>
+    <w:rsid w:val="007B3A13"/>
+    <w:rsid w:val="007C18B2"/>
+    <w:rsid w:val="007C4F21"/>
+    <w:rsid w:val="007C531F"/>
+    <w:rsid w:val="007E6F34"/>
+    <w:rsid w:val="007F1BD9"/>
+    <w:rsid w:val="00806037"/>
+    <w:rsid w:val="00814CDF"/>
+    <w:rsid w:val="0081514E"/>
+    <w:rsid w:val="008177FC"/>
+    <w:rsid w:val="0083204E"/>
+    <w:rsid w:val="00837F29"/>
+    <w:rsid w:val="00851D7A"/>
+    <w:rsid w:val="0086509E"/>
+    <w:rsid w:val="008A5978"/>
+    <w:rsid w:val="00913344"/>
+    <w:rsid w:val="00913990"/>
+    <w:rsid w:val="00917E27"/>
+    <w:rsid w:val="009246DA"/>
+    <w:rsid w:val="0092577F"/>
+    <w:rsid w:val="0094546F"/>
+    <w:rsid w:val="009D4265"/>
+    <w:rsid w:val="009D5D76"/>
+    <w:rsid w:val="009D6CCE"/>
+    <w:rsid w:val="00A10F4F"/>
+    <w:rsid w:val="00A157A6"/>
+    <w:rsid w:val="00A406A9"/>
+    <w:rsid w:val="00A40C32"/>
+    <w:rsid w:val="00A421D2"/>
+    <w:rsid w:val="00A46E49"/>
+    <w:rsid w:val="00A723A9"/>
+    <w:rsid w:val="00A756CC"/>
+    <w:rsid w:val="00A944B4"/>
+    <w:rsid w:val="00AC0B47"/>
+    <w:rsid w:val="00AE4E59"/>
+    <w:rsid w:val="00AF7147"/>
+    <w:rsid w:val="00B1733B"/>
+    <w:rsid w:val="00B214EB"/>
+    <w:rsid w:val="00B23584"/>
+    <w:rsid w:val="00B34E7D"/>
+    <w:rsid w:val="00B727BA"/>
+    <w:rsid w:val="00B7375F"/>
+    <w:rsid w:val="00B75557"/>
+    <w:rsid w:val="00BB7516"/>
+    <w:rsid w:val="00BB7C06"/>
+    <w:rsid w:val="00BC684B"/>
+    <w:rsid w:val="00BD05BC"/>
+    <w:rsid w:val="00BD3705"/>
+    <w:rsid w:val="00BD6C42"/>
+    <w:rsid w:val="00BF1F9A"/>
+    <w:rsid w:val="00BF54D3"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rsid w:val="00C14731"/>
+    <w:rsid w:val="00C24CF6"/>
+    <w:rsid w:val="00C35A09"/>
+    <w:rsid w:val="00CA0B18"/>
+    <w:rsid w:val="00CB1B1E"/>
+    <w:rsid w:val="00CB1C49"/>
+    <w:rsid w:val="00CC1402"/>
+    <w:rsid w:val="00CC3D3B"/>
+    <w:rsid w:val="00CE25D5"/>
+    <w:rsid w:val="00CF77C8"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rsid w:val="00D323C3"/>
+    <w:rsid w:val="00D42907"/>
+    <w:rsid w:val="00D47955"/>
+    <w:rsid w:val="00DA21C9"/>
+    <w:rsid w:val="00DB4BFB"/>
+    <w:rsid w:val="00DC0D8D"/>
+    <w:rsid w:val="00DC19B4"/>
+    <w:rsid w:val="00DC495F"/>
+    <w:rsid w:val="00DC6B43"/>
+    <w:rsid w:val="00DD00EE"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rsid w:val="00DE13BE"/>
+    <w:rsid w:val="00E24AA3"/>
+    <w:rsid w:val="00E25337"/>
+    <w:rsid w:val="00E31A73"/>
+    <w:rsid w:val="00E618BA"/>
+    <w:rsid w:val="00E9302E"/>
+    <w:rsid w:val="00EA597C"/>
+    <w:rsid w:val="00EE3D6E"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rsid w:val="00F23EAC"/>
+    <w:rsid w:val="00F510E9"/>
+    <w:rsid w:val="00F5291B"/>
+    <w:rsid w:val="00F557F0"/>
+    <w:rsid w:val="00F678B2"/>
+    <w:rsid w:val="00F71A05"/>
+    <w:rsid w:val="00F72B16"/>
+    <w:rsid w:val="00FB1F08"/>
+    <w:rsid w:val="00FC31AC"/>
+    <w:rsid w:val="00FD3D6E"/>
+    <w:rsid w:val="00FE3E9F"/>
+    <w:rsid w:val="00FE7F4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B9963E7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{72E42237-9B0B-4303-B1EF-64457B76F99C}"/>
+  <w14:docId w14:val="70BF3F43"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8A55BBF4-3B8A-4692-8E65-E3C2215F27AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:aliases w:val="Arial"/>
+    <w:qFormat/>
+    <w:rsid w:val="00293AAF"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:after="320"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:before="320" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0C1F2D" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0C1F2D" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBold">
+    <w:name w:val="Arial_Bold"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ArialBoldChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBoldChar">
+    <w:name w:val="Arial_Bold Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ArialBold"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBlackHeading">
+    <w:name w:val="ArialBlack_Heading"/>
+    <w:basedOn w:val="ArialBold"/>
+    <w:link w:val="ArialBlackHeadingChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBlackHeadingChar">
+    <w:name w:val="ArialBlack_Heading Char"/>
+    <w:basedOn w:val="ArialBoldChar"/>
+    <w:link w:val="ArialBlackHeading"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialHeading2">
+    <w:name w:val="Arial_Heading2"/>
+    <w:basedOn w:val="ArialBlackHeading"/>
+    <w:link w:val="ArialHeading2Char"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialHeading2Char">
+    <w:name w:val="Arial_Heading2 Char"/>
+    <w:basedOn w:val="ArialBlackHeadingChar"/>
+    <w:link w:val="ArialHeading2"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialHeading3">
+    <w:name w:val="Arial_Heading3"/>
+    <w:basedOn w:val="ArialHeading2"/>
+    <w:link w:val="ArialHeading3Char"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialHeading3Char">
+    <w:name w:val="Arial_Heading3 Char"/>
+    <w:basedOn w:val="ArialHeading2Char"/>
+    <w:link w:val="ArialHeading3"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialQuote">
+    <w:name w:val="Arial_Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ArialQuoteChar"/>
+    <w:rsid w:val="007B2EFA"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialQuoteChar">
+    <w:name w:val="Arial_Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ArialQuote"/>
+    <w:rsid w:val="007B2EFA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialCallOut">
+    <w:name w:val="Arial_CallOut"/>
+    <w:basedOn w:val="ArialQuote"/>
+    <w:link w:val="ArialCallOutChar"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialCallOutChar">
+    <w:name w:val="Arial_CallOut Char"/>
+    <w:basedOn w:val="ArialQuoteChar"/>
+    <w:link w:val="ArialCallOut"/>
+    <w:rsid w:val="00D24988"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBlackTitle">
+    <w:name w:val="ArialBlack_Title"/>
+    <w:basedOn w:val="ArialCallOut"/>
+    <w:link w:val="ArialBlackTitleChar"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialBlackTitleChar">
+    <w:name w:val="ArialBlack_Title Char"/>
+    <w:basedOn w:val="ArialCallOutChar"/>
+    <w:link w:val="ArialBlackTitle"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialTitle2">
+    <w:name w:val="Arial_Title2"/>
+    <w:basedOn w:val="ArialBlackTitle"/>
+    <w:link w:val="ArialTitle2Char"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArialTitle2Char">
+    <w:name w:val="Arial_Title2 Char"/>
+    <w:basedOn w:val="ArialBlackTitleChar"/>
+    <w:link w:val="ArialTitle2"/>
+    <w:rsid w:val="00C00934"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A25BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A25BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F71A05"/>
+    <w:pPr>
+      <w:ind w:left="-720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="03617A" w:themeColor="text2"/>
+      <w:spacing w:val="12"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F71A05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="03617A" w:themeColor="text2"/>
+      <w:spacing w:val="12"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051760C"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB1F08"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0C1F2D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0C1F2D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF7F3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:rsid w:val="00633BD7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00633BD7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6065"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A944B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="19405B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00DD6065"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC31AC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0A624" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E0A624" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00316697"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00D42907"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="IDEAIFADark">
+    <w:name w:val="IDEA/IFA Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B1733B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Aref Ruqaa" w:hAnsi="Aref Ruqaa"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="19405B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="IDEAIFALight">
+    <w:name w:val="IDEA/IFA Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D323C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70C8B8" w:themeFill="background2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00293AAF"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="647982085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.IowaFinance.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LSmith\OneDrive%20-%20IEDA%20-%20IFA\Desktop\Letterhead%20Templates%20V2\IFA_MultiPageLetterhead_ADA.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC0063A34FF846309FB7084CC3F46452"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9DF05D8B-8319-467F-A761-172F2FA5F593}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="EC0063A34FF846309FB7084CC3F46452"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8826E942C2FA409084A0AF1EFB7A1AFB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B72A2CE3-46D6-44A8-9CAB-8BBB8A747341}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="8826E942C2FA409084A0AF1EFB7A1AFB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E63AC5A922E44A7860BD0E1688107F2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9AD9B9DC-CFF9-4BE0-B0DF-E7772AE48C95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="0E63AC5A922E44A7860BD0E1688107F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C900549E30B4DFB8D64C24E6166122E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F209596B-C757-4ED5-BB99-0A9FC6B20DE4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="2C900549E30B4DFB8D64C24E6166122E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B25412F742E645A4954934788C83A28B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8CA2519-1A34-4DA0-BC7E-D110572082A2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="B25412F742E645A4954934788C83A28B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6738165AA0624005A1614FAA5BEF86A3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F0C35B2-06B5-4D9C-930A-A39ADE0ED82D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="6738165AA0624005A1614FAA5BEF86A3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4331CF74604F4FE78C3F477903CDCF9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0362DBC-E1A8-4A69-AA4C-6B075F513490}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="4331CF74604F4FE78C3F477903CDCF9E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC05AC678B474D899024CED1E6782160"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7AB6268C-6214-46BD-9A72-8585110C0BB6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="EC05AC678B474D899024CED1E6782160"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4AA7B3CE09E2410F99F640186B309F36"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8538E565-E0A6-4768-935D-503CF9430394}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="4AA7B3CE09E2410F99F640186B309F36"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="939ED4E3C0D84A9B84EB60A53B0E3247"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD5A6DA6-FB96-4EBB-BE93-C26AA3D76BE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="939ED4E3C0D84A9B84EB60A53B0E3247"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69EC6D9A1B5B435593F48C7524BF3056"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{122D9A8F-D21B-4648-8398-7BB1EA2D679B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="69EC6D9A1B5B435593F48C7524BF3056"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23ECF8821E3C4C52AE595D8C1F0FEA35"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DEEFDB3C-955F-4982-BAAA-265926F3EA70}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="23ECF8821E3C4C52AE595D8C1F0FEA35"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="25790FCBD1A94823B59EA965A0D82C2E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62E71AE9-ECCB-4EA0-8424-59A3C1D75915}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="25790FCBD1A94823B59EA965A0D82C2E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44D758EC9AC24AE1B148012C2434C533"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5A51EE3D-6DD0-4A61-9D98-63BD435887CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="44D758EC9AC24AE1B148012C2434C533"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6B023C4F6C334F46B27AEFC46F8D2E90"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4BBF14BD-5656-4F4F-BB54-5915A41BF6DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="6B023C4F6C334F46B27AEFC46F8D2E90"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EE6120CB1064EAF85A660B03522F8F2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67BFF085-8E86-468B-9D6E-3582519366A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="1EE6120CB1064EAF85A660B03522F8F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C1C0C2458144EAB802903C9C1EF37CE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09467FE3-5989-4D7C-91FB-B1783D006C09}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="3C1C0C2458144EAB802903C9C1EF37CE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23E200F1A69844B8B5C622866E706787"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D8897D81-5982-4C8A-8EF6-13A98BC06FEC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="23E200F1A69844B8B5C622866E706787"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D867753131E24D72B5F8C35DB6DF5C6D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7022D0E7-5333-4B79-B099-1A51FF3FC3F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="D867753131E24D72B5F8C35DB6DF5C6D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1BEAC8CF6E4F4ABD8DF771984D8FD450"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{44F9D855-BAA9-41CF-8C89-45E48613D2F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="1BEAC8CF6E4F4ABD8DF771984D8FD450"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3CA7F9B06CAD4245962B857E5E089759"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F1E6EDCC-6A91-4DBF-8C99-40A719C5AA1D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="3CA7F9B06CAD4245962B857E5E089759"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B525B1DF3DE94BD6A26F307259EE6012"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3CBF0209-8EA5-4193-A0CD-DE596931EE6D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="B525B1DF3DE94BD6A26F307259EE6012"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DDCA89E93C7D4B789D96A8190D4FE523"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28B61441-32F2-400A-A59F-B792866093D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="DDCA89E93C7D4B789D96A8190D4FE523"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6A60AC7BCE4D443BAE276931384B6E35"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A96F96AB-B1AA-43C2-AA92-0A6F5EAE5F28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="6A60AC7BCE4D443BAE276931384B6E35"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02632593346D4CEF8FC27CC80C6030ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4FD885F5-AFE0-4ECD-9B02-608659EE39A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="02632593346D4CEF8FC27CC80C6030ED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0411D1650EDE4C4286E6B7A1E21EEE86"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84B65CD1-4AD0-4F6C-A869-4103E68E12F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="0411D1650EDE4C4286E6B7A1E21EEE86"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="382AD36C1C47411EAA10E739C92823FA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E748207E-2071-4A18-99EB-1C4832456D48}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="382AD36C1C47411EAA10E739C92823FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754A30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="285E35F147EE46AAB2A25C7E140C918C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F79F7BA-9CBA-47E4-B66E-1C2D6F17EDED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="285E35F147EE46AAB2A25C7E140C918C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7B503352DD9D4F61B94AA49B8F74504A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D231F30-5EE0-41F5-B8C7-0B4F8384E247}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="7B503352DD9D4F61B94AA49B8F74504A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BEAA92D4BD0C4262B1A5DE080A009C91"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C31BBD58-758B-47F8-8B58-7512056CF732}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="BEAA92D4BD0C4262B1A5DE080A009C91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8229C05C560344709CC369455BE40D85"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80E269A0-8BCB-41B8-A045-F6CD12364F65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="8229C05C560344709CC369455BE40D85"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0E9A01E154B4AF89B8E6B815C8CFB5C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AC4F65E0-98BE-4314-B5D7-96DE3978A61D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="B0E9A01E154B4AF89B8E6B815C8CFB5C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="05B3863844B04B3FB0F3604A41C77E63"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5778C1D-CBBE-4B4A-BB6F-1A1DDEF49627}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="05B3863844B04B3FB0F3604A41C77E63"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="991EF27B93DF4D3FA08B7A297AB9FECF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9721CB8-7C67-4F08-8331-0EEC4DBD8F56}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="991EF27B93DF4D3FA08B7A297AB9FECF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A29225F87D184A0AB5499F96337DEFCC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DEC5D87-E393-4631-A055-B0E26247C9DE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="A29225F87D184A0AB5499F96337DEFCC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="190AEFB6A28949EE9F85D4B6F6EF6BC1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0F1F692F-914A-455A-B80B-BB345C889D05}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="190AEFB6A28949EE9F85D4B6F6EF6BC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40EE3284C15F4ED58DB4188910FA0BDA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01A59FC4-05BC-4C74-8BC8-57721BCB7591}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="40EE3284C15F4ED58DB4188910FA0BDA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA95EFAB34CA407DA78DB498A17E79A0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0A78E1AB-F531-4506-BA9D-CE9B2AAB4E9F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00173D03" w:rsidP="00173D03">
+          <w:pPr>
+            <w:pStyle w:val="BA95EFAB34CA407DA78DB498A17E79A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC684D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Work Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aref Ruqaa">
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000206F" w:usb1="8000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00173D03"/>
+    <w:rsid w:val="00173D03"/>
+    <w:rsid w:val="00A406A9"/>
+    <w:rsid w:val="00D31882"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5593,51 +6222,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5706,51 +6335,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5907,519 +6536,395 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D14801"/>
-[...46 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...227 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D14801"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00173D03"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="666666"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC0063A34FF846309FB7084CC3F46452">
+    <w:name w:val="EC0063A34FF846309FB7084CC3F46452"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8826E942C2FA409084A0AF1EFB7A1AFB">
+    <w:name w:val="8826E942C2FA409084A0AF1EFB7A1AFB"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E63AC5A922E44A7860BD0E1688107F2">
+    <w:name w:val="0E63AC5A922E44A7860BD0E1688107F2"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C900549E30B4DFB8D64C24E6166122E">
+    <w:name w:val="2C900549E30B4DFB8D64C24E6166122E"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B25412F742E645A4954934788C83A28B">
+    <w:name w:val="B25412F742E645A4954934788C83A28B"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6738165AA0624005A1614FAA5BEF86A3">
+    <w:name w:val="6738165AA0624005A1614FAA5BEF86A3"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4331CF74604F4FE78C3F477903CDCF9E">
+    <w:name w:val="4331CF74604F4FE78C3F477903CDCF9E"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC05AC678B474D899024CED1E6782160">
+    <w:name w:val="EC05AC678B474D899024CED1E6782160"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AA7B3CE09E2410F99F640186B309F36">
+    <w:name w:val="4AA7B3CE09E2410F99F640186B309F36"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="939ED4E3C0D84A9B84EB60A53B0E3247">
+    <w:name w:val="939ED4E3C0D84A9B84EB60A53B0E3247"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69EC6D9A1B5B435593F48C7524BF3056">
+    <w:name w:val="69EC6D9A1B5B435593F48C7524BF3056"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23ECF8821E3C4C52AE595D8C1F0FEA35">
+    <w:name w:val="23ECF8821E3C4C52AE595D8C1F0FEA35"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25790FCBD1A94823B59EA965A0D82C2E">
+    <w:name w:val="25790FCBD1A94823B59EA965A0D82C2E"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44D758EC9AC24AE1B148012C2434C533">
+    <w:name w:val="44D758EC9AC24AE1B148012C2434C533"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B023C4F6C334F46B27AEFC46F8D2E90">
+    <w:name w:val="6B023C4F6C334F46B27AEFC46F8D2E90"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EE6120CB1064EAF85A660B03522F8F2">
+    <w:name w:val="1EE6120CB1064EAF85A660B03522F8F2"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C1C0C2458144EAB802903C9C1EF37CE">
+    <w:name w:val="3C1C0C2458144EAB802903C9C1EF37CE"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23E200F1A69844B8B5C622866E706787">
+    <w:name w:val="23E200F1A69844B8B5C622866E706787"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D867753131E24D72B5F8C35DB6DF5C6D">
+    <w:name w:val="D867753131E24D72B5F8C35DB6DF5C6D"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BEAC8CF6E4F4ABD8DF771984D8FD450">
+    <w:name w:val="1BEAC8CF6E4F4ABD8DF771984D8FD450"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CA7F9B06CAD4245962B857E5E089759">
+    <w:name w:val="3CA7F9B06CAD4245962B857E5E089759"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B525B1DF3DE94BD6A26F307259EE6012">
+    <w:name w:val="B525B1DF3DE94BD6A26F307259EE6012"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDCA89E93C7D4B789D96A8190D4FE523">
+    <w:name w:val="DDCA89E93C7D4B789D96A8190D4FE523"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A60AC7BCE4D443BAE276931384B6E35">
+    <w:name w:val="6A60AC7BCE4D443BAE276931384B6E35"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02632593346D4CEF8FC27CC80C6030ED">
+    <w:name w:val="02632593346D4CEF8FC27CC80C6030ED"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0411D1650EDE4C4286E6B7A1E21EEE86">
+    <w:name w:val="0411D1650EDE4C4286E6B7A1E21EEE86"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="382AD36C1C47411EAA10E739C92823FA">
+    <w:name w:val="382AD36C1C47411EAA10E739C92823FA"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="285E35F147EE46AAB2A25C7E140C918C">
+    <w:name w:val="285E35F147EE46AAB2A25C7E140C918C"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B503352DD9D4F61B94AA49B8F74504A">
+    <w:name w:val="7B503352DD9D4F61B94AA49B8F74504A"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEAA92D4BD0C4262B1A5DE080A009C91">
+    <w:name w:val="BEAA92D4BD0C4262B1A5DE080A009C91"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8229C05C560344709CC369455BE40D85">
+    <w:name w:val="8229C05C560344709CC369455BE40D85"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0E9A01E154B4AF89B8E6B815C8CFB5C">
+    <w:name w:val="B0E9A01E154B4AF89B8E6B815C8CFB5C"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05B3863844B04B3FB0F3604A41C77E63">
+    <w:name w:val="05B3863844B04B3FB0F3604A41C77E63"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="991EF27B93DF4D3FA08B7A297AB9FECF">
+    <w:name w:val="991EF27B93DF4D3FA08B7A297AB9FECF"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A29225F87D184A0AB5499F96337DEFCC">
+    <w:name w:val="A29225F87D184A0AB5499F96337DEFCC"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="190AEFB6A28949EE9F85D4B6F6EF6BC1">
+    <w:name w:val="190AEFB6A28949EE9F85D4B6F6EF6BC1"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40EE3284C15F4ED58DB4188910FA0BDA">
+    <w:name w:val="40EE3284C15F4ED58DB4188910FA0BDA"/>
+    <w:rsid w:val="00173D03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA95EFAB34CA407DA78DB498A17E79A0">
+    <w:name w:val="BA95EFAB34CA407DA78DB498A17E79A0"/>
+    <w:rsid w:val="00173D03"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...18 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///S:\IFA%20Shared%20Perm\Brand\Web%20Docs\IFA%20Web%20Template%20Portrait.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="03617A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="70C8B8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="19405B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C6D667"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="E0A624"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="2A6357"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4D4D4F"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B3292E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="1C5DBA"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="694B5F"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6543,91 +7048,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78040e3b768c102699e8d731f856579c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9577b32cb6d5991541aa782df043c75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" xmlns:ns3="1d9aa3b6-f5fb-4571-8701-56f20689897b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024aae0557a99bda112e1a9cf2050d1e" ns2:_="" ns3:_="">
     <xsd:import namespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
     <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6648,79 +7139,112 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed966ee9-cfe5-4a60-8318-e588de7ec965}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d9aa3b6-f5fb-4571-8701-56f20689897b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6778,122 +7302,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1d9aa3b6-f5fb-4571-8701-56f20689897b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{770FEF20-8746-4B8E-92D1-3DB51A3A3399}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AB03D90-C33A-442E-A128-4C6C78FAF506}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
     <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D87171-3601-4C6D-97A4-2C5BD793DC04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286D6D5-3AB1-488B-97C7-E2F45E2ACEE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77AE94-2B1F-4530-95EB-8571FD3C4237}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+    <ds:schemaRef ds:uri="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>IFA Web Template Portrait</Template>
+  <Template>IFA_MultiPageLetterhead_ADA.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>762</Words>
-  <Characters>4350</Characters>
+  <Words>811</Words>
+  <Characters>4623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Iowa Finance Authority</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5102</CharactersWithSpaces>
+  <CharactersWithSpaces>5424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Elizabeth Christenson</dc:creator>
+  <dc:title>Private Activity Volume Cap Application</dc:title>
+  <dc:subject/>
+  <dc:creator>Iowa Finance Authority</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>