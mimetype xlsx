--- v0 (2025-11-04)
+++ v1 (2026-04-05)
@@ -1,224 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22624"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\IFAVMFP02\Housing\Homeless\ESG - SAF\1-ESG (Current Yrs)\2020 ESG\Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/terri_rosonke_iowafinance_com/Documents/Documents/Homelessness Programs/Match/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C99CE391-A9FF-4817-A18E-45FD153E6E29}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="473" documentId="8_{5710DAE1-CD2A-413E-81F7-71AEB1957A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{97AA257F-9743-478C-A93A-6C85804E092F}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget" sheetId="10" r:id="rId1"/>
     <sheet name="Revised Budget" sheetId="1" r:id="rId2"/>
     <sheet name="Match Contributions" sheetId="2" r:id="rId3"/>
     <sheet name="Draw Request Cover" sheetId="4" r:id="rId4"/>
     <sheet name="Draw Itemization" sheetId="5" r:id="rId5"/>
     <sheet name="Draw Itemization--Examples" sheetId="9" r:id="rId6"/>
+    <sheet name="Itemization Dropdown Lists" sheetId="11" r:id="rId7"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C30" i="10" l="1"/>
+  <c r="E31" i="2" l="1"/>
+  <c r="B5" i="2"/>
+  <c r="E27" i="4" l="1"/>
+  <c r="E26" i="4"/>
+  <c r="E24" i="4"/>
+  <c r="E23" i="4"/>
+  <c r="E22" i="4"/>
+  <c r="E20" i="4"/>
+  <c r="E19" i="4"/>
+  <c r="E18" i="4"/>
+  <c r="E15" i="4"/>
+  <c r="E13" i="4"/>
+  <c r="C30" i="10"/>
   <c r="C27" i="10"/>
   <c r="C24" i="10"/>
   <c r="C19" i="10"/>
   <c r="C14" i="10"/>
   <c r="C11" i="10"/>
-  <c r="G3" i="2"/>
-  <c r="F18" i="2"/>
   <c r="F69" i="9"/>
   <c r="F66" i="9"/>
   <c r="F63" i="9"/>
   <c r="F58" i="9"/>
   <c r="F50" i="9"/>
   <c r="F44" i="9"/>
   <c r="F37" i="9"/>
   <c r="F29" i="9"/>
   <c r="F24" i="9"/>
   <c r="F19" i="9"/>
   <c r="F14" i="9"/>
   <c r="F38" i="5"/>
   <c r="F70" i="5"/>
   <c r="F67" i="5"/>
   <c r="F64" i="5"/>
   <c r="F59" i="5"/>
   <c r="F51" i="5"/>
   <c r="F45" i="5"/>
   <c r="F30" i="5"/>
   <c r="F25" i="5"/>
   <c r="F20" i="5"/>
   <c r="F15" i="5"/>
   <c r="C31" i="10" l="1"/>
   <c r="F70" i="9"/>
   <c r="F71" i="5"/>
   <c r="E14" i="4" l="1"/>
   <c r="D14" i="4"/>
   <c r="C14" i="4"/>
   <c r="B14" i="4"/>
   <c r="D25" i="4" l="1"/>
   <c r="C25" i="4"/>
   <c r="B25" i="4"/>
-  <c r="E24" i="4"/>
-[...1 lines deleted...]
-  <c r="E22" i="4"/>
   <c r="D21" i="4"/>
   <c r="C21" i="4"/>
   <c r="B21" i="4"/>
-  <c r="E20" i="4"/>
-[...1 lines deleted...]
-  <c r="E18" i="4"/>
   <c r="E17" i="4"/>
   <c r="D17" i="4"/>
   <c r="C17" i="4"/>
   <c r="B17" i="4"/>
   <c r="D28" i="4" l="1"/>
   <c r="C28" i="4"/>
   <c r="B28" i="4"/>
   <c r="E21" i="4"/>
   <c r="E25" i="4"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="E28" i="4" l="1"/>
   <c r="D30" i="1"/>
   <c r="C30" i="1"/>
   <c r="D27" i="1" l="1"/>
   <c r="D24" i="1"/>
   <c r="D19" i="1"/>
   <c r="D11" i="1"/>
   <c r="D31" i="1" l="1"/>
   <c r="C24" i="1"/>
   <c r="C19" i="1"/>
   <c r="C27" i="1" l="1"/>
   <c r="C11" i="1"/>
   <c r="C31" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="133">
+  <si>
+    <t xml:space="preserve">Iowa Statewide Emergency Solutions Grant
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                         BUDGET FORM </t>
+  </si>
+  <si>
+    <t>Submit to: homelessprograms@iowafinance.com</t>
+  </si>
+  <si>
+    <t>Calendar Year of Grant:</t>
+  </si>
+  <si>
+    <t>Agency:</t>
+  </si>
+  <si>
+    <t>DUNS #:</t>
+  </si>
+  <si>
+    <t>Contact for Budget:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Email &amp; Phone: </t>
+  </si>
   <si>
     <t>Expense Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Data Collection/Reporting Subtotal</t>
-[...2 lines deleted...]
-    <t>BUDGET TOTAL</t>
+    <t>Budget</t>
   </si>
   <si>
     <t>Street Outreach</t>
   </si>
   <si>
     <t>Street Outreach Subtotal</t>
   </si>
   <si>
+    <t>Shelter Essential Services</t>
+  </si>
+  <si>
+    <t>Shelter Operations</t>
+  </si>
+  <si>
     <t>Shelter Subtotal</t>
   </si>
   <si>
-    <t>$</t>
-[...4 lines deleted...]
-  <si>
     <t>Homelessness Prevention</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">Program management, coordination, monitoring and evaluation </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Rental Assistance: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Short- or medium-term or arrears</t>
     </r>
   </si>
   <si>
@@ -246,434 +263,420 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Housing Relocation &amp; Stabilization Services: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Case mgmt, mediation, legal services, credit repair</t>
     </r>
   </si>
   <si>
-    <t>Shelter Essential Services</t>
-[...150 lines deleted...]
-    <t>Requested Revised Budget</t>
+    <t>Homelessness Prevention Subtotal</t>
+  </si>
+  <si>
+    <t>Rapid Rehousing</t>
+  </si>
+  <si>
+    <t>$</t>
+  </si>
+  <si>
+    <t>Rapid Rehousing Subtotal</t>
+  </si>
+  <si>
+    <t>Data Collection/Reporting (limit 5%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Using HMIS or DVIMS
+</t>
+  </si>
+  <si>
+    <t>Data Collection/Reporting Subtotal</t>
+  </si>
+  <si>
+    <t>Administration (limit 3%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Management, coordination, monitoring and evaluation </t>
+  </si>
+  <si>
+    <t>Administration Subtotal</t>
+  </si>
+  <si>
+    <t>BUDGET TOTAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Authorized Representative:  </t>
+  </si>
+  <si>
+    <t>Signature:</t>
+  </si>
+  <si>
+    <t>Date:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Iowa Statewide Emergency Solutions Grant
+      <t xml:space="preserve">                Iowa Statewide Emergency Solutions Grant 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      BUDGET REVISION REQUEST FORM </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
+  <si>
+    <t>Phone:</t>
+  </si>
+  <si>
+    <t>Approved Budget as of (Date): ____________</t>
+  </si>
+  <si>
+    <t>Requested Revised Budget</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program management, coordination, monitoring and evaluation </t>
+  </si>
+  <si>
+    <t>Grant Amount:</t>
+  </si>
+  <si>
+    <t>Match Required (65% of Grant Amount):</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                 Iowa Statewide Emergency Solutions Grant
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">DRAW REQUEST COVER FORM </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <t>Expenditures are for Month:</t>
+  </si>
+  <si>
+    <t>Contact for Draw:</t>
+  </si>
+  <si>
+    <t>Total of Matching Contributions to Date:</t>
+  </si>
+  <si>
+    <t>Reminder: ROUND DOWN TO WHOLE DOLLARS</t>
+  </si>
+  <si>
+    <t>Approved Budget</t>
+  </si>
+  <si>
+    <t>Previous Requests</t>
+  </si>
+  <si>
+    <t>Current Request</t>
+  </si>
+  <si>
+    <t>Balance Remaining</t>
+  </si>
+  <si>
+    <t>Homeless Prevention (HP) Rental Assistance</t>
+  </si>
+  <si>
+    <t>HP Other Fin. Assistance</t>
+  </si>
+  <si>
+    <t>HP Housing Relocation &amp; Stabilization Svcs</t>
+  </si>
+  <si>
+    <t>Homeless Prevention Subtotal</t>
+  </si>
+  <si>
+    <t>Rapid Rehousing (RRH) Rental Assistance</t>
+  </si>
+  <si>
+    <t>RRH Other Fin. Assistance</t>
+  </si>
+  <si>
+    <t>RRH Housing Relocation &amp; Stabilization Svcs</t>
+  </si>
+  <si>
+    <t>Data Collection/Reporting</t>
+  </si>
+  <si>
+    <t>Administration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total </t>
+  </si>
+  <si>
+    <t>I certify that all payments are for actual and incurred ESG expenditures:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Iowa Statewide Emergency Solutions Grant
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">DRAW REQUEST ITEMIZATION FORM </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...47 lines deleted...]
-  <si>
     <t>Draw is for Expenditures in Month:</t>
   </si>
   <si>
-    <t>Agency:</t>
-[...37 lines deleted...]
-    </r>
+    <t>Place this form behind the Draw Request Cover Form for the corresponding month.</t>
+  </si>
+  <si>
+    <t>Add rows in each category as necessary.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional documentation for expenses MAY be requested by the Authority. </t>
+  </si>
+  <si>
+    <t>Make sure the formulas correctly add all expenses listed. Note the category totals should round down.</t>
   </si>
   <si>
     <t>Expense Category (Add rows as necessary)</t>
   </si>
   <si>
-    <t>Add rows in each category as necessary.</t>
-[...2 lines deleted...]
-    <t>Make sure the formulas correctly add all expenses listed. Note the category totals should round down.</t>
+    <t>Vendor/ Payee</t>
+  </si>
+  <si>
+    <t>Date of Invoice or Payment</t>
+  </si>
+  <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Cost Attributed to ESG</t>
+  </si>
+  <si>
+    <t>Category Subtotal</t>
+  </si>
+  <si>
+    <t>Shelter: Essential Services</t>
+  </si>
+  <si>
+    <t>Shelter: Operations</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Homeless Prev: Rental Assistance </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Includes arrears)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Homeless Prev: Other Financial Assistance</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Rental app fees, security deposits, last month's rent, utility deposits, utility payments, moving)</t>
     </r>
   </si>
   <si>
-    <t>Expenditures are for Month:</t>
-[...17 lines deleted...]
-    <t>80 hours in pay period; 4 worked to prepare ESG draw request</t>
+    <r>
+      <t xml:space="preserve">Homelessness Prevention: Services </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Case mgmt, mediation, legal services, credit repair)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rapid Rehousing: Rental Assistance  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Includes arrears)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rapid Rehousing: Other Financial Assistance</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Rental app fees, security deposits, last month's rent, utility deposits, utility payments, moving)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rapid Rehousing: Services </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Case mgmt, mediation, legal services, credit repair)</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Current Draw Request</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Iowa Statewide Emergency Solutions Grant
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">DRAW REQUEST ITEMIZATION FORM - </t>
     </r>
@@ -681,140 +684,272 @@
       <rPr>
         <b/>
         <i/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EXAMPLES</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>Total Amount of Contribution</t>
-[...15 lines deleted...]
-    <t>Contact:</t>
+    <t>Quiktrip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gas for outreach van </t>
+  </si>
+  <si>
+    <t>Carrie Counselor</t>
+  </si>
+  <si>
+    <t>Substance abuse counselor contract for on-site group services</t>
+  </si>
+  <si>
+    <t>Mid-American Energy</t>
+  </si>
+  <si>
+    <t>January heat for shelter</t>
+  </si>
+  <si>
+    <t>ABC Apartments</t>
+  </si>
+  <si>
+    <t>January rent for Tammy Client</t>
+  </si>
+  <si>
+    <t>XYZ Property Management</t>
+  </si>
+  <si>
+    <t>Rental application fee for Steve Client</t>
+  </si>
+  <si>
+    <t>Amy Advocate</t>
+  </si>
+  <si>
+    <t>Client meeting eviction prevention</t>
+  </si>
+  <si>
+    <t>Terri Dataguru</t>
+  </si>
+  <si>
+    <t>80 hours in pay period; 20 worked on ESG data entry</t>
+  </si>
+  <si>
+    <t>Accounting Star</t>
+  </si>
+  <si>
+    <t>80 hours in pay period; 4 worked to prepare ESG draw request</t>
+  </si>
+  <si>
+    <t>Contact Name:</t>
   </si>
   <si>
     <t>Iowa Statewide Emergency Solutions Grant 
-MATCHING CONTRIBUTIONS</t>
-[...57 lines deleted...]
-    <t>Submit this form with a draw any time new contributions are reported</t>
+MATCH CONTRIBUTIONS</t>
+  </si>
+  <si>
+    <t>Match Type:</t>
+  </si>
+  <si>
+    <t>Match Expenditure Start Date</t>
+  </si>
+  <si>
+    <t>Match Expenditure End Date</t>
+  </si>
+  <si>
+    <t>Match contributions must be expended for allowable ESG costs.</t>
+  </si>
+  <si>
+    <t>See IFA's ESG Match Policy for additional guidance.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Supporting documentation for Match </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>may be requested</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> by the Authority. Do not include unless requested.</t>
+    </r>
+  </si>
+  <si>
+    <t>If Match was expended on a single date, enter the same date as Start Date and End Date.</t>
+  </si>
+  <si>
+    <t>TOTAL (total Match contributions must equal a minimum of 65% of the total ESG amount drawn under the contract)</t>
+  </si>
+  <si>
+    <t>Additional Notes/Explanation (optional)</t>
+  </si>
+  <si>
+    <t>3. Non-ESG HUD Funds</t>
+  </si>
+  <si>
+    <t>4. Other (please describe)</t>
+  </si>
+  <si>
+    <t>5. Other Federal Funds</t>
+  </si>
+  <si>
+    <t>7. Program Income</t>
+  </si>
+  <si>
+    <t>8. State Government Funds (non-SAF)</t>
+  </si>
+  <si>
+    <t>Description of Match Source
+(enter the name of the specific program, entity providing the contribution, or other relevant descriptor for the Match source)</t>
+  </si>
+  <si>
+    <t>I hereby certify that the above-named Agency, for which I am an Authorized Representative, has expended the Match contributions itemized in this report for the Iowa Statewide ESG Program during the above specified grant term. These Match resources were used for ESG eligible activities and applied pursuant to applicable federal, state, local, and any other governing law, statute, regulation, and guidance, including IFA's ESG Match Policy.</t>
+  </si>
+  <si>
+    <t>1. In-Kind (non-cash donations such as volunteer hours)</t>
+  </si>
+  <si>
+    <t>2. Local Government Funds (such as City/County)</t>
+  </si>
+  <si>
+    <t>6. Private Funds</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Insert rows to itemize additional Match expenditures as needed to include </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>all</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Match expended to date under this grant award. </t>
+    </r>
+  </si>
+  <si>
+    <t>Newly Reported Match:</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Correction</t>
+  </si>
+  <si>
+    <t>Submit this Matching Contributions form with every Draw Request.</t>
+  </si>
+  <si>
+    <t>All Match contributions should be reported cumulatively to date, such that the final report includes all eligible Match expended under this ESG Grant.</t>
+  </si>
+  <si>
+    <t>Newly Reported Match?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Match Type
+(select from dropdown)                                                </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reminder: SAF cannot be used as Match by Subrecipients under any program.</t>
+    </r>
+  </si>
+  <si>
+    <t>Match Expenditure Amount ($)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">homelessprograms@iowafinance.com </t>
+  </si>
+  <si>
+    <t>Submit to:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -1035,72 +1170,163 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor theme="4" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="31">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1238,61 +1464,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1426,989 +1641,967 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="4" tint="0.39997558519241921"/>
       </right>
-      <top style="double">
-        <color indexed="64"/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="240">
+  <cellXfs count="236">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="16" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="9" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="9" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="9" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="42" fontId="9" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="1" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="4" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="27" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="27" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="27" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="13" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="13" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...39 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="42" fontId="1" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="34" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>232458</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>834735</xdr:colOff>
+      <xdr:colOff>907732</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>206375</xdr:rowOff>
+      <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34DCA87C-0B2A-4C64-8CB1-14F879C3D882}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6796724-E3A2-1A88-786F-1C7DCD330DD3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="232458" y="85725"/>
-          <a:ext cx="592752" cy="377825"/>
+          <a:off x="9525" y="95250"/>
+          <a:ext cx="898207" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>67358</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>82550</xdr:rowOff>
+      <xdr:rowOff>53975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>656935</xdr:colOff>
+      <xdr:colOff>898207</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>457200</xdr:rowOff>
+      <xdr:rowOff>444500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FCF6753-CCA3-4AF4-9455-3D61996AF904}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2836A45F-2DCE-4007-91F1-DEC256EE9A3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="67358" y="82550"/>
-          <a:ext cx="589577" cy="374650"/>
+          <a:off x="0" y="53975"/>
+          <a:ext cx="898207" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>517526</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>330200</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>41275</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>537789</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>2419219</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22507FFD-A362-4F25-BAA6-F6686685E7B0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C1F84F8-4410-024B-6C66-BF6265B7B2F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="517526" y="41275"/>
-          <a:ext cx="723900" cy="496514"/>
+          <a:off x="8731250" y="1"/>
+          <a:ext cx="2089019" cy="895350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...42 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>400050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDA74903-D012-4C11-9B26-E882D20E7751}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7816850" y="1136650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2420,299 +2613,309 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>955676</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>53976</xdr:rowOff>
+      <xdr:rowOff>60325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>169525</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>898207</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>498476</xdr:rowOff>
+      <xdr:rowOff>450850</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECCA5E65-9B2E-4553-9E96-FE352381DA4D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7DEB24-9EAD-4C5C-B275-7A89BD2A6BBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="955676" y="53976"/>
-          <a:ext cx="706099" cy="444500"/>
+          <a:off x="0" y="60325"/>
+          <a:ext cx="898207" cy="390525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>298451</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>92076</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1196658</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>482601</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D6809DF-99AA-4C71-AF5A-81C2775FC500}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="298451" y="92076"/>
+          <a:ext cx="898207" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>263526</xdr:colOff>
+      <xdr:colOff>111126</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60326</xdr:rowOff>
+      <xdr:rowOff>98426</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>975975</xdr:colOff>
+      <xdr:colOff>1009333</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>504826</xdr:rowOff>
+      <xdr:rowOff>488951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E6C443F-38CB-4FCB-8FAD-60B0B7A28854}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA795E22-B085-4397-86F2-F39B0EAD8C2D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="263526" y="60326"/>
-          <a:ext cx="712449" cy="444500"/>
+          <a:off x="111126" y="98426"/>
+          <a:ext cx="898207" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2849,4320 +3052,4603 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:homelessprograms@iowafinance.com%20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CE31DF7-8326-4BCF-92DC-89F6F733E0EF}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:K35"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46" style="8" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.1796875" style="8"/>
+    <col min="1" max="1" width="46" customWidth="1"/>
+    <col min="2" max="2" width="35.7265625" customWidth="1"/>
+    <col min="3" max="3" width="17.7265625" customWidth="1"/>
+    <col min="4" max="4" width="15.54296875" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="19.54296875" customWidth="1"/>
+    <col min="7" max="7" width="25.7265625" customWidth="1"/>
+    <col min="8" max="8" width="15.1796875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="1.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="169" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-[...12 lines deleted...]
-      <c r="K1" s="204"/>
+    <row r="1" spans="1:11" s="140" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+      <c r="A1" s="197" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="198"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="151"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="153"/>
+      <c r="H1" s="153"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
     </row>
     <row r="2" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="200" t="s">
-[...7 lines deleted...]
-      <c r="E2" s="192"/>
+      <c r="A2" s="150" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="155" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="142"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="143"/>
       <c r="F2" s="4"/>
-      <c r="G2" s="78"/>
-      <c r="H2" s="78"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="31" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="192"/>
+      <c r="A3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="106">
+        <v>2026</v>
+      </c>
+      <c r="C3" s="2"/>
+      <c r="D3" s="143"/>
       <c r="E3" s="4"/>
-      <c r="F3" s="78"/>
-      <c r="G3" s="78"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="31" t="s">
-[...4 lines deleted...]
-      <c r="D4" s="192"/>
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="107"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="143"/>
       <c r="E4" s="4"/>
-      <c r="F4" s="78"/>
-      <c r="G4" s="78"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="31" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="192"/>
+      <c r="A5" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="107"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="143"/>
       <c r="E5" s="4"/>
-      <c r="F5" s="78"/>
-      <c r="G5" s="78"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="31" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="192"/>
+      <c r="A6" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="107"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="143"/>
       <c r="E6" s="4"/>
-      <c r="F6" s="78"/>
-      <c r="G6" s="78"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="31" t="s">
-[...4 lines deleted...]
-      <c r="D7" s="192"/>
+      <c r="A7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="107"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="143"/>
       <c r="E7" s="4"/>
-      <c r="F7" s="78"/>
-      <c r="G7" s="78"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194"/>
-      <c r="B8" s="103"/>
+      <c r="A8" s="145"/>
+      <c r="B8" s="10"/>
       <c r="C8" s="4"/>
-      <c r="D8" s="78"/>
-      <c r="E8" s="78"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
-    <row r="9" spans="1:11" s="102" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...10 lines deleted...]
-      <c r="E9" s="6"/>
+    <row r="9" spans="1:11" s="2" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="9"/>
     </row>
     <row r="10" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="22" t="s">
-[...7 lines deleted...]
-      <c r="E10" s="9"/>
+      <c r="A10" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="75"/>
+      <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="94">
+      <c r="A11" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="76">
         <f>SUM(C10:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="10"/>
-      <c r="E11" s="9"/>
+      <c r="D11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="22" t="s">
-[...7 lines deleted...]
-      <c r="E12" s="9"/>
+      <c r="A12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="196" t="s">
-[...7 lines deleted...]
-      <c r="E13" s="9"/>
+      <c r="A13" s="147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="94">
+      <c r="A14" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="76">
         <f>SUM(C12:C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="10"/>
-      <c r="E14" s="9"/>
+      <c r="D14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="197" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="9"/>
+      <c r="A15" s="157" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="158"/>
+      <c r="C15" s="159"/>
+      <c r="D15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E16" s="9"/>
+      <c r="A16" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="7"/>
     </row>
     <row r="17" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E17" s="9"/>
+      <c r="A17" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="7"/>
     </row>
     <row r="18" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E18" s="9"/>
+      <c r="A18" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="7"/>
     </row>
     <row r="19" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A19" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C19" s="94">
+      <c r="A19" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="76">
         <f>SUM(C16:C18)</f>
         <v>0</v>
       </c>
-      <c r="D19" s="10"/>
-      <c r="E19" s="9"/>
+      <c r="D19" s="7"/>
     </row>
     <row r="20" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="197" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="9"/>
+      <c r="A20" s="157" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="158"/>
+      <c r="C20" s="159"/>
+      <c r="D20" s="7"/>
     </row>
     <row r="21" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E21" s="9"/>
+      <c r="A21" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="7"/>
     </row>
     <row r="22" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E22" s="9"/>
+      <c r="A22" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="7"/>
     </row>
     <row r="23" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="16" t="s">
-[...7 lines deleted...]
-      <c r="E23" s="9"/>
+      <c r="A23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="20"/>
+      <c r="C23" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="7"/>
     </row>
     <row r="24" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="94">
+      <c r="A24" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="19"/>
+      <c r="C24" s="76">
         <f>SUM(C21:C23)</f>
         <v>0</v>
       </c>
-      <c r="D24" s="10"/>
-      <c r="E24" s="9"/>
+      <c r="D24" s="7"/>
     </row>
     <row r="25" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="9"/>
+      <c r="A25" s="157" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="160"/>
+      <c r="C25" s="159"/>
+      <c r="D25" s="7"/>
     </row>
     <row r="26" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="199" t="s">
-[...7 lines deleted...]
-      <c r="E26" s="9"/>
+      <c r="A26" s="149" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="7"/>
     </row>
     <row r="27" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A27" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="94">
+      <c r="A27" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="76">
         <f>SUM(C26:C26)</f>
         <v>0</v>
       </c>
-      <c r="D27" s="10"/>
-      <c r="E27" s="9"/>
+      <c r="D27" s="7"/>
     </row>
     <row r="28" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A28" s="197" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="9"/>
+      <c r="A28" s="157" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="160"/>
+      <c r="C28" s="159"/>
+      <c r="D28" s="7"/>
     </row>
     <row r="29" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="9"/>
+      <c r="A29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="14"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="7"/>
     </row>
     <row r="30" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="198" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="99">
+      <c r="A30" s="148" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="22"/>
+      <c r="C30" s="79">
         <f>SUM(C28:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="10"/>
-      <c r="E30" s="9"/>
+      <c r="D30" s="7"/>
     </row>
     <row r="31" spans="1:7" ht="19" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="195" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="101">
+      <c r="A31" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="21"/>
+      <c r="C31" s="81">
         <f>SUM(C30,C27,C24,C19,C14,C11)</f>
         <v>0</v>
       </c>
-      <c r="D31" s="10"/>
-[...1 lines deleted...]
-      <c r="F31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
       <c r="G31" s="3"/>
     </row>
     <row r="32" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A32" s="11" t="s">
-[...17 lines deleted...]
-      <c r="C35" s="9"/>
+      <c r="A32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="102"/>
+    </row>
+    <row r="33" spans="1:2" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A33" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="103"/>
+    </row>
+    <row r="34" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.1796875" customWidth="1"/>
     <col min="2" max="2" width="35.7265625" customWidth="1"/>
-    <col min="3" max="3" width="17.7265625" style="8" customWidth="1"/>
-    <col min="4" max="4" width="15.54296875" customWidth="1"/>
+    <col min="3" max="4" width="17.7265625" customWidth="1"/>
     <col min="5" max="5" width="26.453125" customWidth="1"/>
     <col min="6" max="6" width="19.54296875" customWidth="1"/>
     <col min="7" max="7" width="25.7265625" customWidth="1"/>
     <col min="8" max="8" width="15.1796875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="1.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="213" t="s">
-[...7 lines deleted...]
-      <c r="E1" s="192"/>
+      <c r="A1" s="203" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="201" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="202"/>
+      <c r="E1" s="143"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="103"/>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A2" s="10"/>
       <c r="B2" s="4"/>
-      <c r="C2" s="191"/>
-[...1 lines deleted...]
-      <c r="E2" s="192"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="143"/>
       <c r="F2" s="4"/>
-      <c r="G2" s="78"/>
-      <c r="H2" s="78"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
-    <row r="3" spans="1:11" s="8" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E3" s="192"/>
+    <row r="3" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="143"/>
       <c r="F3" s="4"/>
-      <c r="G3" s="78"/>
-      <c r="H3" s="78"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
-    <row r="4" spans="1:11" s="8" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E4" s="192"/>
+    <row r="4" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="107"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="143"/>
       <c r="F4" s="4"/>
-      <c r="G4" s="78"/>
-      <c r="H4" s="78"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="5" spans="1:11" s="8" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E5" s="192"/>
+    <row r="5" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="107"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="143"/>
       <c r="F5" s="4"/>
-      <c r="G5" s="78"/>
-      <c r="H5" s="78"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
     </row>
-    <row r="6" spans="1:11" s="8" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E6" s="192"/>
+    <row r="6" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="107"/>
+      <c r="C6" s="142"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="143"/>
       <c r="F6" s="4"/>
-      <c r="G6" s="78"/>
-      <c r="H6" s="78"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
     </row>
-    <row r="7" spans="1:11" s="8" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E7" s="192"/>
+    <row r="7" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="107"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="143"/>
       <c r="F7" s="4"/>
-      <c r="G7" s="78"/>
-      <c r="H7" s="78"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
     </row>
-    <row r="8" spans="1:11" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C8" s="77"/>
+    <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="145"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:11" s="2" customFormat="1" ht="47" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="193" t="s">
-[...12 lines deleted...]
-      <c r="F9" s="6"/>
+      <c r="A9" s="144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="9"/>
     </row>
     <row r="10" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="22" t="s">
-[...10 lines deleted...]
-      <c r="F10" s="9"/>
+      <c r="A10" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="95">
+      <c r="A11" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="77">
         <f>SUM(C10:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="94">
+      <c r="D11" s="76">
         <f>SUM(D10:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="10"/>
-      <c r="F11" s="9"/>
+      <c r="E11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="22" t="s">
-[...6 lines deleted...]
-      <c r="F12" s="9"/>
+      <c r="A12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="196" t="s">
-[...10 lines deleted...]
-      <c r="F13" s="9"/>
+      <c r="A13" s="147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="95">
+      <c r="A14" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="77">
         <f>SUM(C12:C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="94">
+      <c r="D14" s="76">
         <f>SUM(D12:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="10"/>
-      <c r="F14" s="9"/>
+      <c r="E14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="197" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="9"/>
+      <c r="A15" s="157" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="158"/>
+      <c r="C15" s="161"/>
+      <c r="D15" s="159"/>
+      <c r="E15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F16" s="9"/>
+      <c r="A16" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="52.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F17" s="9"/>
+      <c r="A17" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F18" s="9"/>
+      <c r="A18" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C19" s="95">
+      <c r="A19" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="77">
         <f>SUM(C16:C18)</f>
         <v>0</v>
       </c>
-      <c r="D19" s="94">
+      <c r="D19" s="76">
         <f>SUM(D16:D18)</f>
         <v>0</v>
       </c>
-      <c r="E19" s="10"/>
-[...10 lines deleted...]
-      <c r="F20" s="9"/>
+      <c r="E19" s="7"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="157" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="158"/>
+      <c r="C20" s="161"/>
+      <c r="D20" s="159"/>
+      <c r="E20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F21" s="9"/>
+      <c r="A21" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="52.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F22" s="9"/>
+      <c r="A22" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="16" t="s">
-[...10 lines deleted...]
-      <c r="F23" s="9"/>
+      <c r="A23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="20"/>
+      <c r="C23" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="95">
+      <c r="A24" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="19"/>
+      <c r="C24" s="77">
         <f>SUM(C21:C23)</f>
         <v>0</v>
       </c>
-      <c r="D24" s="94">
+      <c r="D24" s="76">
         <f>SUM(D21:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="10"/>
-      <c r="F24" s="9"/>
+      <c r="E24" s="7"/>
     </row>
     <row r="25" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="22" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="9"/>
+      <c r="A25" s="157" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="160"/>
+      <c r="C25" s="161"/>
+      <c r="D25" s="159"/>
+      <c r="E25" s="7"/>
     </row>
     <row r="26" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="17" t="s">
-[...10 lines deleted...]
-      <c r="F26" s="9"/>
+      <c r="A26" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="7"/>
     </row>
     <row r="27" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="95">
+      <c r="A27" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="77">
         <f>SUM(C26)</f>
         <v>0</v>
       </c>
-      <c r="D27" s="94">
+      <c r="D27" s="76">
         <f>SUM(D26:D26)</f>
         <v>0</v>
       </c>
-      <c r="E27" s="10"/>
-[...27 lines deleted...]
-      <c r="C30" s="98">
+      <c r="E27" s="7"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="157" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="160"/>
+      <c r="C28" s="161"/>
+      <c r="D28" s="159"/>
+      <c r="E28" s="7"/>
+    </row>
+    <row r="29" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="14"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="7"/>
+    </row>
+    <row r="30" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="148" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="22"/>
+      <c r="C30" s="78">
         <f>SUM(C28:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="99">
+      <c r="D30" s="79">
         <f>SUM(D28:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="10"/>
-      <c r="F30" s="9"/>
+      <c r="E30" s="7"/>
     </row>
     <row r="31" spans="1:8" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="195" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="100">
+      <c r="A31" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="21"/>
+      <c r="C31" s="80">
         <f>SUM(C30,C27,C24,C19,C14,C11)</f>
         <v>0</v>
       </c>
-      <c r="D31" s="101">
+      <c r="D31" s="81">
         <f>SUM(D30,D27,D24,D19,D14,D11)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="10"/>
-[...1 lines deleted...]
-      <c r="G31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
       <c r="H31" s="3"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-    </row>
     <row r="33" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="11" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="105"/>
+      <c r="A33" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="102"/>
+      <c r="C33" s="82"/>
     </row>
     <row r="34" spans="1:3" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A34" s="127" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="6"/>
+      <c r="A34" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="103"/>
+      <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="127" t="s">
-[...6 lines deleted...]
-      <c r="C36" s="9"/>
+      <c r="A35" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="105"/>
+      <c r="C35" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.81640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="25" customWidth="1"/>
+    <col min="1" max="1" width="44.6328125" customWidth="1"/>
+    <col min="2" max="2" width="33.36328125" customWidth="1"/>
+    <col min="3" max="4" width="12.6328125" customWidth="1"/>
+    <col min="5" max="5" width="12.36328125" customWidth="1"/>
+    <col min="6" max="6" width="10.453125" customWidth="1"/>
+    <col min="7" max="7" width="36.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="F1" s="231" t="s">
+    <row r="1" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="214" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="214"/>
+      <c r="E1" s="177"/>
+      <c r="F1" s="177"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:10" ht="11.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="163"/>
+      <c r="B2" s="163"/>
+      <c r="C2" s="163"/>
+      <c r="D2" s="162"/>
+      <c r="E2" s="162"/>
+      <c r="F2" s="162"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="141" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="215"/>
+      <c r="C3" s="215"/>
+    </row>
+    <row r="4" spans="1:10" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="216"/>
+      <c r="C4" s="216"/>
+      <c r="D4" s="212" t="s">
+        <v>126</v>
+      </c>
+      <c r="E4" s="212"/>
+      <c r="F4" s="212"/>
+      <c r="G4" s="212"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="176" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="217">
+        <f>B4*0.65</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="217"/>
+      <c r="D5" s="213" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="213"/>
+      <c r="F5" s="213"/>
+      <c r="G5" s="213"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="175" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="209"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="213"/>
+      <c r="E6" s="213"/>
+      <c r="F6" s="213"/>
+      <c r="G6" s="213"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="141" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="209"/>
+      <c r="C7" s="209"/>
+      <c r="D7" s="212" t="s">
+        <v>105</v>
+      </c>
+      <c r="E7" s="212"/>
+      <c r="F7" s="212"/>
+      <c r="G7" s="212"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="141" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="209"/>
+      <c r="C8" s="209"/>
+      <c r="D8" s="212" t="s">
+        <v>106</v>
+      </c>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="212"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="141" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="209"/>
+      <c r="C9" s="209"/>
+      <c r="D9" s="191"/>
+      <c r="E9" s="196" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" s="195" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="141"/>
+      <c r="B10" s="172"/>
+      <c r="C10" s="172"/>
+      <c r="J10" s="130"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="174" t="s">
+        <v>121</v>
+      </c>
+      <c r="B11" s="172"/>
+      <c r="C11" s="172"/>
+      <c r="D11" s="173"/>
+      <c r="E11" s="173"/>
+      <c r="F11" s="173"/>
+      <c r="G11" s="173"/>
+      <c r="J11" s="130"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A12" s="174" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" s="172"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="173"/>
+      <c r="E12" s="173"/>
+      <c r="F12" s="173"/>
+      <c r="G12" s="173"/>
+      <c r="J12" s="130"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A13" s="174" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" s="172"/>
+      <c r="C13" s="172"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="J13" s="130"/>
+    </row>
+    <row r="14" spans="1:10" ht="13" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="15" spans="1:10" ht="73" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="179" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="179" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" s="179" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15" s="179" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" s="180" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" s="180" t="s">
+        <v>128</v>
+      </c>
+      <c r="G15" s="181" t="s">
         <v>110</v>
       </c>
-      <c r="G1" s="232"/>
-[...22 lines deleted...]
-        <f>G2*0.75</f>
+      <c r="I15" s="165"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="185"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="182"/>
+      <c r="D16" s="182"/>
+      <c r="E16" s="169"/>
+      <c r="F16" s="190"/>
+      <c r="G16" s="186"/>
+      <c r="I16" s="165"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A17" s="185"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="182"/>
+      <c r="D17" s="182"/>
+      <c r="E17" s="169"/>
+      <c r="F17" s="190"/>
+      <c r="G17" s="186"/>
+      <c r="I17" s="165"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A18" s="185"/>
+      <c r="B18" s="61"/>
+      <c r="C18" s="182"/>
+      <c r="D18" s="182"/>
+      <c r="E18" s="169"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="186"/>
+      <c r="I18" s="165"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A19" s="185"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="182"/>
+      <c r="D19" s="182"/>
+      <c r="E19" s="169"/>
+      <c r="F19" s="190"/>
+      <c r="G19" s="186"/>
+      <c r="I19" s="165"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A20" s="185"/>
+      <c r="B20" s="61"/>
+      <c r="C20" s="182"/>
+      <c r="D20" s="182"/>
+      <c r="E20" s="169"/>
+      <c r="F20" s="190"/>
+      <c r="G20" s="186"/>
+      <c r="I20" s="165"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A21" s="185"/>
+      <c r="B21" s="61"/>
+      <c r="C21" s="182"/>
+      <c r="D21" s="182"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="190"/>
+      <c r="G21" s="186"/>
+      <c r="I21" s="165"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A22" s="185"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="182"/>
+      <c r="D22" s="182"/>
+      <c r="E22" s="169"/>
+      <c r="F22" s="190"/>
+      <c r="G22" s="186"/>
+      <c r="I22" s="165"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A23" s="185"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="182"/>
+      <c r="D23" s="182"/>
+      <c r="E23" s="169"/>
+      <c r="F23" s="190"/>
+      <c r="G23" s="186"/>
+      <c r="I23" s="165"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A24" s="185"/>
+      <c r="B24" s="61"/>
+      <c r="C24" s="182"/>
+      <c r="D24" s="182"/>
+      <c r="E24" s="169"/>
+      <c r="F24" s="190"/>
+      <c r="G24" s="186"/>
+      <c r="I24" s="165"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A25" s="185"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="182"/>
+      <c r="D25" s="182"/>
+      <c r="E25" s="169"/>
+      <c r="F25" s="190"/>
+      <c r="G25" s="186"/>
+      <c r="I25" s="165"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A26" s="185"/>
+      <c r="B26" s="61"/>
+      <c r="C26" s="182"/>
+      <c r="D26" s="182"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="190"/>
+      <c r="G26" s="186"/>
+      <c r="I26" s="165"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A27" s="185"/>
+      <c r="B27" s="61"/>
+      <c r="C27" s="182"/>
+      <c r="D27" s="182"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="190"/>
+      <c r="G27" s="186"/>
+      <c r="I27" s="165"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A28" s="187"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="183"/>
+      <c r="D28" s="183"/>
+      <c r="E28" s="170"/>
+      <c r="F28" s="190"/>
+      <c r="G28" s="12"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A29" s="187"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="183"/>
+      <c r="D29" s="183"/>
+      <c r="E29" s="170"/>
+      <c r="F29" s="190"/>
+      <c r="G29" s="12"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="188"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="184"/>
+      <c r="D30" s="184"/>
+      <c r="E30" s="171"/>
+      <c r="F30" s="190"/>
+      <c r="G30" s="189"/>
+    </row>
+    <row r="31" spans="1:9" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="210" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="211"/>
+      <c r="C31" s="211"/>
+      <c r="D31" s="211"/>
+      <c r="E31" s="194">
+        <f>SUM(E16:E30)</f>
         <v>0</v>
       </c>
-    </row>
-[...168 lines deleted...]
-    </row>
+      <c r="F31" s="192"/>
+      <c r="G31" s="193"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="164"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="205" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="205"/>
+      <c r="C33" s="205"/>
+      <c r="D33" s="205"/>
+      <c r="E33" s="205"/>
+      <c r="F33" s="205"/>
+      <c r="G33" s="205"/>
+    </row>
+    <row r="34" spans="1:7" ht="32" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="205"/>
+      <c r="B34" s="205"/>
+      <c r="C34" s="205"/>
+      <c r="D34" s="205"/>
+      <c r="E34" s="205"/>
+      <c r="F34" s="205"/>
+      <c r="G34" s="205"/>
+    </row>
+    <row r="35" spans="1:7" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="164"/>
+    </row>
+    <row r="36" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="206"/>
+      <c r="C36" s="206"/>
+    </row>
+    <row r="37" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="178" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="207"/>
+      <c r="C37" s="207"/>
+    </row>
+    <row r="38" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="178" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="208"/>
+      <c r="C38" s="209"/>
+    </row>
+    <row r="39" spans="1:7" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A18:E18"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="17">
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D5:G6"/>
+    <mergeCell ref="A33:G34"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="F9" r:id="rId1" xr:uid="{68E60614-5949-4BFA-98EA-A42B257CDC5F}"/>
+  </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="80" orientation="landscape" r:id="rId2"/>
+  <drawing r:id="rId3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please select an option from the list." promptTitle="Match Type" prompt="Please select an option from the list." xr:uid="{EAB7C1C3-20FA-4F75-ACE6-95BDB6F5EC06}">
+          <x14:formula1>
+            <xm:f>'Itemization Dropdown Lists'!$A$2:$A$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>A16:A30</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please select an option from the list." promptTitle="Newly Reported Match" prompt="Enter &quot;Yes&quot; if this is the first time the Match item is being reported as expended._x000a_Enter &quot;No&quot; if this Match item has been previously reported._x000a_Ener &quot;Correction&quot; if this is a correction to a previously reported Match expenditure." xr:uid="{4B50B89B-05DF-4B5C-AE50-8AF79663278A}">
+          <x14:formula1>
+            <xm:f>'Itemization Dropdown Lists'!$C$2:$C$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>F16:F30</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:G33"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:E1"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.7265625" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.1796875" style="8"/>
+    <col min="1" max="1" width="37.7265625" customWidth="1"/>
+    <col min="2" max="2" width="15.26953125" customWidth="1"/>
+    <col min="3" max="3" width="15.81640625" customWidth="1"/>
+    <col min="4" max="4" width="15.7265625" customWidth="1"/>
+    <col min="5" max="5" width="16.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...97 lines deleted...]
-      <c r="A12" s="67" t="s">
+    <row r="1" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="219" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="220"/>
+      <c r="C1" s="220"/>
+      <c r="D1" s="224" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="225"/>
+      <c r="F1" s="156"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A2" s="137"/>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="134"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+    </row>
+    <row r="3" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="135"/>
+      <c r="E3" s="136"/>
+    </row>
+    <row r="4" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+    </row>
+    <row r="5" spans="1:6" s="11" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="107"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+    </row>
+    <row r="6" spans="1:6" s="11" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="107"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+    </row>
+    <row r="7" spans="1:6" s="11" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="107"/>
+      <c r="C7" s="107"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+    </row>
+    <row r="8" spans="1:6" s="11" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="107"/>
+      <c r="C8" s="107"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+    </row>
+    <row r="9" spans="1:6" s="11" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="107"/>
+      <c r="C9" s="107"/>
+      <c r="D9" s="136"/>
+      <c r="E9" s="136"/>
+    </row>
+    <row r="10" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D10" s="135"/>
+      <c r="E10" s="136"/>
+    </row>
+    <row r="11" spans="1:6" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="67"/>
+      <c r="B11" s="221" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="222"/>
+      <c r="D11" s="222"/>
+      <c r="E11" s="223"/>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="109" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="110" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="68"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="95"/>
+      <c r="E13" s="91">
+        <f>SUM(B13-C13-D13)</f>
         <v>0</v>
       </c>
-      <c r="B12" s="134" t="s">
-[...25 lines deleted...]
-      <c r="B14" s="84">
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="69">
         <f>SUM(B13)</f>
         <v>0</v>
       </c>
-      <c r="C14" s="108">
+      <c r="C14" s="84">
         <f t="shared" ref="C14:E14" si="0">SUM(C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="121">
+      <c r="D14" s="96">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E14" s="114">
+      <c r="E14" s="89">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="14" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="B17" s="84">
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="70"/>
+      <c r="C15" s="85"/>
+      <c r="D15" s="97"/>
+      <c r="E15" s="91">
+        <f>SUM(B15-C15-D15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="70"/>
+      <c r="C16" s="85"/>
+      <c r="D16" s="97"/>
+      <c r="E16" s="90"/>
+    </row>
+    <row r="17" spans="1:5" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="69">
         <f>SUM(B15:B16)</f>
         <v>0</v>
       </c>
-      <c r="C17" s="108">
+      <c r="C17" s="84">
         <f t="shared" ref="C17:E17" si="1">SUM(C15:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="121">
+      <c r="D17" s="96">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E17" s="114">
+      <c r="E17" s="89">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="116">
+      <c r="A18" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="71"/>
+      <c r="C18" s="86"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="91">
         <f>SUM(B18-C18-D18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A19" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="116">
+      <c r="A19" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="71"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="91">
         <f>SUM(B19-C19-D19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="116">
+      <c r="A20" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="71"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="98"/>
+      <c r="E20" s="91">
         <f>SUM(B20-C20-D20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="87">
+      <c r="A21" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="72">
         <f>SUM(B18:B20)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="111">
+      <c r="C21" s="87">
         <f t="shared" ref="C21:E21" si="2">SUM(C18:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="124">
+      <c r="D21" s="99">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E21" s="117">
+      <c r="E21" s="92">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="116">
+      <c r="A22" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="71"/>
+      <c r="C22" s="86"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="91">
         <f>SUM(B22-C22-D22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="116">
+      <c r="A23" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="71"/>
+      <c r="C23" s="86"/>
+      <c r="D23" s="98"/>
+      <c r="E23" s="91">
         <f>SUM(B23-C23-D23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="116">
+      <c r="A24" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="71"/>
+      <c r="C24" s="86"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="91">
         <f>SUM(B24-C24-D24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="87">
+      <c r="A25" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="72">
         <f>SUM(B22:B24)</f>
         <v>0</v>
       </c>
-      <c r="C25" s="111">
+      <c r="C25" s="87">
         <f t="shared" ref="C25:E25" si="3">SUM(C22:C24)</f>
         <v>0</v>
       </c>
-      <c r="D25" s="124">
+      <c r="D25" s="99">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="E25" s="118">
+      <c r="E25" s="93">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="76" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="116"/>
+      <c r="A26" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="71"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="98"/>
+      <c r="E26" s="91">
+        <f>SUM(B26-C26-D26)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="76" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="116"/>
+      <c r="A27" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="71"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="98"/>
+      <c r="E27" s="91">
+        <f>SUM(B27-C27-D27)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:5" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="88">
+      <c r="A28" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="73">
         <f>SUM(B26,B27,B25,B21,B17,B14)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="112">
+      <c r="C28" s="88">
         <f>SUM(C26,C27,C25,C21,C17,C14)</f>
         <v>0</v>
       </c>
-      <c r="D28" s="125">
+      <c r="D28" s="100">
         <f>SUM(D26,D27,D25,D21,D17,D14)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="126">
+      <c r="E28" s="101">
         <f>SUM(E26,E27,E25,E21,E17,E14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="220" t="s">
-[...14 lines deleted...]
-      <c r="E31" s="105"/>
+      <c r="A30" s="218" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="218"/>
+      <c r="C30" s="218"/>
+      <c r="D30" s="218"/>
+      <c r="E30" s="218"/>
+    </row>
+    <row r="31" spans="1:5" s="11" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="102"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
     </row>
     <row r="32" spans="1:5" ht="22" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="6"/>
+      <c r="A32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="103"/>
+      <c r="C32" s="104"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
     </row>
     <row r="33" spans="1:5" ht="22" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="6"/>
+      <c r="A33" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="105"/>
+      <c r="C33" s="104"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="D1:E1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
-    <sheetView topLeftCell="A61" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView topLeftCell="A44" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A60" sqref="A60:A62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.453125" style="32" customWidth="1"/>
-[...509 lines deleted...]
-    <col min="16135" max="16384" width="9.1796875" style="32"/>
+    <col min="1" max="1" width="22.7265625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="17.1796875" style="33" customWidth="1"/>
+    <col min="3" max="3" width="29.54296875" style="33" customWidth="1"/>
+    <col min="4" max="4" width="10.1796875" style="118" customWidth="1"/>
+    <col min="5" max="5" width="9.81640625" style="32" customWidth="1"/>
+    <col min="6" max="6" width="12.1796875" style="32" customWidth="1"/>
+    <col min="7" max="255" width="9.1796875" style="27"/>
+    <col min="256" max="256" width="32.54296875" style="27" customWidth="1"/>
+    <col min="257" max="257" width="19.1796875" style="27" customWidth="1"/>
+    <col min="258" max="258" width="37.7265625" style="27" customWidth="1"/>
+    <col min="259" max="259" width="11.453125" style="27" customWidth="1"/>
+    <col min="260" max="260" width="11.54296875" style="27" customWidth="1"/>
+    <col min="261" max="261" width="10.81640625" style="27" customWidth="1"/>
+    <col min="262" max="262" width="12.7265625" style="27" customWidth="1"/>
+    <col min="263" max="511" width="9.1796875" style="27"/>
+    <col min="512" max="512" width="32.54296875" style="27" customWidth="1"/>
+    <col min="513" max="513" width="19.1796875" style="27" customWidth="1"/>
+    <col min="514" max="514" width="37.7265625" style="27" customWidth="1"/>
+    <col min="515" max="515" width="11.453125" style="27" customWidth="1"/>
+    <col min="516" max="516" width="11.54296875" style="27" customWidth="1"/>
+    <col min="517" max="517" width="10.81640625" style="27" customWidth="1"/>
+    <col min="518" max="518" width="12.7265625" style="27" customWidth="1"/>
+    <col min="519" max="767" width="9.1796875" style="27"/>
+    <col min="768" max="768" width="32.54296875" style="27" customWidth="1"/>
+    <col min="769" max="769" width="19.1796875" style="27" customWidth="1"/>
+    <col min="770" max="770" width="37.7265625" style="27" customWidth="1"/>
+    <col min="771" max="771" width="11.453125" style="27" customWidth="1"/>
+    <col min="772" max="772" width="11.54296875" style="27" customWidth="1"/>
+    <col min="773" max="773" width="10.81640625" style="27" customWidth="1"/>
+    <col min="774" max="774" width="12.7265625" style="27" customWidth="1"/>
+    <col min="775" max="1023" width="9.1796875" style="27"/>
+    <col min="1024" max="1024" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1025" max="1025" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1026" max="1026" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1027" max="1027" width="11.453125" style="27" customWidth="1"/>
+    <col min="1028" max="1028" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1029" max="1029" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1030" max="1030" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1031" max="1279" width="9.1796875" style="27"/>
+    <col min="1280" max="1280" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1281" max="1281" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1282" max="1282" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1283" max="1283" width="11.453125" style="27" customWidth="1"/>
+    <col min="1284" max="1284" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1285" max="1285" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1286" max="1286" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1287" max="1535" width="9.1796875" style="27"/>
+    <col min="1536" max="1536" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1537" max="1537" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1538" max="1538" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1539" max="1539" width="11.453125" style="27" customWidth="1"/>
+    <col min="1540" max="1540" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1541" max="1541" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1542" max="1542" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1543" max="1791" width="9.1796875" style="27"/>
+    <col min="1792" max="1792" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1793" max="1793" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1794" max="1794" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1795" max="1795" width="11.453125" style="27" customWidth="1"/>
+    <col min="1796" max="1796" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1797" max="1797" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1798" max="1798" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1799" max="2047" width="9.1796875" style="27"/>
+    <col min="2048" max="2048" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2049" max="2049" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2050" max="2050" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2051" max="2051" width="11.453125" style="27" customWidth="1"/>
+    <col min="2052" max="2052" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2053" max="2053" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2054" max="2054" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2055" max="2303" width="9.1796875" style="27"/>
+    <col min="2304" max="2304" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2305" max="2305" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2306" max="2306" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2307" max="2307" width="11.453125" style="27" customWidth="1"/>
+    <col min="2308" max="2308" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2309" max="2309" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2310" max="2310" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2311" max="2559" width="9.1796875" style="27"/>
+    <col min="2560" max="2560" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2561" max="2561" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2562" max="2562" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2563" max="2563" width="11.453125" style="27" customWidth="1"/>
+    <col min="2564" max="2564" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2565" max="2565" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2566" max="2566" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2567" max="2815" width="9.1796875" style="27"/>
+    <col min="2816" max="2816" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2817" max="2817" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2818" max="2818" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2819" max="2819" width="11.453125" style="27" customWidth="1"/>
+    <col min="2820" max="2820" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2821" max="2821" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2822" max="2822" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2823" max="3071" width="9.1796875" style="27"/>
+    <col min="3072" max="3072" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3073" max="3073" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3074" max="3074" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3075" max="3075" width="11.453125" style="27" customWidth="1"/>
+    <col min="3076" max="3076" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3077" max="3077" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3078" max="3078" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3079" max="3327" width="9.1796875" style="27"/>
+    <col min="3328" max="3328" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3329" max="3329" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3330" max="3330" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3331" max="3331" width="11.453125" style="27" customWidth="1"/>
+    <col min="3332" max="3332" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3333" max="3333" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3334" max="3334" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3335" max="3583" width="9.1796875" style="27"/>
+    <col min="3584" max="3584" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3585" max="3585" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3586" max="3586" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3587" max="3587" width="11.453125" style="27" customWidth="1"/>
+    <col min="3588" max="3588" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3589" max="3589" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3590" max="3590" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3591" max="3839" width="9.1796875" style="27"/>
+    <col min="3840" max="3840" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3841" max="3841" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3842" max="3842" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3843" max="3843" width="11.453125" style="27" customWidth="1"/>
+    <col min="3844" max="3844" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3845" max="3845" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3846" max="3846" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3847" max="4095" width="9.1796875" style="27"/>
+    <col min="4096" max="4096" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4097" max="4097" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4098" max="4098" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4099" max="4099" width="11.453125" style="27" customWidth="1"/>
+    <col min="4100" max="4100" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4101" max="4101" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4102" max="4102" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4103" max="4351" width="9.1796875" style="27"/>
+    <col min="4352" max="4352" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4353" max="4353" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4354" max="4354" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4355" max="4355" width="11.453125" style="27" customWidth="1"/>
+    <col min="4356" max="4356" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4357" max="4357" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4358" max="4358" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4359" max="4607" width="9.1796875" style="27"/>
+    <col min="4608" max="4608" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4609" max="4609" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4610" max="4610" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4611" max="4611" width="11.453125" style="27" customWidth="1"/>
+    <col min="4612" max="4612" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4613" max="4613" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4614" max="4614" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4615" max="4863" width="9.1796875" style="27"/>
+    <col min="4864" max="4864" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4865" max="4865" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4866" max="4866" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4867" max="4867" width="11.453125" style="27" customWidth="1"/>
+    <col min="4868" max="4868" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4869" max="4869" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4870" max="4870" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4871" max="5119" width="9.1796875" style="27"/>
+    <col min="5120" max="5120" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5121" max="5121" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5122" max="5122" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5123" max="5123" width="11.453125" style="27" customWidth="1"/>
+    <col min="5124" max="5124" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5125" max="5125" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5126" max="5126" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5127" max="5375" width="9.1796875" style="27"/>
+    <col min="5376" max="5376" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5377" max="5377" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5378" max="5378" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5379" max="5379" width="11.453125" style="27" customWidth="1"/>
+    <col min="5380" max="5380" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5381" max="5381" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5382" max="5382" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5383" max="5631" width="9.1796875" style="27"/>
+    <col min="5632" max="5632" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5633" max="5633" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5634" max="5634" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5635" max="5635" width="11.453125" style="27" customWidth="1"/>
+    <col min="5636" max="5636" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5637" max="5637" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5638" max="5638" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5639" max="5887" width="9.1796875" style="27"/>
+    <col min="5888" max="5888" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5889" max="5889" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5890" max="5890" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5891" max="5891" width="11.453125" style="27" customWidth="1"/>
+    <col min="5892" max="5892" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5893" max="5893" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5894" max="5894" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5895" max="6143" width="9.1796875" style="27"/>
+    <col min="6144" max="6144" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6145" max="6145" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6146" max="6146" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6147" max="6147" width="11.453125" style="27" customWidth="1"/>
+    <col min="6148" max="6148" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6149" max="6149" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6150" max="6150" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6151" max="6399" width="9.1796875" style="27"/>
+    <col min="6400" max="6400" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6401" max="6401" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6402" max="6402" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6403" max="6403" width="11.453125" style="27" customWidth="1"/>
+    <col min="6404" max="6404" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6405" max="6405" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6406" max="6406" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6407" max="6655" width="9.1796875" style="27"/>
+    <col min="6656" max="6656" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6657" max="6657" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6658" max="6658" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6659" max="6659" width="11.453125" style="27" customWidth="1"/>
+    <col min="6660" max="6660" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6661" max="6661" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6662" max="6662" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6663" max="6911" width="9.1796875" style="27"/>
+    <col min="6912" max="6912" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6913" max="6913" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6914" max="6914" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6915" max="6915" width="11.453125" style="27" customWidth="1"/>
+    <col min="6916" max="6916" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6917" max="6917" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6918" max="6918" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6919" max="7167" width="9.1796875" style="27"/>
+    <col min="7168" max="7168" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7169" max="7169" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7170" max="7170" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7171" max="7171" width="11.453125" style="27" customWidth="1"/>
+    <col min="7172" max="7172" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7173" max="7173" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7174" max="7174" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7175" max="7423" width="9.1796875" style="27"/>
+    <col min="7424" max="7424" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7425" max="7425" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7426" max="7426" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7427" max="7427" width="11.453125" style="27" customWidth="1"/>
+    <col min="7428" max="7428" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7429" max="7429" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7430" max="7430" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7431" max="7679" width="9.1796875" style="27"/>
+    <col min="7680" max="7680" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7681" max="7681" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7682" max="7682" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7683" max="7683" width="11.453125" style="27" customWidth="1"/>
+    <col min="7684" max="7684" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7685" max="7685" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7686" max="7686" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7687" max="7935" width="9.1796875" style="27"/>
+    <col min="7936" max="7936" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7937" max="7937" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7938" max="7938" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7939" max="7939" width="11.453125" style="27" customWidth="1"/>
+    <col min="7940" max="7940" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7941" max="7941" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7942" max="7942" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7943" max="8191" width="9.1796875" style="27"/>
+    <col min="8192" max="8192" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8193" max="8193" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8194" max="8194" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8195" max="8195" width="11.453125" style="27" customWidth="1"/>
+    <col min="8196" max="8196" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8197" max="8197" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8198" max="8198" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8199" max="8447" width="9.1796875" style="27"/>
+    <col min="8448" max="8448" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8449" max="8449" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8450" max="8450" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8451" max="8451" width="11.453125" style="27" customWidth="1"/>
+    <col min="8452" max="8452" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8453" max="8453" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8454" max="8454" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8455" max="8703" width="9.1796875" style="27"/>
+    <col min="8704" max="8704" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8705" max="8705" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8706" max="8706" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8707" max="8707" width="11.453125" style="27" customWidth="1"/>
+    <col min="8708" max="8708" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8709" max="8709" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8710" max="8710" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8711" max="8959" width="9.1796875" style="27"/>
+    <col min="8960" max="8960" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8961" max="8961" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8962" max="8962" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8963" max="8963" width="11.453125" style="27" customWidth="1"/>
+    <col min="8964" max="8964" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8965" max="8965" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8966" max="8966" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8967" max="9215" width="9.1796875" style="27"/>
+    <col min="9216" max="9216" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9217" max="9217" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9218" max="9218" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9219" max="9219" width="11.453125" style="27" customWidth="1"/>
+    <col min="9220" max="9220" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9221" max="9221" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9222" max="9222" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9223" max="9471" width="9.1796875" style="27"/>
+    <col min="9472" max="9472" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9473" max="9473" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9474" max="9474" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9475" max="9475" width="11.453125" style="27" customWidth="1"/>
+    <col min="9476" max="9476" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9477" max="9477" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9478" max="9478" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9479" max="9727" width="9.1796875" style="27"/>
+    <col min="9728" max="9728" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9729" max="9729" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9730" max="9730" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9731" max="9731" width="11.453125" style="27" customWidth="1"/>
+    <col min="9732" max="9732" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9733" max="9733" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9734" max="9734" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9735" max="9983" width="9.1796875" style="27"/>
+    <col min="9984" max="9984" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9985" max="9985" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9986" max="9986" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9987" max="9987" width="11.453125" style="27" customWidth="1"/>
+    <col min="9988" max="9988" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9989" max="9989" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9990" max="9990" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9991" max="10239" width="9.1796875" style="27"/>
+    <col min="10240" max="10240" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10241" max="10241" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10242" max="10242" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10243" max="10243" width="11.453125" style="27" customWidth="1"/>
+    <col min="10244" max="10244" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10245" max="10245" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10246" max="10246" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10247" max="10495" width="9.1796875" style="27"/>
+    <col min="10496" max="10496" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10497" max="10497" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10498" max="10498" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10499" max="10499" width="11.453125" style="27" customWidth="1"/>
+    <col min="10500" max="10500" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10501" max="10501" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10502" max="10502" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10503" max="10751" width="9.1796875" style="27"/>
+    <col min="10752" max="10752" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10753" max="10753" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10754" max="10754" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10755" max="10755" width="11.453125" style="27" customWidth="1"/>
+    <col min="10756" max="10756" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10757" max="10757" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10758" max="10758" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10759" max="11007" width="9.1796875" style="27"/>
+    <col min="11008" max="11008" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11009" max="11009" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11010" max="11010" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11011" max="11011" width="11.453125" style="27" customWidth="1"/>
+    <col min="11012" max="11012" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11013" max="11013" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11014" max="11014" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11015" max="11263" width="9.1796875" style="27"/>
+    <col min="11264" max="11264" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11265" max="11265" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11266" max="11266" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11267" max="11267" width="11.453125" style="27" customWidth="1"/>
+    <col min="11268" max="11268" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11269" max="11269" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11270" max="11270" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11271" max="11519" width="9.1796875" style="27"/>
+    <col min="11520" max="11520" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11521" max="11521" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11522" max="11522" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11523" max="11523" width="11.453125" style="27" customWidth="1"/>
+    <col min="11524" max="11524" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11525" max="11525" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11526" max="11526" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11527" max="11775" width="9.1796875" style="27"/>
+    <col min="11776" max="11776" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11777" max="11777" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11778" max="11778" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11779" max="11779" width="11.453125" style="27" customWidth="1"/>
+    <col min="11780" max="11780" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11781" max="11781" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11782" max="11782" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11783" max="12031" width="9.1796875" style="27"/>
+    <col min="12032" max="12032" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12033" max="12033" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12034" max="12034" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12035" max="12035" width="11.453125" style="27" customWidth="1"/>
+    <col min="12036" max="12036" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12037" max="12037" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12038" max="12038" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12039" max="12287" width="9.1796875" style="27"/>
+    <col min="12288" max="12288" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12289" max="12289" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12290" max="12290" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12291" max="12291" width="11.453125" style="27" customWidth="1"/>
+    <col min="12292" max="12292" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12293" max="12293" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12294" max="12294" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12295" max="12543" width="9.1796875" style="27"/>
+    <col min="12544" max="12544" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12545" max="12545" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12546" max="12546" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12547" max="12547" width="11.453125" style="27" customWidth="1"/>
+    <col min="12548" max="12548" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12549" max="12549" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12550" max="12550" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12551" max="12799" width="9.1796875" style="27"/>
+    <col min="12800" max="12800" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12801" max="12801" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12802" max="12802" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12803" max="12803" width="11.453125" style="27" customWidth="1"/>
+    <col min="12804" max="12804" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12805" max="12805" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12806" max="12806" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12807" max="13055" width="9.1796875" style="27"/>
+    <col min="13056" max="13056" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13057" max="13057" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13058" max="13058" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13059" max="13059" width="11.453125" style="27" customWidth="1"/>
+    <col min="13060" max="13060" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13061" max="13061" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13062" max="13062" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13063" max="13311" width="9.1796875" style="27"/>
+    <col min="13312" max="13312" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13313" max="13313" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13314" max="13314" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13315" max="13315" width="11.453125" style="27" customWidth="1"/>
+    <col min="13316" max="13316" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13317" max="13317" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13318" max="13318" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13319" max="13567" width="9.1796875" style="27"/>
+    <col min="13568" max="13568" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13569" max="13569" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13570" max="13570" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13571" max="13571" width="11.453125" style="27" customWidth="1"/>
+    <col min="13572" max="13572" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13573" max="13573" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13574" max="13574" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13575" max="13823" width="9.1796875" style="27"/>
+    <col min="13824" max="13824" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13825" max="13825" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13826" max="13826" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13827" max="13827" width="11.453125" style="27" customWidth="1"/>
+    <col min="13828" max="13828" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13829" max="13829" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13830" max="13830" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13831" max="14079" width="9.1796875" style="27"/>
+    <col min="14080" max="14080" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14081" max="14081" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14082" max="14082" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14083" max="14083" width="11.453125" style="27" customWidth="1"/>
+    <col min="14084" max="14084" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14085" max="14085" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14086" max="14086" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14087" max="14335" width="9.1796875" style="27"/>
+    <col min="14336" max="14336" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14337" max="14337" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14338" max="14338" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14339" max="14339" width="11.453125" style="27" customWidth="1"/>
+    <col min="14340" max="14340" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14341" max="14341" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14342" max="14342" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14343" max="14591" width="9.1796875" style="27"/>
+    <col min="14592" max="14592" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14593" max="14593" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14594" max="14594" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14595" max="14595" width="11.453125" style="27" customWidth="1"/>
+    <col min="14596" max="14596" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14597" max="14597" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14598" max="14598" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14599" max="14847" width="9.1796875" style="27"/>
+    <col min="14848" max="14848" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14849" max="14849" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14850" max="14850" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14851" max="14851" width="11.453125" style="27" customWidth="1"/>
+    <col min="14852" max="14852" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14853" max="14853" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14854" max="14854" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14855" max="15103" width="9.1796875" style="27"/>
+    <col min="15104" max="15104" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15105" max="15105" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15106" max="15106" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15107" max="15107" width="11.453125" style="27" customWidth="1"/>
+    <col min="15108" max="15108" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15109" max="15109" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15110" max="15110" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15111" max="15359" width="9.1796875" style="27"/>
+    <col min="15360" max="15360" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15361" max="15361" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15362" max="15362" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15363" max="15363" width="11.453125" style="27" customWidth="1"/>
+    <col min="15364" max="15364" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15365" max="15365" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15366" max="15366" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15367" max="15615" width="9.1796875" style="27"/>
+    <col min="15616" max="15616" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15617" max="15617" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15618" max="15618" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15619" max="15619" width="11.453125" style="27" customWidth="1"/>
+    <col min="15620" max="15620" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15621" max="15621" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15622" max="15622" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15623" max="15871" width="9.1796875" style="27"/>
+    <col min="15872" max="15872" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15873" max="15873" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15874" max="15874" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15875" max="15875" width="11.453125" style="27" customWidth="1"/>
+    <col min="15876" max="15876" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15877" max="15877" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15878" max="15878" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15879" max="16127" width="9.1796875" style="27"/>
+    <col min="16128" max="16128" width="32.54296875" style="27" customWidth="1"/>
+    <col min="16129" max="16129" width="19.1796875" style="27" customWidth="1"/>
+    <col min="16130" max="16130" width="37.7265625" style="27" customWidth="1"/>
+    <col min="16131" max="16131" width="11.453125" style="27" customWidth="1"/>
+    <col min="16132" max="16132" width="11.54296875" style="27" customWidth="1"/>
+    <col min="16133" max="16133" width="10.81640625" style="27" customWidth="1"/>
+    <col min="16134" max="16134" width="12.7265625" style="27" customWidth="1"/>
+    <col min="16135" max="16384" width="9.1796875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="224" t="s">
-[...20 lines deleted...]
-      <c r="A3" s="31" t="s">
+      <c r="A1" s="226" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="226"/>
+      <c r="C1" s="226"/>
+      <c r="D1" s="226"/>
+      <c r="E1" s="226"/>
+      <c r="F1" s="227"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+    </row>
+    <row r="2" spans="1:8" s="31" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="234" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="224"/>
+      <c r="F2" s="224"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+    </row>
+    <row r="3" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+    </row>
+    <row r="4" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="128"/>
+      <c r="C4" s="128"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+    </row>
+    <row r="5" spans="1:8" s="31" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="128"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+    </row>
+    <row r="6" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="27"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="129" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+    </row>
+    <row r="8" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="130" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+    </row>
+    <row r="9" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="154"/>
-[...60 lines deleted...]
-      <c r="F9" s="35"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
     </row>
     <row r="10" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="157" t="s">
-[...62 lines deleted...]
-      <c r="F15" s="53">
+      <c r="A10" s="130" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+    </row>
+    <row r="11" spans="1:8" s="35" customFormat="1" ht="39.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="119" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" s="34" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A12" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+    </row>
+    <row r="13" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A13" s="114"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="121"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+    </row>
+    <row r="14" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A14" s="43"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="121"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+    </row>
+    <row r="15" spans="1:8" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="47"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="122"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48">
         <f>ROUNDDOWN(SUM(F12:F14),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="40" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...41 lines deleted...]
-      <c r="F20" s="53">
+    <row r="16" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="37"/>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+    </row>
+    <row r="17" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A17" s="115"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="120"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+    </row>
+    <row r="18" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A18" s="115"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+    </row>
+    <row r="19" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="120"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+    </row>
+    <row r="20" spans="1:6" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="122"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48">
         <f>ROUNDDOWN(SUM(F16:F19),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="40" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...41 lines deleted...]
-      <c r="F25" s="53">
+    <row r="21" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A21" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+    </row>
+    <row r="22" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A22" s="115"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="120"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+    </row>
+    <row r="23" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A23" s="115"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+    </row>
+    <row r="24" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A24" s="40"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+    </row>
+    <row r="25" spans="1:6" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="122"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48">
         <f>ROUNDDOWN(SUM(F21:F24),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="F29" s="58"/>
+    <row r="26" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="231" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+    </row>
+    <row r="27" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="232"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="123"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+    </row>
+    <row r="28" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="233"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+    </row>
+    <row r="29" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="52"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="123"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
     </row>
     <row r="30" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="53">
+      <c r="A30" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="122"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48">
         <f>ROUNDDOWN(SUM(F26:F29),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A31" s="226" t="s">
-[...6 lines deleted...]
-      <c r="F31" s="60"/>
+      <c r="A31" s="228" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="49"/>
+      <c r="E31" s="53"/>
+      <c r="F31" s="53"/>
     </row>
     <row r="32" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A32" s="227"/>
-[...4 lines deleted...]
-      <c r="F32" s="58"/>
+      <c r="A32" s="229"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="123"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
     </row>
     <row r="33" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A33" s="227"/>
-[...4 lines deleted...]
-      <c r="F33" s="58"/>
+      <c r="A33" s="229"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="123"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="51"/>
     </row>
     <row r="34" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A34" s="227"/>
-[...4 lines deleted...]
-      <c r="F34" s="58"/>
+      <c r="A34" s="229"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
     </row>
     <row r="35" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A35" s="227"/>
-[...4 lines deleted...]
-      <c r="F35" s="58"/>
+      <c r="A35" s="229"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="123"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="51"/>
     </row>
     <row r="36" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A36" s="228"/>
-[...4 lines deleted...]
-      <c r="F36" s="58"/>
+      <c r="A36" s="230"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="123"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="51"/>
     </row>
     <row r="37" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A37" s="153"/>
-[...4 lines deleted...]
-      <c r="F37" s="161"/>
+      <c r="A37" s="126"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="132"/>
+      <c r="E37" s="133"/>
+      <c r="F37" s="133"/>
     </row>
     <row r="38" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F38" s="53">
+      <c r="A38" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="122"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="48">
         <f>ROUNDDOWN(SUM(F31:F37),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="229" t="s">
-[...6 lines deleted...]
-      <c r="F39" s="60"/>
+      <c r="A39" s="231" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="53"/>
+      <c r="F39" s="53"/>
     </row>
     <row r="40" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="227"/>
-[...4 lines deleted...]
-      <c r="F40" s="58"/>
+      <c r="A40" s="229"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="123"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
     </row>
     <row r="41" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="227"/>
-[...4 lines deleted...]
-      <c r="F41" s="58"/>
+      <c r="A41" s="229"/>
+      <c r="B41" s="41"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="123"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
     </row>
     <row r="42" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="228"/>
-[...4 lines deleted...]
-      <c r="F42" s="58"/>
+      <c r="A42" s="230"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="123"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
     </row>
     <row r="43" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="152"/>
-[...4 lines deleted...]
-      <c r="F43" s="58"/>
+      <c r="A43" s="125"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="123"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
     </row>
     <row r="44" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A44" s="45"/>
-[...4 lines deleted...]
-      <c r="F44" s="58"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="123"/>
+      <c r="E44" s="51"/>
+      <c r="F44" s="51"/>
     </row>
     <row r="45" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F45" s="53">
+      <c r="A45" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="122"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48">
         <f>ROUNDDOWN(SUM(F39:F44),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="229" t="s">
-[...30 lines deleted...]
-      <c r="F49" s="58"/>
+      <c r="A46" s="231" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="232"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="123"/>
+      <c r="E47" s="51"/>
+      <c r="F47" s="51"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="233"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="123"/>
+      <c r="E48" s="51"/>
+      <c r="F48" s="51"/>
+    </row>
+    <row r="49" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="125"/>
+      <c r="B49" s="41"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="123"/>
+      <c r="E49" s="51"/>
+      <c r="F49" s="51"/>
     </row>
     <row r="50" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A50" s="59"/>
-[...4 lines deleted...]
-      <c r="F50" s="58"/>
+      <c r="A50" s="52"/>
+      <c r="B50" s="41"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="123"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="51"/>
     </row>
     <row r="51" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F51" s="53">
+      <c r="A51" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51" s="47"/>
+      <c r="C51" s="47"/>
+      <c r="D51" s="122"/>
+      <c r="E51" s="48"/>
+      <c r="F51" s="48">
         <f>ROUNDDOWN(SUM(F46:F50),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A52" s="226" t="s">
-[...6 lines deleted...]
-      <c r="F52" s="60"/>
+      <c r="A52" s="228" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
     </row>
     <row r="53" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A53" s="227"/>
-[...4 lines deleted...]
-      <c r="F53" s="60"/>
+      <c r="A53" s="229"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="49"/>
+      <c r="E53" s="53"/>
+      <c r="F53" s="53"/>
     </row>
     <row r="54" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A54" s="227"/>
-[...4 lines deleted...]
-      <c r="F54" s="60"/>
+      <c r="A54" s="229"/>
+      <c r="B54" s="37"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
     </row>
     <row r="55" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A55" s="227"/>
-[...4 lines deleted...]
-      <c r="F55" s="60"/>
+      <c r="A55" s="229"/>
+      <c r="B55" s="37"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="49"/>
+      <c r="E55" s="53"/>
+      <c r="F55" s="53"/>
     </row>
     <row r="56" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A56" s="227"/>
-[...4 lines deleted...]
-      <c r="F56" s="60"/>
+      <c r="A56" s="229"/>
+      <c r="B56" s="37"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="53"/>
+      <c r="F56" s="53"/>
     </row>
     <row r="57" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A57" s="228"/>
-[...4 lines deleted...]
-      <c r="F57" s="60"/>
+      <c r="A57" s="230"/>
+      <c r="B57" s="37"/>
+      <c r="C57" s="37"/>
+      <c r="D57" s="49"/>
+      <c r="E57" s="53"/>
+      <c r="F57" s="53"/>
     </row>
     <row r="58" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A58" s="59"/>
-[...4 lines deleted...]
-      <c r="F58" s="58"/>
+      <c r="A58" s="52"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="123"/>
+      <c r="E58" s="51"/>
+      <c r="F58" s="51"/>
     </row>
     <row r="59" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F59" s="53">
+      <c r="A59" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="47"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="122"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48">
         <f>ROUNDDOWN(SUM(F52:F58),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A60" s="229" t="s">
-[...6 lines deleted...]
-      <c r="F60" s="60"/>
+      <c r="A60" s="231" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60" s="37"/>
+      <c r="C60" s="37"/>
+      <c r="D60" s="49"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
     </row>
     <row r="61" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A61" s="227"/>
-[...4 lines deleted...]
-      <c r="F61" s="60"/>
+      <c r="A61" s="229"/>
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
     </row>
     <row r="62" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A62" s="228"/>
-[...4 lines deleted...]
-      <c r="F62" s="60"/>
+      <c r="A62" s="230"/>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="49"/>
+      <c r="E62" s="53"/>
+      <c r="F62" s="53"/>
     </row>
     <row r="63" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A63" s="45"/>
-[...4 lines deleted...]
-      <c r="F63" s="58"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="41"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="123"/>
+      <c r="E63" s="51"/>
+      <c r="F63" s="51"/>
     </row>
     <row r="64" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F64" s="53">
+      <c r="A64" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="122"/>
+      <c r="E64" s="48"/>
+      <c r="F64" s="48">
         <f>ROUNDDOWN(SUM(F60:F63),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A65" s="41" t="s">
-[...6 lines deleted...]
-      <c r="F65" s="60"/>
+      <c r="A65" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B65" s="37"/>
+      <c r="C65" s="38"/>
+      <c r="D65" s="49"/>
+      <c r="E65" s="53"/>
+      <c r="F65" s="53"/>
     </row>
     <row r="66" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A66" s="41"/>
-[...4 lines deleted...]
-      <c r="F66" s="58"/>
+      <c r="A66" s="36"/>
+      <c r="B66" s="41"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="123"/>
+      <c r="E66" s="51"/>
+      <c r="F66" s="51"/>
     </row>
     <row r="67" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F67" s="53">
+      <c r="A67" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B67" s="47"/>
+      <c r="C67" s="47"/>
+      <c r="D67" s="122"/>
+      <c r="E67" s="48"/>
+      <c r="F67" s="48">
         <f>ROUNDDOWN(SUM(F65:F66),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A68" s="61" t="s">
-[...6 lines deleted...]
-      <c r="F68" s="60"/>
+      <c r="A68" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="37"/>
+      <c r="C68" s="37"/>
+      <c r="D68" s="49"/>
+      <c r="E68" s="53"/>
+      <c r="F68" s="53"/>
     </row>
     <row r="69" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A69" s="62"/>
-[...14 lines deleted...]
-      <c r="F70" s="53">
+      <c r="A69" s="55"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="41"/>
+      <c r="D69" s="123"/>
+      <c r="E69" s="51"/>
+      <c r="F69" s="51"/>
+    </row>
+    <row r="70" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="47"/>
+      <c r="C70" s="47"/>
+      <c r="D70" s="122"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="48">
         <f>ROUNDDOWN(SUM(F68:F69),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:6" s="63" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="F71" s="158">
+    <row r="71" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A71" s="111" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="112"/>
+      <c r="C71" s="112"/>
+      <c r="D71" s="124"/>
+      <c r="E71" s="113"/>
+      <c r="F71" s="131">
         <f>SUM(F70,F67,F64,F59,F51,F45,F38,F30,F25,F20,F15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:6" s="63" customFormat="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F73" s="65"/>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E72" s="56"/>
+      <c r="F72" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A31:A36"/>
     <mergeCell ref="A60:A62"/>
-    <mergeCell ref="A26:A27"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="A39:A42"/>
     <mergeCell ref="A52:A57"/>
     <mergeCell ref="D2:F2"/>
+    <mergeCell ref="A26:A28"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;P</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6841D1E-3E7C-4331-9405-456E64A20A83}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView topLeftCell="A36" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J62" sqref="J62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.453125" style="32" customWidth="1"/>
-[...509 lines deleted...]
-    <col min="16135" max="16384" width="9.1796875" style="32"/>
+    <col min="1" max="1" width="23" style="27" customWidth="1"/>
+    <col min="2" max="2" width="17.1796875" style="33" customWidth="1"/>
+    <col min="3" max="3" width="29.54296875" style="33" customWidth="1"/>
+    <col min="4" max="4" width="10.1796875" style="118" customWidth="1"/>
+    <col min="5" max="5" width="9.81640625" style="32" customWidth="1"/>
+    <col min="6" max="6" width="12.1796875" style="32" customWidth="1"/>
+    <col min="7" max="255" width="9.1796875" style="27"/>
+    <col min="256" max="256" width="32.54296875" style="27" customWidth="1"/>
+    <col min="257" max="257" width="19.1796875" style="27" customWidth="1"/>
+    <col min="258" max="258" width="37.7265625" style="27" customWidth="1"/>
+    <col min="259" max="259" width="11.453125" style="27" customWidth="1"/>
+    <col min="260" max="260" width="11.54296875" style="27" customWidth="1"/>
+    <col min="261" max="261" width="10.81640625" style="27" customWidth="1"/>
+    <col min="262" max="262" width="12.7265625" style="27" customWidth="1"/>
+    <col min="263" max="511" width="9.1796875" style="27"/>
+    <col min="512" max="512" width="32.54296875" style="27" customWidth="1"/>
+    <col min="513" max="513" width="19.1796875" style="27" customWidth="1"/>
+    <col min="514" max="514" width="37.7265625" style="27" customWidth="1"/>
+    <col min="515" max="515" width="11.453125" style="27" customWidth="1"/>
+    <col min="516" max="516" width="11.54296875" style="27" customWidth="1"/>
+    <col min="517" max="517" width="10.81640625" style="27" customWidth="1"/>
+    <col min="518" max="518" width="12.7265625" style="27" customWidth="1"/>
+    <col min="519" max="767" width="9.1796875" style="27"/>
+    <col min="768" max="768" width="32.54296875" style="27" customWidth="1"/>
+    <col min="769" max="769" width="19.1796875" style="27" customWidth="1"/>
+    <col min="770" max="770" width="37.7265625" style="27" customWidth="1"/>
+    <col min="771" max="771" width="11.453125" style="27" customWidth="1"/>
+    <col min="772" max="772" width="11.54296875" style="27" customWidth="1"/>
+    <col min="773" max="773" width="10.81640625" style="27" customWidth="1"/>
+    <col min="774" max="774" width="12.7265625" style="27" customWidth="1"/>
+    <col min="775" max="1023" width="9.1796875" style="27"/>
+    <col min="1024" max="1024" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1025" max="1025" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1026" max="1026" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1027" max="1027" width="11.453125" style="27" customWidth="1"/>
+    <col min="1028" max="1028" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1029" max="1029" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1030" max="1030" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1031" max="1279" width="9.1796875" style="27"/>
+    <col min="1280" max="1280" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1281" max="1281" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1282" max="1282" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1283" max="1283" width="11.453125" style="27" customWidth="1"/>
+    <col min="1284" max="1284" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1285" max="1285" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1286" max="1286" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1287" max="1535" width="9.1796875" style="27"/>
+    <col min="1536" max="1536" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1537" max="1537" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1538" max="1538" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1539" max="1539" width="11.453125" style="27" customWidth="1"/>
+    <col min="1540" max="1540" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1541" max="1541" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1542" max="1542" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1543" max="1791" width="9.1796875" style="27"/>
+    <col min="1792" max="1792" width="32.54296875" style="27" customWidth="1"/>
+    <col min="1793" max="1793" width="19.1796875" style="27" customWidth="1"/>
+    <col min="1794" max="1794" width="37.7265625" style="27" customWidth="1"/>
+    <col min="1795" max="1795" width="11.453125" style="27" customWidth="1"/>
+    <col min="1796" max="1796" width="11.54296875" style="27" customWidth="1"/>
+    <col min="1797" max="1797" width="10.81640625" style="27" customWidth="1"/>
+    <col min="1798" max="1798" width="12.7265625" style="27" customWidth="1"/>
+    <col min="1799" max="2047" width="9.1796875" style="27"/>
+    <col min="2048" max="2048" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2049" max="2049" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2050" max="2050" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2051" max="2051" width="11.453125" style="27" customWidth="1"/>
+    <col min="2052" max="2052" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2053" max="2053" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2054" max="2054" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2055" max="2303" width="9.1796875" style="27"/>
+    <col min="2304" max="2304" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2305" max="2305" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2306" max="2306" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2307" max="2307" width="11.453125" style="27" customWidth="1"/>
+    <col min="2308" max="2308" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2309" max="2309" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2310" max="2310" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2311" max="2559" width="9.1796875" style="27"/>
+    <col min="2560" max="2560" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2561" max="2561" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2562" max="2562" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2563" max="2563" width="11.453125" style="27" customWidth="1"/>
+    <col min="2564" max="2564" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2565" max="2565" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2566" max="2566" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2567" max="2815" width="9.1796875" style="27"/>
+    <col min="2816" max="2816" width="32.54296875" style="27" customWidth="1"/>
+    <col min="2817" max="2817" width="19.1796875" style="27" customWidth="1"/>
+    <col min="2818" max="2818" width="37.7265625" style="27" customWidth="1"/>
+    <col min="2819" max="2819" width="11.453125" style="27" customWidth="1"/>
+    <col min="2820" max="2820" width="11.54296875" style="27" customWidth="1"/>
+    <col min="2821" max="2821" width="10.81640625" style="27" customWidth="1"/>
+    <col min="2822" max="2822" width="12.7265625" style="27" customWidth="1"/>
+    <col min="2823" max="3071" width="9.1796875" style="27"/>
+    <col min="3072" max="3072" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3073" max="3073" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3074" max="3074" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3075" max="3075" width="11.453125" style="27" customWidth="1"/>
+    <col min="3076" max="3076" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3077" max="3077" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3078" max="3078" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3079" max="3327" width="9.1796875" style="27"/>
+    <col min="3328" max="3328" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3329" max="3329" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3330" max="3330" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3331" max="3331" width="11.453125" style="27" customWidth="1"/>
+    <col min="3332" max="3332" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3333" max="3333" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3334" max="3334" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3335" max="3583" width="9.1796875" style="27"/>
+    <col min="3584" max="3584" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3585" max="3585" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3586" max="3586" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3587" max="3587" width="11.453125" style="27" customWidth="1"/>
+    <col min="3588" max="3588" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3589" max="3589" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3590" max="3590" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3591" max="3839" width="9.1796875" style="27"/>
+    <col min="3840" max="3840" width="32.54296875" style="27" customWidth="1"/>
+    <col min="3841" max="3841" width="19.1796875" style="27" customWidth="1"/>
+    <col min="3842" max="3842" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3843" max="3843" width="11.453125" style="27" customWidth="1"/>
+    <col min="3844" max="3844" width="11.54296875" style="27" customWidth="1"/>
+    <col min="3845" max="3845" width="10.81640625" style="27" customWidth="1"/>
+    <col min="3846" max="3846" width="12.7265625" style="27" customWidth="1"/>
+    <col min="3847" max="4095" width="9.1796875" style="27"/>
+    <col min="4096" max="4096" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4097" max="4097" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4098" max="4098" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4099" max="4099" width="11.453125" style="27" customWidth="1"/>
+    <col min="4100" max="4100" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4101" max="4101" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4102" max="4102" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4103" max="4351" width="9.1796875" style="27"/>
+    <col min="4352" max="4352" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4353" max="4353" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4354" max="4354" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4355" max="4355" width="11.453125" style="27" customWidth="1"/>
+    <col min="4356" max="4356" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4357" max="4357" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4358" max="4358" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4359" max="4607" width="9.1796875" style="27"/>
+    <col min="4608" max="4608" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4609" max="4609" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4610" max="4610" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4611" max="4611" width="11.453125" style="27" customWidth="1"/>
+    <col min="4612" max="4612" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4613" max="4613" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4614" max="4614" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4615" max="4863" width="9.1796875" style="27"/>
+    <col min="4864" max="4864" width="32.54296875" style="27" customWidth="1"/>
+    <col min="4865" max="4865" width="19.1796875" style="27" customWidth="1"/>
+    <col min="4866" max="4866" width="37.7265625" style="27" customWidth="1"/>
+    <col min="4867" max="4867" width="11.453125" style="27" customWidth="1"/>
+    <col min="4868" max="4868" width="11.54296875" style="27" customWidth="1"/>
+    <col min="4869" max="4869" width="10.81640625" style="27" customWidth="1"/>
+    <col min="4870" max="4870" width="12.7265625" style="27" customWidth="1"/>
+    <col min="4871" max="5119" width="9.1796875" style="27"/>
+    <col min="5120" max="5120" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5121" max="5121" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5122" max="5122" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5123" max="5123" width="11.453125" style="27" customWidth="1"/>
+    <col min="5124" max="5124" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5125" max="5125" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5126" max="5126" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5127" max="5375" width="9.1796875" style="27"/>
+    <col min="5376" max="5376" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5377" max="5377" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5378" max="5378" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5379" max="5379" width="11.453125" style="27" customWidth="1"/>
+    <col min="5380" max="5380" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5381" max="5381" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5382" max="5382" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5383" max="5631" width="9.1796875" style="27"/>
+    <col min="5632" max="5632" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5633" max="5633" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5634" max="5634" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5635" max="5635" width="11.453125" style="27" customWidth="1"/>
+    <col min="5636" max="5636" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5637" max="5637" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5638" max="5638" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5639" max="5887" width="9.1796875" style="27"/>
+    <col min="5888" max="5888" width="32.54296875" style="27" customWidth="1"/>
+    <col min="5889" max="5889" width="19.1796875" style="27" customWidth="1"/>
+    <col min="5890" max="5890" width="37.7265625" style="27" customWidth="1"/>
+    <col min="5891" max="5891" width="11.453125" style="27" customWidth="1"/>
+    <col min="5892" max="5892" width="11.54296875" style="27" customWidth="1"/>
+    <col min="5893" max="5893" width="10.81640625" style="27" customWidth="1"/>
+    <col min="5894" max="5894" width="12.7265625" style="27" customWidth="1"/>
+    <col min="5895" max="6143" width="9.1796875" style="27"/>
+    <col min="6144" max="6144" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6145" max="6145" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6146" max="6146" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6147" max="6147" width="11.453125" style="27" customWidth="1"/>
+    <col min="6148" max="6148" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6149" max="6149" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6150" max="6150" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6151" max="6399" width="9.1796875" style="27"/>
+    <col min="6400" max="6400" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6401" max="6401" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6402" max="6402" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6403" max="6403" width="11.453125" style="27" customWidth="1"/>
+    <col min="6404" max="6404" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6405" max="6405" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6406" max="6406" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6407" max="6655" width="9.1796875" style="27"/>
+    <col min="6656" max="6656" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6657" max="6657" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6658" max="6658" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6659" max="6659" width="11.453125" style="27" customWidth="1"/>
+    <col min="6660" max="6660" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6661" max="6661" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6662" max="6662" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6663" max="6911" width="9.1796875" style="27"/>
+    <col min="6912" max="6912" width="32.54296875" style="27" customWidth="1"/>
+    <col min="6913" max="6913" width="19.1796875" style="27" customWidth="1"/>
+    <col min="6914" max="6914" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6915" max="6915" width="11.453125" style="27" customWidth="1"/>
+    <col min="6916" max="6916" width="11.54296875" style="27" customWidth="1"/>
+    <col min="6917" max="6917" width="10.81640625" style="27" customWidth="1"/>
+    <col min="6918" max="6918" width="12.7265625" style="27" customWidth="1"/>
+    <col min="6919" max="7167" width="9.1796875" style="27"/>
+    <col min="7168" max="7168" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7169" max="7169" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7170" max="7170" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7171" max="7171" width="11.453125" style="27" customWidth="1"/>
+    <col min="7172" max="7172" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7173" max="7173" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7174" max="7174" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7175" max="7423" width="9.1796875" style="27"/>
+    <col min="7424" max="7424" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7425" max="7425" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7426" max="7426" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7427" max="7427" width="11.453125" style="27" customWidth="1"/>
+    <col min="7428" max="7428" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7429" max="7429" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7430" max="7430" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7431" max="7679" width="9.1796875" style="27"/>
+    <col min="7680" max="7680" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7681" max="7681" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7682" max="7682" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7683" max="7683" width="11.453125" style="27" customWidth="1"/>
+    <col min="7684" max="7684" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7685" max="7685" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7686" max="7686" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7687" max="7935" width="9.1796875" style="27"/>
+    <col min="7936" max="7936" width="32.54296875" style="27" customWidth="1"/>
+    <col min="7937" max="7937" width="19.1796875" style="27" customWidth="1"/>
+    <col min="7938" max="7938" width="37.7265625" style="27" customWidth="1"/>
+    <col min="7939" max="7939" width="11.453125" style="27" customWidth="1"/>
+    <col min="7940" max="7940" width="11.54296875" style="27" customWidth="1"/>
+    <col min="7941" max="7941" width="10.81640625" style="27" customWidth="1"/>
+    <col min="7942" max="7942" width="12.7265625" style="27" customWidth="1"/>
+    <col min="7943" max="8191" width="9.1796875" style="27"/>
+    <col min="8192" max="8192" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8193" max="8193" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8194" max="8194" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8195" max="8195" width="11.453125" style="27" customWidth="1"/>
+    <col min="8196" max="8196" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8197" max="8197" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8198" max="8198" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8199" max="8447" width="9.1796875" style="27"/>
+    <col min="8448" max="8448" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8449" max="8449" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8450" max="8450" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8451" max="8451" width="11.453125" style="27" customWidth="1"/>
+    <col min="8452" max="8452" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8453" max="8453" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8454" max="8454" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8455" max="8703" width="9.1796875" style="27"/>
+    <col min="8704" max="8704" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8705" max="8705" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8706" max="8706" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8707" max="8707" width="11.453125" style="27" customWidth="1"/>
+    <col min="8708" max="8708" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8709" max="8709" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8710" max="8710" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8711" max="8959" width="9.1796875" style="27"/>
+    <col min="8960" max="8960" width="32.54296875" style="27" customWidth="1"/>
+    <col min="8961" max="8961" width="19.1796875" style="27" customWidth="1"/>
+    <col min="8962" max="8962" width="37.7265625" style="27" customWidth="1"/>
+    <col min="8963" max="8963" width="11.453125" style="27" customWidth="1"/>
+    <col min="8964" max="8964" width="11.54296875" style="27" customWidth="1"/>
+    <col min="8965" max="8965" width="10.81640625" style="27" customWidth="1"/>
+    <col min="8966" max="8966" width="12.7265625" style="27" customWidth="1"/>
+    <col min="8967" max="9215" width="9.1796875" style="27"/>
+    <col min="9216" max="9216" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9217" max="9217" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9218" max="9218" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9219" max="9219" width="11.453125" style="27" customWidth="1"/>
+    <col min="9220" max="9220" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9221" max="9221" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9222" max="9222" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9223" max="9471" width="9.1796875" style="27"/>
+    <col min="9472" max="9472" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9473" max="9473" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9474" max="9474" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9475" max="9475" width="11.453125" style="27" customWidth="1"/>
+    <col min="9476" max="9476" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9477" max="9477" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9478" max="9478" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9479" max="9727" width="9.1796875" style="27"/>
+    <col min="9728" max="9728" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9729" max="9729" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9730" max="9730" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9731" max="9731" width="11.453125" style="27" customWidth="1"/>
+    <col min="9732" max="9732" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9733" max="9733" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9734" max="9734" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9735" max="9983" width="9.1796875" style="27"/>
+    <col min="9984" max="9984" width="32.54296875" style="27" customWidth="1"/>
+    <col min="9985" max="9985" width="19.1796875" style="27" customWidth="1"/>
+    <col min="9986" max="9986" width="37.7265625" style="27" customWidth="1"/>
+    <col min="9987" max="9987" width="11.453125" style="27" customWidth="1"/>
+    <col min="9988" max="9988" width="11.54296875" style="27" customWidth="1"/>
+    <col min="9989" max="9989" width="10.81640625" style="27" customWidth="1"/>
+    <col min="9990" max="9990" width="12.7265625" style="27" customWidth="1"/>
+    <col min="9991" max="10239" width="9.1796875" style="27"/>
+    <col min="10240" max="10240" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10241" max="10241" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10242" max="10242" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10243" max="10243" width="11.453125" style="27" customWidth="1"/>
+    <col min="10244" max="10244" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10245" max="10245" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10246" max="10246" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10247" max="10495" width="9.1796875" style="27"/>
+    <col min="10496" max="10496" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10497" max="10497" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10498" max="10498" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10499" max="10499" width="11.453125" style="27" customWidth="1"/>
+    <col min="10500" max="10500" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10501" max="10501" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10502" max="10502" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10503" max="10751" width="9.1796875" style="27"/>
+    <col min="10752" max="10752" width="32.54296875" style="27" customWidth="1"/>
+    <col min="10753" max="10753" width="19.1796875" style="27" customWidth="1"/>
+    <col min="10754" max="10754" width="37.7265625" style="27" customWidth="1"/>
+    <col min="10755" max="10755" width="11.453125" style="27" customWidth="1"/>
+    <col min="10756" max="10756" width="11.54296875" style="27" customWidth="1"/>
+    <col min="10757" max="10757" width="10.81640625" style="27" customWidth="1"/>
+    <col min="10758" max="10758" width="12.7265625" style="27" customWidth="1"/>
+    <col min="10759" max="11007" width="9.1796875" style="27"/>
+    <col min="11008" max="11008" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11009" max="11009" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11010" max="11010" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11011" max="11011" width="11.453125" style="27" customWidth="1"/>
+    <col min="11012" max="11012" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11013" max="11013" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11014" max="11014" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11015" max="11263" width="9.1796875" style="27"/>
+    <col min="11264" max="11264" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11265" max="11265" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11266" max="11266" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11267" max="11267" width="11.453125" style="27" customWidth="1"/>
+    <col min="11268" max="11268" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11269" max="11269" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11270" max="11270" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11271" max="11519" width="9.1796875" style="27"/>
+    <col min="11520" max="11520" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11521" max="11521" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11522" max="11522" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11523" max="11523" width="11.453125" style="27" customWidth="1"/>
+    <col min="11524" max="11524" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11525" max="11525" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11526" max="11526" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11527" max="11775" width="9.1796875" style="27"/>
+    <col min="11776" max="11776" width="32.54296875" style="27" customWidth="1"/>
+    <col min="11777" max="11777" width="19.1796875" style="27" customWidth="1"/>
+    <col min="11778" max="11778" width="37.7265625" style="27" customWidth="1"/>
+    <col min="11779" max="11779" width="11.453125" style="27" customWidth="1"/>
+    <col min="11780" max="11780" width="11.54296875" style="27" customWidth="1"/>
+    <col min="11781" max="11781" width="10.81640625" style="27" customWidth="1"/>
+    <col min="11782" max="11782" width="12.7265625" style="27" customWidth="1"/>
+    <col min="11783" max="12031" width="9.1796875" style="27"/>
+    <col min="12032" max="12032" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12033" max="12033" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12034" max="12034" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12035" max="12035" width="11.453125" style="27" customWidth="1"/>
+    <col min="12036" max="12036" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12037" max="12037" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12038" max="12038" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12039" max="12287" width="9.1796875" style="27"/>
+    <col min="12288" max="12288" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12289" max="12289" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12290" max="12290" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12291" max="12291" width="11.453125" style="27" customWidth="1"/>
+    <col min="12292" max="12292" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12293" max="12293" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12294" max="12294" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12295" max="12543" width="9.1796875" style="27"/>
+    <col min="12544" max="12544" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12545" max="12545" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12546" max="12546" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12547" max="12547" width="11.453125" style="27" customWidth="1"/>
+    <col min="12548" max="12548" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12549" max="12549" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12550" max="12550" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12551" max="12799" width="9.1796875" style="27"/>
+    <col min="12800" max="12800" width="32.54296875" style="27" customWidth="1"/>
+    <col min="12801" max="12801" width="19.1796875" style="27" customWidth="1"/>
+    <col min="12802" max="12802" width="37.7265625" style="27" customWidth="1"/>
+    <col min="12803" max="12803" width="11.453125" style="27" customWidth="1"/>
+    <col min="12804" max="12804" width="11.54296875" style="27" customWidth="1"/>
+    <col min="12805" max="12805" width="10.81640625" style="27" customWidth="1"/>
+    <col min="12806" max="12806" width="12.7265625" style="27" customWidth="1"/>
+    <col min="12807" max="13055" width="9.1796875" style="27"/>
+    <col min="13056" max="13056" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13057" max="13057" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13058" max="13058" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13059" max="13059" width="11.453125" style="27" customWidth="1"/>
+    <col min="13060" max="13060" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13061" max="13061" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13062" max="13062" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13063" max="13311" width="9.1796875" style="27"/>
+    <col min="13312" max="13312" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13313" max="13313" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13314" max="13314" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13315" max="13315" width="11.453125" style="27" customWidth="1"/>
+    <col min="13316" max="13316" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13317" max="13317" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13318" max="13318" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13319" max="13567" width="9.1796875" style="27"/>
+    <col min="13568" max="13568" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13569" max="13569" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13570" max="13570" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13571" max="13571" width="11.453125" style="27" customWidth="1"/>
+    <col min="13572" max="13572" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13573" max="13573" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13574" max="13574" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13575" max="13823" width="9.1796875" style="27"/>
+    <col min="13824" max="13824" width="32.54296875" style="27" customWidth="1"/>
+    <col min="13825" max="13825" width="19.1796875" style="27" customWidth="1"/>
+    <col min="13826" max="13826" width="37.7265625" style="27" customWidth="1"/>
+    <col min="13827" max="13827" width="11.453125" style="27" customWidth="1"/>
+    <col min="13828" max="13828" width="11.54296875" style="27" customWidth="1"/>
+    <col min="13829" max="13829" width="10.81640625" style="27" customWidth="1"/>
+    <col min="13830" max="13830" width="12.7265625" style="27" customWidth="1"/>
+    <col min="13831" max="14079" width="9.1796875" style="27"/>
+    <col min="14080" max="14080" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14081" max="14081" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14082" max="14082" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14083" max="14083" width="11.453125" style="27" customWidth="1"/>
+    <col min="14084" max="14084" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14085" max="14085" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14086" max="14086" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14087" max="14335" width="9.1796875" style="27"/>
+    <col min="14336" max="14336" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14337" max="14337" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14338" max="14338" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14339" max="14339" width="11.453125" style="27" customWidth="1"/>
+    <col min="14340" max="14340" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14341" max="14341" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14342" max="14342" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14343" max="14591" width="9.1796875" style="27"/>
+    <col min="14592" max="14592" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14593" max="14593" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14594" max="14594" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14595" max="14595" width="11.453125" style="27" customWidth="1"/>
+    <col min="14596" max="14596" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14597" max="14597" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14598" max="14598" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14599" max="14847" width="9.1796875" style="27"/>
+    <col min="14848" max="14848" width="32.54296875" style="27" customWidth="1"/>
+    <col min="14849" max="14849" width="19.1796875" style="27" customWidth="1"/>
+    <col min="14850" max="14850" width="37.7265625" style="27" customWidth="1"/>
+    <col min="14851" max="14851" width="11.453125" style="27" customWidth="1"/>
+    <col min="14852" max="14852" width="11.54296875" style="27" customWidth="1"/>
+    <col min="14853" max="14853" width="10.81640625" style="27" customWidth="1"/>
+    <col min="14854" max="14854" width="12.7265625" style="27" customWidth="1"/>
+    <col min="14855" max="15103" width="9.1796875" style="27"/>
+    <col min="15104" max="15104" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15105" max="15105" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15106" max="15106" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15107" max="15107" width="11.453125" style="27" customWidth="1"/>
+    <col min="15108" max="15108" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15109" max="15109" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15110" max="15110" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15111" max="15359" width="9.1796875" style="27"/>
+    <col min="15360" max="15360" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15361" max="15361" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15362" max="15362" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15363" max="15363" width="11.453125" style="27" customWidth="1"/>
+    <col min="15364" max="15364" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15365" max="15365" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15366" max="15366" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15367" max="15615" width="9.1796875" style="27"/>
+    <col min="15616" max="15616" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15617" max="15617" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15618" max="15618" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15619" max="15619" width="11.453125" style="27" customWidth="1"/>
+    <col min="15620" max="15620" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15621" max="15621" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15622" max="15622" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15623" max="15871" width="9.1796875" style="27"/>
+    <col min="15872" max="15872" width="32.54296875" style="27" customWidth="1"/>
+    <col min="15873" max="15873" width="19.1796875" style="27" customWidth="1"/>
+    <col min="15874" max="15874" width="37.7265625" style="27" customWidth="1"/>
+    <col min="15875" max="15875" width="11.453125" style="27" customWidth="1"/>
+    <col min="15876" max="15876" width="11.54296875" style="27" customWidth="1"/>
+    <col min="15877" max="15877" width="10.81640625" style="27" customWidth="1"/>
+    <col min="15878" max="15878" width="12.7265625" style="27" customWidth="1"/>
+    <col min="15879" max="16127" width="9.1796875" style="27"/>
+    <col min="16128" max="16128" width="32.54296875" style="27" customWidth="1"/>
+    <col min="16129" max="16129" width="19.1796875" style="27" customWidth="1"/>
+    <col min="16130" max="16130" width="37.7265625" style="27" customWidth="1"/>
+    <col min="16131" max="16131" width="11.453125" style="27" customWidth="1"/>
+    <col min="16132" max="16132" width="11.54296875" style="27" customWidth="1"/>
+    <col min="16133" max="16133" width="10.81640625" style="27" customWidth="1"/>
+    <col min="16134" max="16134" width="12.7265625" style="27" customWidth="1"/>
+    <col min="16135" max="16384" width="9.1796875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="224" t="s">
-[...28 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="A1" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="226"/>
+      <c r="C1" s="226"/>
+      <c r="D1" s="226"/>
+      <c r="E1" s="226"/>
+      <c r="F1" s="227"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+    </row>
+    <row r="2" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+    </row>
+    <row r="3" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+    </row>
+    <row r="4" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="128"/>
+      <c r="C4" s="128"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+    </row>
+    <row r="5" spans="1:8" s="31" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="128"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+    </row>
+    <row r="6" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="27"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" s="31" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="129" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+    </row>
+    <row r="8" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="130" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="155"/>
-[...40 lines deleted...]
-      <c r="F8" s="35"/>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
     </row>
     <row r="9" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="157" t="s">
-[...38 lines deleted...]
-      <c r="D11" s="43">
+      <c r="A9" s="130" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+    </row>
+    <row r="10" spans="1:8" s="35" customFormat="1" ht="39.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="119" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="34" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A11" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" s="38">
         <v>43834</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="39">
         <v>54.55</v>
       </c>
-      <c r="F11" s="168">
+      <c r="F11" s="139">
         <v>54.55</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="40" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-      <c r="F14" s="53">
+    <row r="12" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A12" s="114"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="121"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+    </row>
+    <row r="13" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A13" s="43"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="121"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+    </row>
+    <row r="14" spans="1:8" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="122"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48">
         <f>ROUNDDOWN(SUM(F11:F13),0)</f>
         <v>54</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="40" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D15" s="43">
+    <row r="15" spans="1:8" s="35" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A15" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="D15" s="38">
         <v>43835</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="39">
         <v>120</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="39">
         <v>120</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="40" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="F19" s="53">
+    <row r="16" spans="1:8" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A16" s="115"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="120"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+    </row>
+    <row r="17" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A17" s="115"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="120"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+    </row>
+    <row r="18" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+    </row>
+    <row r="19" spans="1:6" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="122"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48">
         <f>ROUNDDOWN(SUM(F15:F18),0)</f>
         <v>120</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="40" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D20" s="43">
+    <row r="20" spans="1:6" s="35" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A20" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" s="38">
         <v>43865</v>
       </c>
-      <c r="E20" s="44">
+      <c r="E20" s="39">
         <v>440.89</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="39">
         <v>440.89</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="40" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="F24" s="53">
+    <row r="21" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A21" s="115"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="120"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+    </row>
+    <row r="22" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A22" s="115"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="120"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+    </row>
+    <row r="23" spans="1:6" s="35" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A23" s="40"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+    </row>
+    <row r="24" spans="1:6" s="35" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="122"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48">
         <f>ROUNDDOWN(SUM(F20:F23),0)</f>
         <v>440</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="229" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="55">
+      <c r="A25" s="231" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="49">
         <v>43831</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="50">
         <v>575</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="50">
         <v>575</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A26" s="228"/>
-[...4 lines deleted...]
-      <c r="F26" s="58"/>
+      <c r="A26" s="230"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="123"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
     </row>
     <row r="27" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A27" s="142"/>
-[...4 lines deleted...]
-      <c r="F27" s="58"/>
+      <c r="A27" s="116"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="123"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
     </row>
     <row r="28" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A28" s="59"/>
-[...4 lines deleted...]
-      <c r="F28" s="58"/>
+      <c r="A28" s="52"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
     </row>
     <row r="29" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F29" s="53">
+      <c r="A29" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="122"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48">
         <f>ROUNDDOWN(SUM(F25:F28),0)</f>
         <v>575</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="26" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D30" s="55">
+    <row r="30" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="228" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="49">
         <v>43847</v>
       </c>
-      <c r="E30" s="60">
+      <c r="E30" s="53">
         <v>25</v>
       </c>
-      <c r="F30" s="60">
+      <c r="F30" s="53">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-[...45 lines deleted...]
-      <c r="F36" s="161"/>
+    <row r="31" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="235"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+    </row>
+    <row r="32" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="235"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="123"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+    </row>
+    <row r="33" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="235"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="123"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="51"/>
+    </row>
+    <row r="34" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="235"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+    </row>
+    <row r="35" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="123"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="51"/>
+    </row>
+    <row r="36" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A36" s="40"/>
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="132"/>
+      <c r="E36" s="133"/>
+      <c r="F36" s="133"/>
     </row>
     <row r="37" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F37" s="53">
+      <c r="A37" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+      <c r="D37" s="122"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48">
         <f>ROUNDDOWN(SUM(F30:F36),0)</f>
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="229" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="55">
+      <c r="A38" s="231" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="49">
         <v>43853</v>
       </c>
-      <c r="E38" s="60">
+      <c r="E38" s="53">
         <v>160</v>
       </c>
-      <c r="F38" s="60">
+      <c r="F38" s="53">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="227"/>
-[...4 lines deleted...]
-      <c r="F39" s="58"/>
+      <c r="A39" s="229"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="123"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
     </row>
     <row r="40" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="227"/>
-[...4 lines deleted...]
-      <c r="F40" s="58"/>
+      <c r="A40" s="229"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="123"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
     </row>
     <row r="41" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="228"/>
-[...4 lines deleted...]
-      <c r="F41" s="58"/>
+      <c r="A41" s="230"/>
+      <c r="B41" s="41"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="123"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
     </row>
     <row r="42" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="152"/>
-[...4 lines deleted...]
-      <c r="F42" s="58"/>
+      <c r="A42" s="125"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="123"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
     </row>
     <row r="43" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A43" s="45"/>
-[...4 lines deleted...]
-      <c r="F43" s="58"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="123"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
     </row>
     <row r="44" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F44" s="53">
+      <c r="A44" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" s="47"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="122"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48">
         <f>ROUNDDOWN(SUM(F38:F43),0)</f>
         <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="229" t="s">
-[...6 lines deleted...]
-      <c r="F45" s="60"/>
+      <c r="A45" s="231" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
     </row>
     <row r="46" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="227"/>
-[...4 lines deleted...]
-      <c r="F46" s="58"/>
+      <c r="A46" s="229"/>
+      <c r="B46" s="41"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="123"/>
+      <c r="E46" s="51"/>
+      <c r="F46" s="51"/>
     </row>
     <row r="47" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="228"/>
-[...4 lines deleted...]
-      <c r="F47" s="58"/>
+      <c r="A47" s="230"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="123"/>
+      <c r="E47" s="51"/>
+      <c r="F47" s="51"/>
     </row>
     <row r="48" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="152"/>
-[...4 lines deleted...]
-      <c r="F48" s="58"/>
+      <c r="A48" s="125"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="123"/>
+      <c r="E48" s="51"/>
+      <c r="F48" s="51"/>
     </row>
     <row r="49" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A49" s="59"/>
-[...4 lines deleted...]
-      <c r="F49" s="58"/>
+      <c r="A49" s="52"/>
+      <c r="B49" s="41"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="123"/>
+      <c r="E49" s="51"/>
+      <c r="F49" s="51"/>
     </row>
     <row r="50" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F50" s="53">
+      <c r="A50" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50" s="47"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="122"/>
+      <c r="E50" s="48"/>
+      <c r="F50" s="48">
         <f>ROUNDDOWN(SUM(F45:F49),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A51" s="226" t="s">
-[...6 lines deleted...]
-      <c r="F51" s="60"/>
+      <c r="A51" s="228" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51" s="37"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="49"/>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
     </row>
     <row r="52" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A52" s="227"/>
-[...4 lines deleted...]
-      <c r="F52" s="60"/>
+      <c r="A52" s="229"/>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
     </row>
     <row r="53" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A53" s="227"/>
-[...4 lines deleted...]
-      <c r="F53" s="60"/>
+      <c r="A53" s="229"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="49"/>
+      <c r="E53" s="53"/>
+      <c r="F53" s="53"/>
     </row>
     <row r="54" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A54" s="227"/>
-[...4 lines deleted...]
-      <c r="F54" s="60"/>
+      <c r="A54" s="229"/>
+      <c r="B54" s="37"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
     </row>
     <row r="55" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A55" s="227"/>
-[...4 lines deleted...]
-      <c r="F55" s="60"/>
+      <c r="A55" s="229"/>
+      <c r="B55" s="37"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="49"/>
+      <c r="E55" s="53"/>
+      <c r="F55" s="53"/>
     </row>
     <row r="56" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A56" s="228"/>
-[...4 lines deleted...]
-      <c r="F56" s="60"/>
+      <c r="A56" s="230"/>
+      <c r="B56" s="37"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="53"/>
+      <c r="F56" s="53"/>
     </row>
     <row r="57" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A57" s="59"/>
-[...4 lines deleted...]
-      <c r="F57" s="58"/>
+      <c r="A57" s="52"/>
+      <c r="B57" s="41"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="123"/>
+      <c r="E57" s="51"/>
+      <c r="F57" s="51"/>
     </row>
     <row r="58" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F58" s="53">
+      <c r="A58" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58" s="47"/>
+      <c r="C58" s="47"/>
+      <c r="D58" s="122"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48">
         <f>ROUNDDOWN(SUM(F51:F57),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A59" s="229" t="s">
-[...6 lines deleted...]
-      <c r="F59" s="60"/>
+      <c r="A59" s="231" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="53"/>
+      <c r="F59" s="53"/>
     </row>
     <row r="60" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A60" s="227"/>
-[...4 lines deleted...]
-      <c r="F60" s="60"/>
+      <c r="A60" s="229"/>
+      <c r="B60" s="37"/>
+      <c r="C60" s="37"/>
+      <c r="D60" s="49"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
     </row>
     <row r="61" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A61" s="228"/>
-[...4 lines deleted...]
-      <c r="F61" s="60"/>
+      <c r="A61" s="230"/>
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
     </row>
     <row r="62" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A62" s="45"/>
-[...4 lines deleted...]
-      <c r="F62" s="58"/>
+      <c r="A62" s="40"/>
+      <c r="B62" s="41"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="123"/>
+      <c r="E62" s="51"/>
+      <c r="F62" s="51"/>
     </row>
     <row r="63" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F63" s="53">
+      <c r="A63" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" s="47"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="122"/>
+      <c r="E63" s="48"/>
+      <c r="F63" s="48">
         <f>ROUNDDOWN(SUM(F59:F62),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="26" x14ac:dyDescent="0.3">
-      <c r="A64" s="41" t="s">
-[...8 lines deleted...]
-      <c r="D64" s="55">
+      <c r="A64" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="C64" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D64" s="49">
         <v>43849</v>
       </c>
-      <c r="E64" s="60">
+      <c r="E64" s="53">
         <v>1500</v>
       </c>
-      <c r="F64" s="60">
+      <c r="F64" s="53">
         <v>375</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A65" s="41"/>
-[...4 lines deleted...]
-      <c r="F65" s="58"/>
+      <c r="A65" s="36"/>
+      <c r="B65" s="41"/>
+      <c r="C65" s="41"/>
+      <c r="D65" s="123"/>
+      <c r="E65" s="51"/>
+      <c r="F65" s="51"/>
     </row>
     <row r="66" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F66" s="53">
+      <c r="A66" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B66" s="47"/>
+      <c r="C66" s="47"/>
+      <c r="D66" s="122"/>
+      <c r="E66" s="48"/>
+      <c r="F66" s="48">
         <f>ROUNDDOWN(SUM(F64:F65),0)</f>
         <v>375</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="26" x14ac:dyDescent="0.3">
-      <c r="A67" s="61" t="s">
-[...8 lines deleted...]
-      <c r="D67" s="55">
+      <c r="A67" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B67" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="C67" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D67" s="49">
         <v>43849</v>
       </c>
-      <c r="E67" s="60">
+      <c r="E67" s="53">
         <v>1750</v>
       </c>
-      <c r="F67" s="60">
+      <c r="F67" s="53">
         <v>87.5</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="13" x14ac:dyDescent="0.3">
-      <c r="A68" s="62"/>
-[...14 lines deleted...]
-      <c r="F69" s="53">
+      <c r="A68" s="55"/>
+      <c r="B68" s="41"/>
+      <c r="C68" s="41"/>
+      <c r="D68" s="123"/>
+      <c r="E68" s="51"/>
+      <c r="F68" s="51"/>
+    </row>
+    <row r="69" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B69" s="47"/>
+      <c r="C69" s="47"/>
+      <c r="D69" s="122"/>
+      <c r="E69" s="48"/>
+      <c r="F69" s="48">
         <f>ROUNDDOWN(SUM(F67:F68),0)</f>
         <v>87</v>
       </c>
     </row>
-    <row r="70" spans="1:6" s="63" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="F70" s="158">
+    <row r="70" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A70" s="111" t="s">
+        <v>82</v>
+      </c>
+      <c r="B70" s="112"/>
+      <c r="C70" s="112"/>
+      <c r="D70" s="124"/>
+      <c r="E70" s="113"/>
+      <c r="F70" s="131">
         <f>SUM(F69,F66,F63,F58,F50,F44,F37,F29,F24,F19,F14)</f>
         <v>1836</v>
       </c>
     </row>
-    <row r="71" spans="1:6" s="63" customFormat="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F72" s="65"/>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E71" s="56"/>
+      <c r="F71" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A25:A26"/>
-    <mergeCell ref="A30:A35"/>
     <mergeCell ref="A38:A41"/>
     <mergeCell ref="A45:A47"/>
     <mergeCell ref="A51:A56"/>
+    <mergeCell ref="A30:A34"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;P</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{620344D7-7080-473E-85DB-D7A58335A3BE}">
+  <dimension ref="A1:C10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="120.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.81640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A1" s="166" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="166" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A2" s="168" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="168" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A3" s="167" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3" s="167" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A4" s="168" t="s">
+        <v>111</v>
+      </c>
+      <c r="C4" s="168" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5" s="167" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6" s="168" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="167" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8" s="168" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9" s="167" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10" s="168"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD0265D9C8320644B26F99052C4BB7A7" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55ac53ce9ab666ee70acc1e2cdd6fa8a">
-[...2 lines deleted...]
-    <xsd:import namespace="1d9aa3b6-f5fb-4571-8701-56f20689897b"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="04902371-e9a1-4774-b6f8-4323d749ace1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="671fdf05-166f-4ee6-a01a-142d0de070d3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100200AB56F06A8514890C651776EEEBC1C" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="134e997cd3d56dd9a720d58b3dd637b0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="671fdf05-166f-4ee6-a01a-142d0de070d3" xmlns:ns3="04902371-e9a1-4774-b6f8-4323d749ace1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62aedccaea0609fd6aac90b680cee04a" ns2:_="" ns3:_="">
+    <xsd:import namespace="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
+    <xsd:import namespace="04902371-e9a1-4774-b6f8-4323d749ace1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2cbfc94-a69a-4175-9de2-749d5ca1cf7f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671fdf05-166f-4ee6-a01a-142d0de070d3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9aa3b6-f5fb-4571-8701-56f20689897b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04902371-e9a1-4774-b6f8-4323d749ace1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85215920-570f-442b-9e12-2ad89a3da1c0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="04902371-e9a1-4774-b6f8-4323d749ace1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7220,101 +7706,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{153E9D05-F07B-4FA5-9F9D-37FB1A137EBC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAF39FF-D63F-4C8F-9D79-1FF17E12C8FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A64C246D-2CC9-4136-8E87-CB86439048F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{198189E7-EF17-44B8-80EC-9D9F2D946673}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="671fdf05-166f-4ee6-a01a-142d0de070d3"/>
+    <ds:schemaRef ds:uri="04902371-e9a1-4774-b6f8-4323d749ace1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B33DE9D-B43F-44A3-A14D-5B83164796D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57178080-510A-43F4-9119-13B4CD3E2488}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Budget</vt:lpstr>
       <vt:lpstr>Revised Budget</vt:lpstr>
       <vt:lpstr>Match Contributions</vt:lpstr>
       <vt:lpstr>Draw Request Cover</vt:lpstr>
       <vt:lpstr>Draw Itemization</vt:lpstr>
       <vt:lpstr>Draw Itemization--Examples</vt:lpstr>
+      <vt:lpstr>Itemization Dropdown Lists</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Lewis, Amber [IFA]</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD0265D9C8320644B26F99052C4BB7A7</vt:lpwstr>
+    <vt:lpwstr>0x010100200AB56F06A8514890C651776EEEBC1C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>127000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>