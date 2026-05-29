--- v0 (2025-10-15)
+++ v1 (2026-05-29)
@@ -1,3374 +1,3242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AArchamb\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowa1-my.sharepoint.com/personal/lauri_smith_iowaeda_com/Documents/Desktop/Remediation Work/Section 106/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55773F27-39F4-47C0-B4C1-113348B67B30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{EBFAC495-FDA4-474B-BF9A-9EBA72BF35D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{72064728-EEC7-47B2-938F-F6DBB764FBF9}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="1380" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CLG Contacts (Preservation Comm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1811" uniqueCount="950">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1650" uniqueCount="896">
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Ackley Historic Preservation Commission</t>
   </si>
   <si>
     <t>Chair</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Lynn</t>
   </si>
   <si>
     <t>Arends</t>
   </si>
   <si>
-    <t>518 4th Avenue</t>
-[...1 lines deleted...]
-  <si>
     <t>Ackley</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
-    <t>50601</t>
-[...1 lines deleted...]
-  <si>
     <t>ld.dl.arends@gmail.com</t>
   </si>
   <si>
-    <t>City Clerk</t>
-[...1 lines deleted...]
-  <si>
     <t>Malena</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>cityclerk@ackleyiowa.net</t>
   </si>
   <si>
     <t>Adams County Historic Preservation Commission</t>
   </si>
   <si>
+    <t>Commissioner</t>
+  </si>
+  <si>
     <t>Saundra</t>
   </si>
   <si>
     <t>Leininger</t>
   </si>
   <si>
     <t>Corning</t>
   </si>
   <si>
-    <t>50841</t>
-[...1 lines deleted...]
-  <si>
     <t>saundra.leininger@gmail.com</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t>Nancy</t>
   </si>
   <si>
-    <t>Bissell</t>
+    <t>auditor@adamscounty.iowa.gov</t>
+  </si>
+  <si>
+    <t>Adel Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Adel</t>
+  </si>
+  <si>
+    <t>Staff</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Vick</t>
+  </si>
+  <si>
+    <t>tvick@adeliowa.gov</t>
+  </si>
+  <si>
+    <t>Rich</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>richhughes46@gmail.com</t>
+  </si>
+  <si>
+    <t>Allamakee County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Payne</t>
+  </si>
+  <si>
+    <t>Gloria</t>
+  </si>
+  <si>
+    <t>gloriapayne0904@gmail.com</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Beyer</t>
+  </si>
+  <si>
+    <t>110 Allamakee St</t>
+  </si>
+  <si>
+    <t>Waukon</t>
+  </si>
+  <si>
+    <t>dbeyer@co.allamakee.ia.us</t>
+  </si>
+  <si>
+    <t>Amana Land Use District Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Betsy</t>
+  </si>
+  <si>
+    <t>Momany</t>
+  </si>
+  <si>
+    <t>Amana</t>
+  </si>
+  <si>
+    <t>busterb@southslope.net</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>Stockman</t>
+  </si>
+  <si>
+    <t>PO Box 66</t>
+  </si>
+  <si>
+    <t>aclud@southslope.net</t>
+  </si>
+  <si>
+    <t>Ames Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Huffman</t>
+  </si>
+  <si>
+    <t>Ames</t>
+  </si>
+  <si>
+    <t>shuffr@gmail.com</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Diekmann</t>
+  </si>
+  <si>
+    <t>kelly.diekmann@cityofames.org</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>Benton County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Phil</t>
+  </si>
+  <si>
+    <t>Borleske</t>
+  </si>
+  <si>
+    <t>Vinton</t>
+  </si>
+  <si>
+    <t>Jim</t>
+  </si>
+  <si>
+    <t>Wheeler</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>Rippel</t>
+  </si>
+  <si>
+    <t>hrippel@co.benton.ia.us</t>
+  </si>
+  <si>
+    <t>benton.co.ia.hpc@gmail.com</t>
+  </si>
+  <si>
+    <t>Bloomfield Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>tammy.roberts@cityofbloomfield.org</t>
+  </si>
+  <si>
+    <t>Earl</t>
+  </si>
+  <si>
+    <t>Howard</t>
+  </si>
+  <si>
+    <t>Buchanan County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Leanne</t>
+  </si>
+  <si>
+    <t>Harrison</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t>leannekay40@gmail.com</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Kurtz</t>
+  </si>
+  <si>
+    <t>jkurtz@co.buchanan.ia.us</t>
+  </si>
+  <si>
+    <t>Burlington Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>chair</t>
+  </si>
+  <si>
+    <t>Hal</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>htmorton77@gmail.com</t>
+  </si>
+  <si>
+    <t>Angela</t>
+  </si>
+  <si>
+    <t>Andon</t>
+  </si>
+  <si>
+    <t>andona@burlingtoniowa.org</t>
+  </si>
+  <si>
+    <t>Calhoun County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>501 Court St</t>
+  </si>
+  <si>
+    <t>Rockwell City</t>
+  </si>
+  <si>
+    <t>712-297-5601</t>
+  </si>
+  <si>
+    <t>Riley</t>
+  </si>
+  <si>
+    <t>Bleam</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Lynne</t>
+  </si>
+  <si>
+    <t>Gentry</t>
+  </si>
+  <si>
+    <t>dlgentry8@gmail.com</t>
+  </si>
+  <si>
+    <t>ccedc@calhouncountyiowa.com</t>
+  </si>
+  <si>
+    <t>Carroll (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Vicki</t>
+  </si>
+  <si>
+    <t>Gach</t>
+  </si>
+  <si>
+    <t>Carroll</t>
+  </si>
+  <si>
+    <t>mvghome@myctl.net</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Schaefer</t>
+  </si>
+  <si>
+    <t>112 E 5th St</t>
+  </si>
+  <si>
+    <t>lschaefer@cityofcarroll.com</t>
+  </si>
+  <si>
+    <t>Kathy</t>
+  </si>
+  <si>
+    <t>Hansen</t>
+  </si>
+  <si>
+    <t>Cedar Falls Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Sally</t>
+  </si>
+  <si>
+    <t>Timmer</t>
+  </si>
+  <si>
+    <t>Cedar Falls</t>
+  </si>
+  <si>
+    <t>sallykleisstimmer@gmail.com</t>
+  </si>
+  <si>
+    <t>Jaydevsinh</t>
+  </si>
+  <si>
+    <t>Atodaria</t>
+  </si>
+  <si>
+    <t>220 Clay St</t>
+  </si>
+  <si>
+    <t>jda@cedarfalls.com</t>
+  </si>
+  <si>
+    <t>Cedar Rapids Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>Zeker</t>
+  </si>
+  <si>
+    <t>n.zeker@cedar-rapids.org</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Pagan</t>
+  </si>
+  <si>
+    <t>diana@supergleam.net</t>
+  </si>
+  <si>
+    <t>Centerville Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Ron</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
+    <t>Klum</t>
+  </si>
+  <si>
+    <t>nancyklum46@gmail.com</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>Fraser</t>
+  </si>
+  <si>
+    <t>312 E Maple St</t>
+  </si>
+  <si>
+    <t>cityadmin@centerville-ia.org</t>
+  </si>
+  <si>
+    <t>Chariton Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Christy</t>
+  </si>
+  <si>
+    <t>Metzger</t>
+  </si>
+  <si>
+    <t>cityclerk@chariton.org</t>
+  </si>
+  <si>
+    <t>Alyse</t>
+  </si>
+  <si>
+    <t>Hunter</t>
+  </si>
+  <si>
+    <t>Chariton</t>
+  </si>
+  <si>
+    <t>chpchariton@gmail.com</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>Charles City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Larry</t>
+  </si>
+  <si>
+    <t>Wicks</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>mark@charlescitychamber.com</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>kittanninghistory@gmail.com</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Cherokee (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Adamson</t>
+  </si>
+  <si>
+    <t>jpa91843@gmail.com</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>416 W Main Street</t>
+  </si>
+  <si>
+    <t>cityckech@evertek.net</t>
+  </si>
+  <si>
+    <t>Clayton County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Elkader</t>
+  </si>
+  <si>
+    <t>rrthomas@alpinecom.net</t>
+  </si>
+  <si>
+    <t>Ray</t>
+  </si>
+  <si>
+    <t>Peterson</t>
+  </si>
+  <si>
+    <t>563-245-2166</t>
+  </si>
+  <si>
+    <t>rpeterson@claytoncountyia.gov</t>
+  </si>
+  <si>
+    <t>Bob</t>
+  </si>
+  <si>
+    <t>Meyer</t>
+  </si>
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>Schoen</t>
+  </si>
+  <si>
+    <t>chrismschoen47@gmail.com</t>
+  </si>
+  <si>
+    <t>Clermont Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>PO Box 6</t>
+  </si>
+  <si>
+    <t>Clermont</t>
+  </si>
+  <si>
+    <t>Leslie</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>clermonthistoricpreservation@gmail.com</t>
+  </si>
+  <si>
+    <t>Jenean</t>
+  </si>
+  <si>
+    <t>Niedert</t>
+  </si>
+  <si>
+    <t>clermont@acegroup.cc</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Clinton (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Rhonda</t>
+  </si>
+  <si>
+    <t>Kearns</t>
+  </si>
+  <si>
+    <t>rkearns@cityofclintoniowa.gov</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Cindy</t>
+  </si>
+  <si>
+    <t>Nagel</t>
+  </si>
+  <si>
+    <t>cindylnagel@gmail.com</t>
+  </si>
+  <si>
+    <t>Clinton County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>hbwilson@gmtel.net</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Shepard</t>
+  </si>
+  <si>
+    <t>ashepard@clintoncounty-ia.gov</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>Council Bluffs Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Ed</t>
+  </si>
+  <si>
+    <t>Council Bluffs</t>
+  </si>
+  <si>
+    <t>Petersen</t>
+  </si>
+  <si>
+    <t>mark@petersenemail.com</t>
+  </si>
+  <si>
+    <t>Barnes</t>
+  </si>
+  <si>
+    <t>Gibbons</t>
+  </si>
+  <si>
+    <t>209 Pearl St</t>
+  </si>
+  <si>
+    <t>cgibbons@councilbluffs-ia.gov</t>
+  </si>
+  <si>
+    <t>Crawford County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Terri</t>
+  </si>
+  <si>
+    <t>Martens</t>
+  </si>
+  <si>
+    <t>Denison</t>
+  </si>
+  <si>
+    <t>tmartens@crawfordcounty.iowa.gov</t>
+  </si>
+  <si>
+    <t>Penny</t>
+  </si>
+  <si>
+    <t>Kinney</t>
+  </si>
+  <si>
+    <t>pennykinney110@gmail.com</t>
+  </si>
+  <si>
+    <t>Creston Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Jane</t>
+  </si>
+  <si>
+    <t>Briley</t>
+  </si>
+  <si>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>janebriley77@gmail.com</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Brandea</t>
+  </si>
+  <si>
+    <t>Leach</t>
+  </si>
+  <si>
+    <t>bleach@crestoniowa.gov</t>
+  </si>
+  <si>
+    <t>Dallas County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Pete</t>
+  </si>
+  <si>
+    <t>Malmberg</t>
+  </si>
+  <si>
+    <t>14581 K Ave</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>pete.malmberg@dallascountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Hanson</t>
+  </si>
+  <si>
+    <t>mhansoniowa@gmail.com</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Davenport Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Werderitch</t>
+  </si>
+  <si>
+    <t>1200 E 46th St</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>matt.werderitch@davenportiowa.com</t>
+  </si>
+  <si>
+    <t>McGivern</t>
+  </si>
+  <si>
+    <t>bob@mcgivernappraisal.com</t>
+  </si>
+  <si>
+    <t>Davis County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>Clyman</t>
+  </si>
+  <si>
+    <t>100 Courthouse Sq</t>
+  </si>
+  <si>
+    <t>daviscorec@netins.net</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Bonner</t>
+  </si>
+  <si>
+    <t>big_daddy_52537@yahoo.com</t>
+  </si>
+  <si>
+    <t>Decorah Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Adrienne</t>
+  </si>
+  <si>
+    <t>Coffeen</t>
+  </si>
+  <si>
+    <t>Decorah</t>
+  </si>
+  <si>
+    <t>pacoffeen@gmail.com</t>
+  </si>
+  <si>
+    <t>Muggli</t>
+  </si>
+  <si>
+    <t>mugglimz@luther.edu</t>
+  </si>
+  <si>
+    <t>563-382-3651</t>
+  </si>
+  <si>
+    <t>Des Moines (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>Stacey</t>
+  </si>
+  <si>
+    <t>Hanley</t>
+  </si>
+  <si>
+    <t>602 Robert D Ray Dr</t>
+  </si>
+  <si>
+    <t>srhanley@dmgov.org</t>
+  </si>
+  <si>
+    <t>Ellsworth</t>
+  </si>
+  <si>
+    <t>Pat</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>bhhpab@aol.com</t>
+  </si>
+  <si>
+    <t>Dubuque (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Dubuque</t>
+  </si>
+  <si>
+    <t>Bill</t>
+  </si>
+  <si>
+    <t>Doyle</t>
+  </si>
+  <si>
+    <t>563-589-4210</t>
+  </si>
+  <si>
+    <t>colson@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>bdoyle@heritageworksdbq.com</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Dubuque County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>R.R.S.</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>52001-6651</t>
+  </si>
+  <si>
+    <t>rrs3z@virginia.edu</t>
+  </si>
+  <si>
+    <t>Raber</t>
+  </si>
+  <si>
+    <t>720 Central Avenue</t>
+  </si>
+  <si>
+    <t>ed.raber@dubuquecounty.us</t>
+  </si>
+  <si>
+    <t>Forest City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>305 N Clark St</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>administrator@forestcityia.com</t>
+  </si>
+  <si>
+    <t>Betty</t>
+  </si>
+  <si>
+    <t>Burress</t>
+  </si>
+  <si>
+    <t>acctspayable@forestcityia.com</t>
+  </si>
+  <si>
+    <t>Fort Atkinson Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Fort Atkinson</t>
+  </si>
+  <si>
+    <t>Jay</t>
+  </si>
+  <si>
+    <t>Schwamman</t>
+  </si>
+  <si>
+    <t>jayschwamman@hotmail.com</t>
+  </si>
+  <si>
+    <t>Amie</t>
+  </si>
+  <si>
+    <t>Johansen</t>
+  </si>
+  <si>
+    <t>PO Box 36</t>
+  </si>
+  <si>
+    <t>cityclerk@fortatkinsonia.gov</t>
+  </si>
+  <si>
+    <t>Fort Dodge Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Flattery</t>
+  </si>
+  <si>
+    <t>Carissa</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>Fort Dodge</t>
+  </si>
+  <si>
+    <t>ckharvey20@gmail.com</t>
+  </si>
+  <si>
+    <t>Brooke</t>
+  </si>
+  <si>
+    <t>819 1st Ave S</t>
+  </si>
+  <si>
+    <t>515-574-9423</t>
+  </si>
+  <si>
+    <t>bflattery@fortdodgeiowa.org</t>
+  </si>
+  <si>
+    <t>Fort Madison Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Holmes</t>
+  </si>
+  <si>
+    <t>ladyvicafm@aol.com</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Liegois</t>
+  </si>
+  <si>
+    <t>319-372-7700</t>
+  </si>
+  <si>
+    <t>citymanager@fortmadison-ia.com</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Greenfield Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Olesen</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>olesencatherine@gmail.com</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>leslie.russell@gmu-ia.com</t>
+  </si>
+  <si>
+    <t>Johnathan</t>
+  </si>
+  <si>
+    <t>Stacie</t>
+  </si>
+  <si>
+    <t>Eshelman</t>
+  </si>
+  <si>
+    <t>PO Box 61</t>
+  </si>
+  <si>
+    <t>director@greenfieldiowa.com</t>
+  </si>
+  <si>
+    <t>Grinnell Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Grinnell</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>Cheryl</t>
+  </si>
+  <si>
+    <t>Neubert</t>
+  </si>
+  <si>
+    <t>cherylmneubert@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alyssa</t>
+  </si>
+  <si>
+    <t>Devig</t>
+  </si>
+  <si>
+    <t>adevig@grinnelliowa.gov</t>
+  </si>
+  <si>
+    <t>Grundy Center Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>703 F Ave Ste 2</t>
+  </si>
+  <si>
+    <t>319-825-6118</t>
+  </si>
+  <si>
+    <t>Doak</t>
+  </si>
+  <si>
+    <t>mjdoak6@gmail.com</t>
+  </si>
+  <si>
+    <t>Kristy</t>
+  </si>
+  <si>
+    <t>Sawyer</t>
+  </si>
+  <si>
+    <t>cityclerk@grundycenter.com</t>
+  </si>
+  <si>
+    <t>Guttenberg Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Guttenberg</t>
+  </si>
+  <si>
+    <t>Jaime</t>
+  </si>
+  <si>
+    <t>Blume</t>
+  </si>
+  <si>
+    <t>502 S 1st St</t>
+  </si>
+  <si>
+    <t>563-252-1161</t>
+  </si>
+  <si>
+    <t>jblume@cityofguttenbergia.gov</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Hampton Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Dunt</t>
+  </si>
+  <si>
+    <t>122 1st Ave NW</t>
+  </si>
+  <si>
+    <t>Hampton</t>
+  </si>
+  <si>
+    <t>rdunt@hamptonia.us</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>jim@coachdavies.net</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Harrison County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>Bonham</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>sbonham@harrisoncountyia.org</t>
+  </si>
+  <si>
+    <t>Renea</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>hcdc@iowatelecom.net</t>
+  </si>
+  <si>
+    <t>Henry County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Greg</t>
+  </si>
+  <si>
+    <t>Moeller</t>
+  </si>
+  <si>
+    <t>100 E Washington St</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>supervisors@henrycountyiowa.us</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>Garretson</t>
+  </si>
+  <si>
+    <t>jdb1936@gmail.com</t>
+  </si>
+  <si>
+    <t>Humboldt (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Phillips</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>historicpreservation@cityofhumboldt.org</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>Bockelman</t>
+  </si>
+  <si>
+    <t>29 5th Street South</t>
+  </si>
+  <si>
+    <t>coleb@cityofhumboldt.org</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Lathrop</t>
+  </si>
+  <si>
+    <t>alexisl@cityofhumboldt.org</t>
+  </si>
+  <si>
+    <t>Iowa City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Bristow</t>
+  </si>
+  <si>
+    <t>jbristow@iowa-city.org</t>
+  </si>
+  <si>
+    <t>andrew.taylor.lewis@gmail.com</t>
+  </si>
+  <si>
+    <t>Iowa Falls Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Kasey</t>
+  </si>
+  <si>
+    <t>Elkin</t>
+  </si>
+  <si>
+    <t>kelkin@cityofiowafalls.com</t>
+  </si>
+  <si>
+    <t>Hammann</t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>jimhammann@aol.com</t>
+  </si>
+  <si>
+    <t>Jackson County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Maquoketa</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Wentworth</t>
+  </si>
+  <si>
+    <t>201 W Platt St</t>
+  </si>
+  <si>
+    <t>iowa40z@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alisa</t>
+  </si>
+  <si>
+    <t>asmith@co.jackson.ia.us</t>
+  </si>
+  <si>
+    <t>Johnson County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Mitch</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>mjtmbtajt@aol.com</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
-    <t>Staff</t>
-[...189 lines deleted...]
-    <t>hrippel@co.benton.ia.us</t>
+    <t>Genevieve</t>
+  </si>
+  <si>
+    <t>Anglin</t>
+  </si>
+  <si>
+    <t>ganglin@johnsoncountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Jones County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Whitney</t>
+  </si>
+  <si>
+    <t>Hein</t>
+  </si>
+  <si>
+    <t>whitney.hein@jonescountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Fay</t>
+  </si>
+  <si>
+    <t>Anamosa</t>
+  </si>
+  <si>
+    <t>timfay53@gmail.com</t>
+  </si>
+  <si>
+    <t>Keokuk Historic Preservation Commission</t>
   </si>
   <si>
     <t>Peggy</t>
   </si>
   <si>
-    <t>Allison</t>
-[...14 lines deleted...]
-    <t>Diana</t>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t>Casey</t>
+  </si>
+  <si>
+    <t>cbarnes@cityofkeokuk.org</t>
+  </si>
+  <si>
+    <t>Gates</t>
+  </si>
+  <si>
+    <t>angelagates83@gmail.com</t>
+  </si>
+  <si>
+    <t>Crenshaw</t>
+  </si>
+  <si>
+    <t>1ward@cityofkeokuk.org</t>
+  </si>
+  <si>
+    <t>Lake View Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Lake View</t>
+  </si>
+  <si>
+    <t>Sue</t>
+  </si>
+  <si>
+    <t>Barney</t>
+  </si>
+  <si>
+    <t>slbarney19@netins.net</t>
+  </si>
+  <si>
+    <t>Janet</t>
+  </si>
+  <si>
+    <t>City of Lake View</t>
+  </si>
+  <si>
+    <t>info@lakeviewlifestyle.com</t>
+  </si>
+  <si>
+    <t>La Porte City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>La Porte City</t>
+  </si>
+  <si>
+    <t>Whittlesey</t>
+  </si>
+  <si>
+    <t>lpcclerk@lpctel.net</t>
+  </si>
+  <si>
+    <t>Erdahl</t>
+  </si>
+  <si>
+    <t>jerdahl53@gmail.com</t>
+  </si>
+  <si>
+    <t>Brandy</t>
+  </si>
+  <si>
+    <t>Laurens Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Hilary</t>
+  </si>
+  <si>
+    <t>Reed</t>
+  </si>
+  <si>
+    <t>272 N 3rd St</t>
+  </si>
+  <si>
+    <t>Laurens</t>
+  </si>
+  <si>
+    <t>laurenscitymgr@laurens-ia.org</t>
+  </si>
+  <si>
+    <t>Le Mars Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Ziettlow</t>
+  </si>
+  <si>
+    <t>Le Mars</t>
+  </si>
+  <si>
+    <t>zitlo95@gmail.com</t>
+  </si>
+  <si>
+    <t>Gaul</t>
+  </si>
+  <si>
+    <t>mgaul@lemarsiowa.com</t>
+  </si>
+  <si>
+    <t>Linn County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Lientz</t>
+  </si>
+  <si>
+    <t>stephanie.lientz@linncounty.org</t>
+  </si>
+  <si>
+    <t>Maura</t>
+  </si>
+  <si>
+    <t>Pilcher</t>
+  </si>
+  <si>
+    <t>mlrpilcher@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Wylam</t>
+  </si>
+  <si>
+    <t>935 2nd Street SW</t>
+  </si>
+  <si>
+    <t>brad.wylam@linncountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Lisbon Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Hess</t>
+  </si>
+  <si>
+    <t>Lisbon</t>
+  </si>
+  <si>
+    <t>PO Box 68</t>
+  </si>
+  <si>
+    <t>lisbonhpc@gmail.com</t>
+  </si>
+  <si>
+    <t>Siggins</t>
+  </si>
+  <si>
+    <t>lisboncityadmin@cityoflisbon-ia.gov</t>
+  </si>
+  <si>
+    <t>Louisa County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Shawn</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>smaine@louisacountyia.gov</t>
+  </si>
+  <si>
+    <t>Randy</t>
+  </si>
+  <si>
+    <t>Vance</t>
+  </si>
+  <si>
+    <t>15172 25th St</t>
+  </si>
+  <si>
+    <t>Morning Sun</t>
+  </si>
+  <si>
+    <t>kjollyvance@hotmail.com</t>
+  </si>
+  <si>
+    <t>Wapello</t>
+  </si>
+  <si>
+    <t>Madison County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Winterset</t>
+  </si>
+  <si>
+    <t>madisoncountypreservation@gmail.com</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Stancil</t>
+  </si>
+  <si>
+    <t>hstancil@madisoncounty.iowa.gov</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Marquardt</t>
+  </si>
+  <si>
+    <t>Manning Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Dawn</t>
+  </si>
+  <si>
+    <t>Manning</t>
+  </si>
+  <si>
+    <t>321 Center St</t>
+  </si>
+  <si>
+    <t>dawn@manningia.com</t>
+  </si>
+  <si>
+    <t>Arp</t>
+  </si>
+  <si>
+    <t>Cory</t>
+  </si>
+  <si>
+    <t>cory@manningia.com</t>
+  </si>
+  <si>
+    <t>Maquoketa Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Boldt</t>
+  </si>
+  <si>
+    <t>manager@maquoketaia.com</t>
+  </si>
+  <si>
+    <t>Joelle</t>
+  </si>
+  <si>
+    <t>Hosettette</t>
+  </si>
+  <si>
+    <t>joellehosette66@gmail.com</t>
+  </si>
+  <si>
+    <t>563-652-2484</t>
+  </si>
+  <si>
+    <t>Brenda</t>
+  </si>
+  <si>
+    <t>Marion Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Su-Lin</t>
+  </si>
+  <si>
+    <t>Featherston</t>
+  </si>
+  <si>
+    <t>sfeatherston@cityofmarion.org</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>Dusil</t>
+  </si>
+  <si>
+    <t>ndusil@gmail.com</t>
+  </si>
+  <si>
+    <t>Mason City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Mason City</t>
+  </si>
+  <si>
+    <t>Kris</t>
+  </si>
+  <si>
+    <t>Urdahl</t>
+  </si>
+  <si>
+    <t>kdurdahl77@gmail.com</t>
+  </si>
+  <si>
+    <t>10 First Street NW</t>
+  </si>
+  <si>
+    <t>647-421-3626</t>
+  </si>
+  <si>
+    <t>ephillips@masoncity.net</t>
+  </si>
+  <si>
+    <t>McGregor Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>McGregor</t>
+  </si>
+  <si>
+    <t>Brandi</t>
+  </si>
+  <si>
+    <t>Crozier</t>
+  </si>
+  <si>
+    <t>PO Box 505</t>
+  </si>
+  <si>
+    <t>563-880-1266</t>
+  </si>
+  <si>
+    <t>mcgregoreconomicdevelopment@gmail.com</t>
+  </si>
+  <si>
+    <t>Maureen</t>
+  </si>
+  <si>
+    <t>Duane</t>
+  </si>
+  <si>
+    <t>Boelman</t>
+  </si>
+  <si>
+    <t>dboelman56@gmail.com</t>
+  </si>
+  <si>
+    <t>Monona County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Rolph</t>
+  </si>
+  <si>
+    <t>610 Iowa Ave</t>
+  </si>
+  <si>
+    <t>Onawa</t>
+  </si>
+  <si>
+    <t>mocoaud1@mononacounty.org</t>
+  </si>
+  <si>
+    <t>Montezuma Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Becky</t>
+  </si>
+  <si>
+    <t>Sinkler</t>
+  </si>
+  <si>
+    <t>Montezuma</t>
+  </si>
+  <si>
+    <t>sinkler@zumatel.net</t>
+  </si>
+  <si>
+    <t>Abby</t>
+  </si>
+  <si>
+    <t>Hubbard</t>
+  </si>
+  <si>
+    <t>PO Box 314</t>
+  </si>
+  <si>
+    <t>abby@montezumaiowa.org</t>
+  </si>
+  <si>
+    <t>Mount Pleasant Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>jefflaw@bainterlaw.com</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>Shahan</t>
+  </si>
+  <si>
+    <t>garys@citymtpia.com</t>
+  </si>
+  <si>
+    <t>Mount Vernon Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Wade</t>
+  </si>
+  <si>
+    <t>randy.brown@pikorsian.com</t>
+  </si>
+  <si>
+    <t>Marsha</t>
+  </si>
+  <si>
+    <t>Dewell</t>
+  </si>
+  <si>
+    <t>213 1st St NW</t>
+  </si>
+  <si>
+    <t>Mt Vernon</t>
+  </si>
+  <si>
+    <t>mdewell@cityofmtvernon-ia.gov</t>
+  </si>
+  <si>
+    <t>Muscatine (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>mpost@machlink.com</t>
+  </si>
+  <si>
+    <t>Jodi</t>
+  </si>
+  <si>
+    <t>Royal-Goodwin</t>
+  </si>
+  <si>
+    <t>215 Sycamore St</t>
+  </si>
+  <si>
+    <t>Muscatine</t>
+  </si>
+  <si>
+    <t>jroyal-goodwin@muscatineiowa.gov</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Limburg</t>
+  </si>
+  <si>
+    <t>563-262-4141</t>
+  </si>
+  <si>
+    <t>alimburg@muscatineiowa.gov</t>
+  </si>
+  <si>
+    <t>Muscatine County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Rebeckah</t>
+  </si>
+  <si>
+    <t>Allgood</t>
+  </si>
+  <si>
+    <t>Wilton</t>
+  </si>
+  <si>
+    <t>Kala</t>
+  </si>
+  <si>
+    <t>Naber</t>
+  </si>
+  <si>
+    <t>kala.naber@muscatinecountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Brace</t>
+  </si>
+  <si>
+    <t>cbrase27@gmail.com</t>
+  </si>
+  <si>
+    <t>Nevada Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Corbin</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>klcorbin59@gmail.com</t>
+  </si>
+  <si>
+    <t>Balinda</t>
+  </si>
+  <si>
+    <t>bellsworth@cityofnevadaiowa.org</t>
+  </si>
+  <si>
+    <t>Newton Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Varsha</t>
+  </si>
+  <si>
+    <t>Borde</t>
+  </si>
+  <si>
+    <t>varshab@newtongov.org</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>Hurto</t>
+  </si>
+  <si>
+    <t>larrythekid@ymail.com</t>
+  </si>
+  <si>
+    <t>Osceola Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Ty</t>
+  </si>
+  <si>
+    <t>Osceola</t>
+  </si>
+  <si>
+    <t>twheeler@osceolaia.net</t>
+  </si>
+  <si>
+    <t>Ashleigh</t>
+  </si>
+  <si>
+    <t>Eckels</t>
+  </si>
+  <si>
+    <t>ocms@osceolaia.net</t>
+  </si>
+  <si>
+    <t>Oskaloosa Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Christ</t>
+  </si>
+  <si>
+    <t>Oskaloosa</t>
+  </si>
+  <si>
+    <t>schrist@oskaloosaiowa.org</t>
+  </si>
+  <si>
+    <t>Tennison</t>
+  </si>
+  <si>
+    <t>1244 C Ave E</t>
+  </si>
+  <si>
+    <t>mark.tennison@oskaloosaiowa.org</t>
+  </si>
+  <si>
+    <t>Ottumwa Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Amal</t>
+  </si>
+  <si>
+    <t>Eltahir</t>
+  </si>
+  <si>
+    <t>eltahira@ottumwa.us</t>
+  </si>
+  <si>
+    <t>Case</t>
   </si>
   <si>
     <t>Ottumwa</t>
   </si>
   <si>
-    <t>Buchanan County Historic Preservation Commission</t>
-[...537 lines deleted...]
-    <t>Van Lancker</t>
+    <t>case.brenda7@gmail.com</t>
+  </si>
+  <si>
+    <t>Perry Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Sven</t>
+  </si>
+  <si>
+    <t>PO Box 545</t>
+  </si>
+  <si>
+    <t>sven.peterson@perryia.org</t>
+  </si>
+  <si>
+    <t>Connie</t>
+  </si>
+  <si>
+    <t>McGuire</t>
+  </si>
+  <si>
+    <t>mcgrcgm@aol.com</t>
+  </si>
+  <si>
+    <t>Red Oak Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Shirley</t>
+  </si>
+  <si>
+    <t>Kotter</t>
+  </si>
+  <si>
+    <t>redoakadmin@redoakia.city</t>
+  </si>
+  <si>
+    <t>Cecilia</t>
+  </si>
+  <si>
+    <t>Lock</t>
+  </si>
+  <si>
+    <t>lockcece@gmail.com</t>
+  </si>
+  <si>
+    <t>Ringgold County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Korbie</t>
+  </si>
+  <si>
+    <t>Rinehart</t>
+  </si>
+  <si>
+    <t>109 W Madison St</t>
+  </si>
+  <si>
+    <t>Mount Ayr</t>
+  </si>
+  <si>
+    <t>krinehart@ringgoldcounty.us</t>
+  </si>
+  <si>
+    <t>Myron</t>
+  </si>
+  <si>
+    <t>Burdette</t>
+  </si>
+  <si>
+    <t>cowsnrocks@sbcglobal.net</t>
+  </si>
+  <si>
+    <t>Sac City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Sac City</t>
+  </si>
+  <si>
+    <t>shirley@visitwesterniowa.com</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>302 E Main St</t>
+  </si>
+  <si>
+    <t>city.admin@saccity.city</t>
+  </si>
+  <si>
+    <t>Sac County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Dowling</t>
+  </si>
+  <si>
+    <t>sacoaud@saccounty.org</t>
+  </si>
+  <si>
+    <t>Ripley</t>
+  </si>
+  <si>
+    <t>bripley@saccountyiowa.com</t>
+  </si>
+  <si>
+    <t>Sioux City Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Schuldt</t>
+  </si>
+  <si>
+    <t>Sioux City</t>
+  </si>
+  <si>
+    <t>712-279-6283</t>
+  </si>
+  <si>
+    <t>wschuldt@sioux-city.org</t>
+  </si>
+  <si>
+    <t>Vodochodsky</t>
+  </si>
+  <si>
+    <t>historicpreservation@sioux-city.org</t>
+  </si>
+  <si>
+    <t>Spencer Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Oechslin</t>
+  </si>
+  <si>
+    <t>maureenoechslin6@gmail.com</t>
+  </si>
+  <si>
+    <t>Severson</t>
+  </si>
+  <si>
+    <t>aseverson@spenceriowacity.com</t>
+  </si>
+  <si>
+    <t>State Center Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Bearden</t>
+  </si>
+  <si>
+    <t>PO Box 668</t>
+  </si>
+  <si>
+    <t>State Center</t>
+  </si>
+  <si>
+    <t>sccityclerk@partnercom.net</t>
+  </si>
+  <si>
+    <t>Pfantz</t>
+  </si>
+  <si>
+    <t>cmpfantz@partnercom.net</t>
+  </si>
+  <si>
+    <t>Stuart Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Nadine</t>
+  </si>
+  <si>
+    <t>Avey</t>
+  </si>
+  <si>
+    <t>PO BOX 370</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>stuart4@coonvalleytelco.com</t>
+  </si>
+  <si>
+    <t>Crystal</t>
+  </si>
+  <si>
+    <t>Kirkpatrick</t>
+  </si>
+  <si>
+    <t>ccfamilyangus@aol.com</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Van Buren County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Plecker</t>
+  </si>
+  <si>
+    <t>Keosauqua</t>
+  </si>
+  <si>
+    <t>319-288-0997</t>
+  </si>
+  <si>
+    <t>lplecker@vanburencounty.iowa.gov</t>
+  </si>
+  <si>
+    <t>Warren County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Alfonso</t>
+  </si>
+  <si>
+    <t>Valenzuela-Gumucio</t>
+  </si>
+  <si>
+    <t>301 N Buxton St</t>
+  </si>
+  <si>
+    <t>gumucioproperties@yahoo.com</t>
+  </si>
+  <si>
+    <t>Schultz</t>
+  </si>
+  <si>
+    <t>beckys@warrencountyia.org</t>
+  </si>
+  <si>
+    <t>Washington (city) Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Gaa</t>
+  </si>
+  <si>
+    <t>jgaa@washingtoniowa.gov</t>
+  </si>
+  <si>
+    <t>Fred</t>
+  </si>
+  <si>
+    <t>Stark</t>
+  </si>
+  <si>
+    <t>215 E Washington St</t>
+  </si>
+  <si>
+    <t>319-458-9200</t>
+  </si>
+  <si>
+    <t>f.stark@mchsi.com</t>
+  </si>
+  <si>
+    <t>Waterloo Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Geilman</t>
+  </si>
+  <si>
+    <t>joseph.geilman@waterloo-ia.org</t>
+  </si>
+  <si>
+    <t>715 Mulberry St</t>
+  </si>
+  <si>
+    <t>Waterloo</t>
+  </si>
+  <si>
+    <t>Gilbert</t>
+  </si>
+  <si>
+    <t>global.mrg@gmail.com</t>
+  </si>
+  <si>
+    <t>Waverly Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Waverly</t>
+  </si>
+  <si>
+    <t>Bronner</t>
+  </si>
+  <si>
+    <t>jbronner@waverlyia.com</t>
+  </si>
+  <si>
+    <t>Darius</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>dprobnsn@gmail.com</t>
+  </si>
+  <si>
+    <t>Wilton Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>bhansen@netwtc.net</t>
+  </si>
+  <si>
+    <t>ballgood@wiltoniowa.org</t>
+  </si>
+  <si>
+    <t>Winneshiek County Historic Preservation Commission</t>
+  </si>
+  <si>
+    <t>Kelsay</t>
+  </si>
+  <si>
+    <t>steve@kelsay.us</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>johnsonfamily5852@gmail.com</t>
+  </si>
+  <si>
+    <t>Local Government</t>
+  </si>
+  <si>
+    <t>208 State Street</t>
+  </si>
+  <si>
+    <t>641-847-3332</t>
+  </si>
+  <si>
+    <t>500 Ninth Street</t>
+  </si>
+  <si>
+    <t>Stormer</t>
+  </si>
+  <si>
+    <t>641-322-3340</t>
+  </si>
+  <si>
+    <t>301 South 10th Street</t>
+  </si>
+  <si>
+    <t>515-993-4525</t>
+  </si>
+  <si>
+    <t>515-933-4525</t>
+  </si>
+  <si>
+    <t>563-568-3522</t>
+  </si>
+  <si>
+    <t>319-622-3567</t>
+  </si>
+  <si>
+    <t>515 Clark Avenue</t>
+  </si>
+  <si>
+    <t>515-239-5101</t>
+  </si>
+  <si>
+    <t>111 East 4th Street</t>
+  </si>
+  <si>
+    <t>319-472-5211</t>
+  </si>
+  <si>
+    <t>319-472-2365</t>
+  </si>
+  <si>
+    <t>bloomfieldhpc@gmail.com</t>
+  </si>
+  <si>
+    <t>111 West Franklin Street</t>
+  </si>
+  <si>
+    <t>641-644-2260</t>
+  </si>
+  <si>
+    <t>210 5th Avenue North</t>
+  </si>
+  <si>
+    <t>319-332-1765</t>
+  </si>
+  <si>
+    <t>400 Washington Street</t>
+  </si>
+  <si>
+    <t>319-753-8120</t>
+  </si>
+  <si>
+    <t>712-792-1000</t>
+  </si>
+  <si>
+    <t>319-268-5185</t>
+  </si>
+  <si>
+    <t>319-286-5041</t>
+  </si>
+  <si>
+    <t>101 First Street SE</t>
+  </si>
+  <si>
+    <t>115 South Main Street</t>
+  </si>
+  <si>
+    <t>641-774-5991</t>
+  </si>
+  <si>
+    <t>900 Clark Street</t>
+  </si>
+  <si>
+    <t>641-257-6300</t>
+  </si>
+  <si>
+    <t>111 High St NE Ste 102</t>
+  </si>
+  <si>
+    <t>563-242-2144</t>
+  </si>
+  <si>
+    <t>611 South 3rd Street</t>
   </si>
   <si>
     <t>1900 North Third Street</t>
   </si>
   <si>
-    <t>52733-2957</t>
-[...270 lines deleted...]
-    <t>wwernimo@cityofdubuque.org</t>
+    <t>563-244-0575</t>
+  </si>
+  <si>
+    <t>1202 Broadway Ste 5</t>
+  </si>
+  <si>
+    <t>116 West Adams</t>
+  </si>
+  <si>
+    <t>641-782-2000</t>
+  </si>
+  <si>
+    <t>Happ Olson</t>
   </si>
   <si>
     <t>50 W 13th St</t>
   </si>
   <si>
-    <t>Janice</t>
-[...1285 lines deleted...]
-    <t>lockcece@gmail.com</t>
+    <t>563-589-1300</t>
+  </si>
+  <si>
+    <t>811 Avenue E</t>
+  </si>
+  <si>
+    <t>Fort Madison</t>
+  </si>
+  <si>
+    <t>PO Box 95</t>
+  </si>
+  <si>
+    <t>844-580-0810</t>
+  </si>
+  <si>
+    <t>520 4th Avenue</t>
+  </si>
+  <si>
+    <t>641-236-2600</t>
+  </si>
+  <si>
+    <t>109 N. 4th Ave Ste 2</t>
+  </si>
+  <si>
+    <t>712-644-3123</t>
+  </si>
+  <si>
+    <t>712-664-3123</t>
+  </si>
+  <si>
+    <t>410 East Washington Street</t>
+  </si>
+  <si>
+    <t>319-356-5000</t>
+  </si>
+  <si>
+    <t>PO Box 698</t>
+  </si>
+  <si>
+    <t>641-648-2527</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Zip Code</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>PO Box 475</t>
+  </si>
+  <si>
+    <t>405 6th Street</t>
+  </si>
+  <si>
+    <t>201 W Main St</t>
+  </si>
+  <si>
+    <t>563-382-5085</t>
+  </si>
+  <si>
+    <t>104 East 4th Street</t>
+  </si>
+  <si>
+    <t>563-732-2115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 1st Street NE </t>
+  </si>
+  <si>
+    <t>319-352-9210</t>
+  </si>
+  <si>
+    <t>319-291-0141</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Indianola</t>
+  </si>
+  <si>
+    <t>515-690-9204</t>
+  </si>
+  <si>
+    <t>101 W 5th Street</t>
+  </si>
+  <si>
+    <t>712-580-7200</t>
+  </si>
+  <si>
+    <t>100 NW State St Box 1</t>
+  </si>
+  <si>
+    <t>712-662-4552</t>
+  </si>
+  <si>
+    <t>641-464-2209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601 N. 6th Street </t>
   </si>
   <si>
     <t>Red Oak</t>
   </si>
   <si>
-    <t>Ringgold County Historic Preservation Commission</t>
-[...454 lines deleted...]
-    <t>Updated 9/26/2025</t>
+    <t>712-623-6510</t>
+  </si>
+  <si>
+    <t>105 E Third Street</t>
+  </si>
+  <si>
+    <t>641-683-0600</t>
+  </si>
+  <si>
+    <t>PO Box 465</t>
+  </si>
+  <si>
+    <t>641-342-2377</t>
+  </si>
+  <si>
+    <t>101 W 4th Street S</t>
+  </si>
+  <si>
+    <t>641-792-2787</t>
+  </si>
+  <si>
+    <t>PO Box 530</t>
+  </si>
+  <si>
+    <t>414 East 3rd St Suite 101</t>
+  </si>
+  <si>
+    <t>563-263-5317</t>
+  </si>
+  <si>
+    <t>319-895-8742</t>
+  </si>
+  <si>
+    <t>307 East Monroe</t>
+  </si>
+  <si>
+    <t>319-385-1470</t>
+  </si>
+  <si>
+    <t>1225 6th Street</t>
+  </si>
+  <si>
+    <t>319-743-6300</t>
+  </si>
+  <si>
+    <t>201 East Pleasant Street</t>
+  </si>
+  <si>
+    <t>202 East Pleasant Street</t>
+  </si>
+  <si>
+    <t>563-652-2485</t>
+  </si>
+  <si>
+    <t>712-655-2176</t>
+  </si>
+  <si>
+    <t>712-655-2177</t>
+  </si>
+  <si>
+    <t>PO Box 152</t>
+  </si>
+  <si>
+    <t>PO Box 153</t>
+  </si>
+  <si>
+    <t>117 South Main Street</t>
+  </si>
+  <si>
+    <t>319-523-3373</t>
+  </si>
+  <si>
+    <t>319-455-2459</t>
+  </si>
+  <si>
+    <t>319-892-5130</t>
+  </si>
+  <si>
+    <t>40 Central Avenue SE</t>
+  </si>
+  <si>
+    <t>712-546-7018</t>
+  </si>
+  <si>
+    <t>712-841-4526</t>
+  </si>
+  <si>
+    <t>202 Main Street</t>
+  </si>
+  <si>
+    <t>319-342-3396</t>
+  </si>
+  <si>
+    <t>305 Main Street</t>
+  </si>
+  <si>
+    <t>712-657-2634</t>
+  </si>
+  <si>
+    <t>501 Main Street</t>
+  </si>
+  <si>
+    <t>319-524-2050</t>
+  </si>
+  <si>
+    <t>500 West Main Street</t>
+  </si>
+  <si>
+    <t>319-462-5300</t>
+  </si>
+  <si>
+    <t>913 South Dubuque Street</t>
+  </si>
+  <si>
+    <t>319-356-6000</t>
+  </si>
+  <si>
+    <t>563-652-3181</t>
+  </si>
+  <si>
+    <t>400 Claiborne Drive</t>
+  </si>
+  <si>
+    <t>515-462-3225</t>
+  </si>
+  <si>
+    <t>641-483-2559</t>
+  </si>
+  <si>
+    <t>515-523-1455</t>
+  </si>
+  <si>
+    <t>CLG Contacts</t>
+  </si>
+  <si>
+    <t>319-653-6584</t>
+  </si>
+  <si>
+    <t>712-662-7593</t>
+  </si>
+  <si>
+    <t>515-465-2481</t>
+  </si>
+  <si>
+    <t>641-676-3073</t>
+  </si>
+  <si>
+    <t>515-382-5466</t>
+  </si>
+  <si>
+    <t>641-623-5617</t>
+  </si>
+  <si>
+    <t>712-433-2191</t>
+  </si>
+  <si>
+    <t>515-332-3435</t>
+  </si>
+  <si>
+    <t>319-385-0760</t>
+  </si>
+  <si>
+    <t>641-456-4853</t>
+  </si>
+  <si>
+    <t>641-743-8444</t>
+  </si>
+  <si>
+    <t>563-534-3029</t>
+  </si>
+  <si>
+    <t>641-585-3574</t>
+  </si>
+  <si>
+    <t>515-281-6826</t>
+  </si>
+  <si>
+    <t>641-664-3224</t>
+  </si>
+  <si>
+    <t>563-888-2221</t>
+  </si>
+  <si>
+    <t>515-465-3577</t>
+  </si>
+  <si>
+    <t>712-263-3045</t>
+  </si>
+  <si>
+    <t>712-328-4629</t>
+  </si>
+  <si>
+    <t>563-423-7295</t>
+  </si>
+  <si>
+    <t>712-225-5749</t>
+  </si>
+  <si>
+    <t>641-437-4339</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="20"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Aptos Narrow"/>
+      <b/>
+      <sz val="18"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF9F9F7"/>
-[...14 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FFD5D3D1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
       <right/>
       <top/>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...11 lines deleted...]
-      </left>
       <right style="thin">
-        <color auto="1"/>
-[...25 lines deleted...]
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
-[...59 lines deleted...]
-        <color auto="1"/>
+        <color rgb="FFD5D3D1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Heading 1 2" xfId="2" xr:uid="{694B6EEE-DE40-45E3-8C02-AFAD833E5288}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{E89F94CA-ED1A-44DA-B246-E08F98EDB264}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>612774</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>331561</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:rowOff>78015</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>2181225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>923275</xdr:rowOff>
+      <xdr:colOff>1208564</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>661410</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CCB930E-FCFB-AD99-9E53-C36338006536}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BDB742A-0635-F6FE-2722-1606C82C82EA}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8528049" y="6350"/>
-          <a:ext cx="6931026" cy="1212200"/>
+          <a:off x="12777561" y="78015"/>
+          <a:ext cx="3262789" cy="583395"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -3652,7384 +3520,5954 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J299"/>
+  <dimension ref="A1:J184"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="F181" sqref="F181"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="54.54296875" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="37.1796875" customWidth="1"/>
+    <col min="1" max="1" width="58.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.36328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.08984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="18.08984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-[...29 lines deleted...]
-      <c r="B3" s="37" t="s">
+    <row r="1" spans="1:10" ht="59.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="36" t="s">
+        <v>873</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="37" t="s">
-[...25 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="C2" s="13" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2" s="26" t="s">
+        <v>808</v>
+      </c>
+      <c r="E2" s="35" t="s">
+        <v>806</v>
+      </c>
+      <c r="F2" s="35" t="s">
+        <v>807</v>
+      </c>
+      <c r="G2" s="22" t="s">
+        <v>802</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="I2" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="J2" s="13" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A3" s="10" t="s">
         <v>1</v>
       </c>
+      <c r="B3" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="32" t="s">
+        <v>748</v>
+      </c>
+      <c r="G3" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="11">
+        <v>50601</v>
+      </c>
+      <c r="J3" s="14" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A4" s="4" t="s">
+        <v>1</v>
+      </c>
       <c r="B4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="32" t="s">
+        <v>748</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="2">
+        <v>50601</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...29 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="3">
+        <v>50841</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...35 lines deleted...]
-        <v>15</v>
+      <c r="B6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>751</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="3">
+        <v>50841</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A7" s="4" t="s">
+        <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>753</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="2">
+        <v>50003</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A8" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C8" s="2" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I8" s="14" t="s">
+      <c r="D8" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="J8" s="19" t="s">
+      <c r="E8" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="F8" s="32" t="s">
+        <v>753</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="2">
+        <v>50003</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A9" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B9" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="F9" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="3">
+        <v>52172</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="2"/>
-[...4 lines deleted...]
-        <v>8</v>
+      <c r="D10" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>37</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>32</v>
-[...9 lines deleted...]
-      <c r="A11" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I10" s="3">
+        <v>52172</v>
+      </c>
+      <c r="J10" s="16" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A11" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="B11" s="2" t="s">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>37</v>
-[...17 lines deleted...]
-      <c r="J11" s="19" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="20"/>
+      <c r="D11" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I11" s="2">
+        <v>52203</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A12" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="B12" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...37 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="H12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I12" s="2">
+        <v>52203</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...3 lines deleted...]
-      <c r="F14" s="2" t="s">
+      <c r="E13" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>758</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="3">
+        <v>50010</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A14" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>8</v>
+      <c r="B14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="20" t="s">
+        <v>758</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>51</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      <c r="A15" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I14" s="3">
+        <v>50010</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A15" s="4" t="s">
+        <v>58</v>
+      </c>
       <c r="B15" s="2" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>52</v>
-[...36 lines deleted...]
-      <c r="A17" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" s="32" t="s">
+        <v>760</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I15" s="2">
+        <v>52349</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A16" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="32" t="s">
+        <v>760</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I16" s="2">
+        <v>52349</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="20" t="s">
+        <v>764</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I17" s="3">
+        <v>52537</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A18" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...40 lines deleted...]
-        <v>3</v>
+      <c r="C18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="20" t="s">
+        <v>763</v>
+      </c>
+      <c r="F18" s="20" t="s">
+        <v>764</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>254</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>3</v>
-[...22 lines deleted...]
-        <v>66</v>
+        <v>7</v>
+      </c>
+      <c r="I18" s="3">
+        <v>52537</v>
+      </c>
+      <c r="J18" s="16" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A19" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="32" t="s">
+        <v>766</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I19" s="2">
+        <v>50644</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A20" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>68</v>
-[...37 lines deleted...]
-        <v>8</v>
+        <v>79</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>766</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I20" s="2">
+        <v>50644</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A21" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>768</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>84</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>72</v>
-[...22 lines deleted...]
-        <v>77</v>
+        <v>7</v>
+      </c>
+      <c r="I21" s="3">
+        <v>52601</v>
+      </c>
+      <c r="J21" s="16" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A22" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>768</v>
+      </c>
+      <c r="G22" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I22" s="3">
+        <v>52601</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A23" s="4" t="s">
+        <v>92</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-      <c r="G23" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E23" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I23" s="2">
+        <v>50579</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A24" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I24" s="2">
+        <v>50579</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A25" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" s="29" t="s">
+        <v>107</v>
+      </c>
+      <c r="E25" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="F25" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I25" s="3">
+        <v>51401</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A26" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I26" s="3">
+        <v>51401</v>
+      </c>
+      <c r="J26" s="16" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A27" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="2">
+        <v>50613</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A28" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="E28" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="F28" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I28" s="2">
+        <v>50613</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A29" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="E29" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="F29" s="20" t="s">
+        <v>773</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I29" s="3">
+        <v>52401</v>
+      </c>
+      <c r="J29" s="16" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A30" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>773</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I30" s="3">
+        <v>52401</v>
+      </c>
+      <c r="J30" s="16" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A31" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="F31" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I31" s="2">
+        <v>52544</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A32" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="E32" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I32" s="2">
+        <v>52544</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A33" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="E33" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>774</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I33" s="3">
+        <v>50049</v>
+      </c>
+      <c r="J33" s="16" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A34" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="E34" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="F34" s="20" t="s">
+        <v>774</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I34" s="3">
+        <v>50049</v>
+      </c>
+      <c r="J34" s="16" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A35" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>155</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>776</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I35" s="2">
+        <v>50616</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A36" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="E36" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="F36" s="32" t="s">
+        <v>776</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I36" s="2">
+        <v>50616</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A37" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I37" s="3">
+        <v>51012</v>
+      </c>
+      <c r="J37" s="16" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A38" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E38" s="20" t="s">
+        <v>169</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I38" s="3">
+        <v>51012</v>
+      </c>
+      <c r="J38" s="16" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A39" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="E39" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="F39" s="32" t="s">
+        <v>778</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I39" s="2">
+        <v>52403</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A40" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="E40" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="F40" s="32" t="s">
+        <v>778</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I40" s="2">
+        <v>52043</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A41" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="3">
+        <v>52135</v>
+      </c>
+      <c r="J41" s="16" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A42" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="G42" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H23" s="3" t="s">
-[...97 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="I42" s="3">
+        <v>52135</v>
+      </c>
+      <c r="J42" s="16" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A43" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="E43" s="32" t="s">
+        <v>197</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>780</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I43" s="2">
+        <v>52733</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A44" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...144 lines deleted...]
-      <c r="B34" s="2" t="s">
+      <c r="C44" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>201</v>
+      </c>
+      <c r="E44" s="32" t="s">
+        <v>202</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>780</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I44" s="2">
+        <v>52733</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A45" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="2" t="s">
-[...176 lines deleted...]
-      <c r="D41" s="2" t="s">
+      <c r="C45" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D45" s="29" t="s">
         <v>152</v>
       </c>
-      <c r="E41" s="2"/>
-[...106 lines deleted...]
-        <v>3</v>
+      <c r="E45" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="F45" s="20" t="s">
+        <v>781</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>199</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>7</v>
+      </c>
+      <c r="I45" s="3">
+        <v>52733</v>
+      </c>
+      <c r="J45" s="16" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A46" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>208</v>
+      </c>
+      <c r="E46" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="F46" s="20" t="s">
+        <v>781</v>
+      </c>
+      <c r="G46" s="25" t="s">
+        <v>199</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>173</v>
-[...9 lines deleted...]
-      <c r="A47" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I46" s="3">
+        <v>52733</v>
+      </c>
+      <c r="J46" s="16" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A47" s="4" t="s">
+        <v>211</v>
+      </c>
       <c r="B47" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>95</v>
-[...39 lines deleted...]
-      <c r="B49" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="E47" s="32" t="s">
+        <v>215</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I47" s="2">
+        <v>51503</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A48" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>217</v>
+      </c>
+      <c r="E48" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="F48" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I48" s="2">
+        <v>51503</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A49" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D49" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="E49" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="F49" s="20" t="s">
+        <v>783</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I49" s="3">
+        <v>51442</v>
+      </c>
+      <c r="J49" s="16" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A50" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C49" s="2" t="s">
-[...40 lines deleted...]
-        <v>8</v>
+      <c r="C50" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>226</v>
+      </c>
+      <c r="E50" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>783</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>223</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>181</v>
-[...22 lines deleted...]
-        <v>187</v>
+        <v>7</v>
+      </c>
+      <c r="I50" s="3">
+        <v>51442</v>
+      </c>
+      <c r="J50" s="16" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A51" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D51" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="E51" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="F51" s="32" t="s">
+        <v>784</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I51" s="2">
+        <v>50801</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A52" s="4" t="s">
+        <v>228</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>191</v>
-[...19 lines deleted...]
-      <c r="J52" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>235</v>
+      </c>
+      <c r="E52" s="32" t="s">
+        <v>236</v>
+      </c>
+      <c r="F52" s="32" t="s">
+        <v>784</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I52" s="2">
+        <v>50801</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A53" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D53" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="F53" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="G53" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I53" s="3">
+        <v>50220</v>
+      </c>
+      <c r="J53" s="16" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A54" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="E54" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="G54" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I54" s="3">
+        <v>50220</v>
+      </c>
+      <c r="J54" s="16" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A55" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="2" t="s">
         <v>193</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B54" s="2" t="s">
+      <c r="D55" s="28" t="s">
+        <v>247</v>
+      </c>
+      <c r="E55" s="32" t="s">
+        <v>250</v>
+      </c>
+      <c r="F55" s="32" t="s">
+        <v>248</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I55" s="2">
+        <v>52807</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A56" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C54" s="2" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="C56" s="2" t="s">
-        <v>203</v>
-[...39 lines deleted...]
-      <c r="B58" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="28" t="s">
+        <v>251</v>
+      </c>
+      <c r="E56" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="F56" s="32" t="s">
+        <v>248</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I56" s="2">
+        <v>52807</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A57" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="F57" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="G57" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I57" s="3">
+        <v>52537</v>
+      </c>
+      <c r="J57" s="16" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A58" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C58" s="2" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C58" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D58" s="29" t="s">
+        <v>259</v>
+      </c>
+      <c r="E58" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="F58" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="G58" s="25" t="s">
+        <v>254</v>
       </c>
       <c r="H58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I58" s="3">
+        <v>52537</v>
+      </c>
+      <c r="J58" s="16" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A59" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>263</v>
+      </c>
+      <c r="E59" s="32" t="s">
+        <v>265</v>
+      </c>
+      <c r="F59" s="32" t="s">
+        <v>869</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>264</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I59" s="2">
+        <v>52101</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A60" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="E60" s="32" t="s">
+        <v>267</v>
+      </c>
+      <c r="F60" s="32" t="s">
+        <v>869</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>264</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I60" s="2">
+        <v>52101</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A61" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D61" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="E61" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="F61" s="20" t="s">
+        <v>273</v>
+      </c>
+      <c r="G61" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I61" s="3">
+        <v>50309</v>
+      </c>
+      <c r="J61" s="16" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A62" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D62" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="E62" s="20" t="s">
+        <v>278</v>
+      </c>
+      <c r="F62" s="20" t="s">
+        <v>273</v>
+      </c>
+      <c r="G62" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I62" s="3">
+        <v>50309</v>
+      </c>
+      <c r="J62" s="16" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A63" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D63" s="28" t="s">
+        <v>786</v>
+      </c>
+      <c r="E63" s="32" t="s">
+        <v>284</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>787</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I63" s="2">
+        <v>52001</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A64" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D64" s="28" t="s">
+        <v>282</v>
+      </c>
+      <c r="E64" s="32" t="s">
+        <v>285</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>787</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I64" s="2">
+        <v>52001</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A65" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D65" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="F65" s="20" t="s">
+        <v>293</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="J65" s="16" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A66" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="I58" s="14"/>
-[...50 lines deleted...]
-      <c r="B61" s="2" t="s">
+      <c r="D66" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>294</v>
+      </c>
+      <c r="F66" s="20" t="s">
+        <v>293</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I66" s="3">
+        <v>52001</v>
+      </c>
+      <c r="J66" s="16" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A67" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D67" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="E67" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="F67" s="32" t="s">
+        <v>297</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I67" s="2">
+        <v>50436</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A68" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D68" s="28" t="s">
+        <v>301</v>
+      </c>
+      <c r="E68" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="F68" s="32" t="s">
+        <v>297</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I68" s="2">
+        <v>50436</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A69" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C61" s="2" t="s">
-[...94 lines deleted...]
-      <c r="B65" s="2" t="s">
+      <c r="C69" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D69" s="29" t="s">
+        <v>306</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="F69" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="G69" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I69" s="3">
+        <v>52144</v>
+      </c>
+      <c r="J69" s="16" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A70" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D70" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="E70" s="20" t="s">
+        <v>311</v>
+      </c>
+      <c r="F70" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I70" s="3">
+        <v>52144</v>
+      </c>
+      <c r="J70" s="16" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A71" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="B71" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C65" s="2" t="s">
-[...154 lines deleted...]
-      </c>
       <c r="C71" s="2" t="s">
-        <v>254</v>
-[...24 lines deleted...]
-      <c r="A72" s="20"/>
+        <v>314</v>
+      </c>
+      <c r="D71" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="E71" s="32" t="s">
+        <v>317</v>
+      </c>
+      <c r="F71" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I71" s="2">
+        <v>50501</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A72" s="4" t="s">
+        <v>312</v>
+      </c>
       <c r="B72" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D72" s="28" t="s">
+        <v>313</v>
+      </c>
+      <c r="E72" s="32" t="s">
+        <v>321</v>
+      </c>
+      <c r="F72" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I72" s="2">
+        <v>50501</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A73" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C72" s="2" t="s">
-[...54 lines deleted...]
-        <v>8</v>
+      <c r="C73" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D73" s="29" t="s">
+        <v>323</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>789</v>
+      </c>
+      <c r="G73" s="25" t="s">
+        <v>790</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I73" s="3">
+        <v>52627</v>
+      </c>
+      <c r="J73" s="16" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A74" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D74" s="29" t="s">
+        <v>326</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>328</v>
+      </c>
+      <c r="F74" s="20" t="s">
+        <v>789</v>
+      </c>
+      <c r="G74" s="25" t="s">
+        <v>790</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>266</v>
-[...9 lines deleted...]
-      <c r="A75" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I74" s="3">
+        <v>52627</v>
+      </c>
+      <c r="J74" s="16" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A75" s="4" t="s">
+        <v>330</v>
+      </c>
       <c r="B75" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>268</v>
-[...22 lines deleted...]
-      <c r="A76" s="20"/>
+        <v>331</v>
+      </c>
+      <c r="D75" s="28" t="s">
+        <v>332</v>
+      </c>
+      <c r="E75" s="32" t="s">
+        <v>334</v>
+      </c>
+      <c r="F75" s="32" t="s">
+        <v>791</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I75" s="2">
+        <v>50849</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A76" s="4" t="s">
+        <v>330</v>
+      </c>
       <c r="B76" s="2" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>110</v>
-[...24 lines deleted...]
-      <c r="A77" s="20"/>
+        <v>186</v>
+      </c>
+      <c r="D76" s="28" t="s">
+        <v>335</v>
+      </c>
+      <c r="E76" s="32" t="s">
+        <v>336</v>
+      </c>
+      <c r="F76" s="32" t="s">
+        <v>791</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I76" s="2">
+        <v>50849</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A77" s="4" t="s">
+        <v>330</v>
+      </c>
       <c r="B77" s="2" t="s">
-        <v>274</v>
+        <v>180</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>275</v>
-[...39 lines deleted...]
-      <c r="B79" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D77" s="28" t="s">
+        <v>339</v>
+      </c>
+      <c r="E77" s="32" t="s">
+        <v>341</v>
+      </c>
+      <c r="F77" s="32" t="s">
+        <v>340</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I77" s="2">
+        <v>50849</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A78" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C79" s="2" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C78" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D78" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="E78" s="20" t="s">
+        <v>347</v>
+      </c>
+      <c r="F78" s="20" t="s">
+        <v>793</v>
+      </c>
+      <c r="G78" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I78" s="3">
+        <v>50112</v>
+      </c>
+      <c r="J78" s="16" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A79" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D79" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>350</v>
+      </c>
+      <c r="F79" s="20" t="s">
+        <v>793</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>343</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="A80" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I79" s="3">
+        <v>50112</v>
+      </c>
+      <c r="J79" s="16" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A80" s="4" t="s">
+        <v>351</v>
+      </c>
       <c r="B80" s="2" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>209</v>
-[...55 lines deleted...]
-        <v>8</v>
+        <v>344</v>
+      </c>
+      <c r="D80" s="28" t="s">
+        <v>355</v>
+      </c>
+      <c r="E80" s="32" t="s">
+        <v>356</v>
+      </c>
+      <c r="F80" s="32" t="s">
+        <v>353</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I80" s="2">
+        <v>50638</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A81" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D81" s="28" t="s">
+        <v>358</v>
+      </c>
+      <c r="E81" s="32" t="s">
+        <v>359</v>
+      </c>
+      <c r="F81" s="32" t="s">
+        <v>353</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I81" s="2">
+        <v>50638</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A82" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D82" s="29" t="s">
+        <v>363</v>
+      </c>
+      <c r="E82" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="F82" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="G82" s="25" t="s">
+        <v>361</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>296</v>
-[...10 lines deleted...]
-      <c r="B83" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I82" s="3">
+        <v>52052</v>
+      </c>
+      <c r="J82" s="16" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A83" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B83" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C83" s="2" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C83" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D83" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>361</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>296</v>
-[...22 lines deleted...]
-        <v>301</v>
+        <v>7</v>
+      </c>
+      <c r="I83" s="3">
+        <v>52052</v>
+      </c>
+      <c r="J83" s="16" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A84" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D84" s="28" t="s">
+        <v>369</v>
+      </c>
+      <c r="E84" s="32" t="s">
+        <v>372</v>
+      </c>
+      <c r="F84" s="32" t="s">
+        <v>370</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I84" s="2">
+        <v>50441</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A85" s="4" t="s">
+        <v>368</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>302</v>
-[...37 lines deleted...]
-        <v>3</v>
+        <v>62</v>
+      </c>
+      <c r="D85" s="28" t="s">
+        <v>373</v>
+      </c>
+      <c r="E85" s="32" t="s">
+        <v>374</v>
+      </c>
+      <c r="F85" s="32" t="s">
+        <v>370</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I85" s="2">
+        <v>50441</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A86" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D86" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>380</v>
+      </c>
+      <c r="F86" s="20" t="s">
+        <v>795</v>
+      </c>
+      <c r="G86" s="25" t="s">
+        <v>379</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>3</v>
-[...22 lines deleted...]
-        <v>310</v>
+        <v>7</v>
+      </c>
+      <c r="I86" s="3">
+        <v>51546</v>
+      </c>
+      <c r="J86" s="16" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A87" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D87" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="E87" s="20" t="s">
+        <v>383</v>
+      </c>
+      <c r="F87" s="20" t="s">
+        <v>795</v>
+      </c>
+      <c r="G87" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I87" s="3">
+        <v>51546</v>
+      </c>
+      <c r="J87" s="16" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A88" s="4" t="s">
+        <v>384</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>311</v>
-[...55 lines deleted...]
-        <v>8</v>
+        <v>385</v>
+      </c>
+      <c r="D88" s="28" t="s">
+        <v>386</v>
+      </c>
+      <c r="E88" s="32" t="s">
+        <v>389</v>
+      </c>
+      <c r="F88" s="32" t="s">
+        <v>387</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I88" s="2">
+        <v>52641</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A89" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D89" s="28" t="s">
+        <v>391</v>
+      </c>
+      <c r="E89" s="32" t="s">
+        <v>392</v>
+      </c>
+      <c r="F89" s="32" t="s">
+        <v>387</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I89" s="2">
+        <v>52641</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A90" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D90" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="E90" s="20" t="s">
+        <v>397</v>
+      </c>
+      <c r="F90" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="G90" s="25" t="s">
+        <v>395</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>322</v>
-[...10 lines deleted...]
-      <c r="B91" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I90" s="3">
+        <v>50548</v>
+      </c>
+      <c r="J90" s="16" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A91" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D91" s="29" t="s">
+        <v>399</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="F91" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="G91" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I91" s="3">
+        <v>50548</v>
+      </c>
+      <c r="J91" s="16" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A92" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D92" s="29" t="s">
+        <v>403</v>
+      </c>
+      <c r="E92" s="20" t="s">
+        <v>404</v>
+      </c>
+      <c r="F92" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="G92" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I92" s="3">
+        <v>50548</v>
+      </c>
+      <c r="J92" s="16" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A93" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="D93" s="28" t="s">
+        <v>408</v>
+      </c>
+      <c r="E93" s="32" t="s">
+        <v>409</v>
+      </c>
+      <c r="F93" s="32" t="s">
+        <v>798</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I93" s="2">
+        <v>52240</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A94" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B94" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C91" s="2" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="C94" s="2" t="s">
-        <v>317</v>
-[...25 lines deleted...]
-      <c r="B95" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D94" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="E94" s="32" t="s">
+        <v>410</v>
+      </c>
+      <c r="F94" s="32" t="s">
+        <v>798</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I94" s="2">
+        <v>52240</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A95" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D95" s="29" t="s">
+        <v>413</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>414</v>
+      </c>
+      <c r="F95" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="G95" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I95" s="3">
+        <v>50126</v>
+      </c>
+      <c r="J95" s="16" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A96" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B96" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C95" s="2" t="s">
-[...36 lines deleted...]
-        <v>341</v>
+      <c r="C96" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D96" s="29" t="s">
+        <v>415</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>417</v>
+      </c>
+      <c r="F96" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="G96" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I96" s="3">
+        <v>50126</v>
+      </c>
+      <c r="J96" s="16" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A97" s="4" t="s">
+        <v>418</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>203</v>
-[...37 lines deleted...]
-      <c r="B99" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="D97" s="28" t="s">
+        <v>422</v>
+      </c>
+      <c r="E97" s="32" t="s">
+        <v>424</v>
+      </c>
+      <c r="F97" s="32" t="s">
+        <v>423</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I97" s="2">
+        <v>52060</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A98" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D98" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="E98" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="F98" s="32" t="s">
+        <v>423</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I98" s="2">
+        <v>52060</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A99" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B99" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C99" s="2" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C99" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="D99" s="29" t="s">
+        <v>429</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>430</v>
+      </c>
+      <c r="F99" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="G99" s="25" t="s">
+        <v>406</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>350</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>7</v>
+      </c>
+      <c r="I99" s="3">
+        <v>52240</v>
+      </c>
+      <c r="J99" s="16" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A100" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D100" s="29" t="s">
+        <v>433</v>
+      </c>
+      <c r="E100" s="20" t="s">
+        <v>434</v>
+      </c>
+      <c r="F100" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="G100" s="25" t="s">
+        <v>406</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>356</v>
-[...9 lines deleted...]
-      <c r="A101" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I100" s="3">
+        <v>52240</v>
+      </c>
+      <c r="J100" s="16" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A101" s="4" t="s">
+        <v>435</v>
+      </c>
       <c r="B101" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>183</v>
-[...55 lines deleted...]
-        <v>8</v>
+        <v>436</v>
+      </c>
+      <c r="D101" s="28" t="s">
+        <v>437</v>
+      </c>
+      <c r="E101" s="32" t="s">
+        <v>438</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>864</v>
+      </c>
+      <c r="G101" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I101" s="2">
+        <v>52205</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A102" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D102" s="28" t="s">
+        <v>439</v>
+      </c>
+      <c r="E102" s="32" t="s">
+        <v>441</v>
+      </c>
+      <c r="F102" s="32" t="s">
+        <v>864</v>
+      </c>
+      <c r="G102" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I102" s="2">
+        <v>52205</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A103" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D103" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="E103" s="20" t="s">
+        <v>446</v>
+      </c>
+      <c r="F103" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="G103" s="25" t="s">
+        <v>444</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>367</v>
-[...10 lines deleted...]
-      <c r="B104" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I103" s="3">
+        <v>52632</v>
+      </c>
+      <c r="J103" s="16" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A104" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B104" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C104" s="6" t="s">
-[...10 lines deleted...]
-        <v>3</v>
+      <c r="C104" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D104" s="29" t="s">
+        <v>447</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>448</v>
+      </c>
+      <c r="F104" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="G104" s="25" t="s">
+        <v>444</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>7</v>
+      </c>
+      <c r="I104" s="3">
+        <v>52632</v>
+      </c>
+      <c r="J104" s="16" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A105" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D105" s="29" t="s">
+        <v>449</v>
+      </c>
+      <c r="E105" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="F105" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="G105" s="25" t="s">
+        <v>444</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>374</v>
-[...22 lines deleted...]
-        <v>378</v>
+        <v>7</v>
+      </c>
+      <c r="I105" s="3">
+        <v>52632</v>
+      </c>
+      <c r="J105" s="16" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A106" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="D106" s="28" t="s">
+        <v>454</v>
+      </c>
+      <c r="E106" s="32" t="s">
+        <v>455</v>
+      </c>
+      <c r="F106" s="32" t="s">
+        <v>860</v>
+      </c>
+      <c r="G106" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I106" s="2">
+        <v>51450</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A107" s="4" t="s">
+        <v>451</v>
       </c>
       <c r="B107" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D107" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="E107" s="32" t="s">
+        <v>458</v>
+      </c>
+      <c r="F107" s="32" t="s">
+        <v>860</v>
+      </c>
+      <c r="G107" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I107" s="2">
+        <v>51450</v>
+      </c>
+      <c r="J107" s="15" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A108" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D108" s="29" t="s">
+        <v>461</v>
+      </c>
+      <c r="E108" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="F108" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="G108" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I108" s="3">
+        <v>50651</v>
+      </c>
+      <c r="J108" s="16" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A109" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B109" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C107" s="2" t="s">
-[...64 lines deleted...]
-        <v>385</v>
+      <c r="C109" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D109" s="29" t="s">
+        <v>463</v>
+      </c>
+      <c r="E109" s="20" t="s">
+        <v>464</v>
+      </c>
+      <c r="F109" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="G109" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I109" s="3">
+        <v>50651</v>
+      </c>
+      <c r="J109" s="16" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A110" s="4" t="s">
+        <v>466</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>386</v>
-[...41 lines deleted...]
-        <v>3</v>
+        <v>467</v>
+      </c>
+      <c r="D110" s="28" t="s">
+        <v>468</v>
+      </c>
+      <c r="E110" s="32" t="s">
+        <v>471</v>
+      </c>
+      <c r="F110" s="32" t="s">
+        <v>469</v>
+      </c>
+      <c r="G110" s="24" t="s">
+        <v>470</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I110" s="2">
+        <v>50554</v>
+      </c>
+      <c r="J110" s="15" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A111" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D111" s="29" t="s">
+        <v>473</v>
+      </c>
+      <c r="E111" s="20" t="s">
+        <v>475</v>
+      </c>
+      <c r="F111" s="20" t="s">
+        <v>855</v>
+      </c>
+      <c r="G111" s="25" t="s">
+        <v>474</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>3</v>
-[...21 lines deleted...]
-      <c r="A113" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="I111" s="3">
+        <v>51031</v>
+      </c>
+      <c r="J111" s="16" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A112" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D112" s="29" t="s">
+        <v>476</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>477</v>
+      </c>
+      <c r="F112" s="20" t="s">
+        <v>855</v>
+      </c>
+      <c r="G112" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I112" s="3">
+        <v>51031</v>
+      </c>
+      <c r="J112" s="16" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A113" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D113" s="28" t="s">
+        <v>479</v>
+      </c>
+      <c r="E113" s="32" t="s">
+        <v>480</v>
+      </c>
+      <c r="F113" s="32" t="s">
+        <v>486</v>
+      </c>
+      <c r="G113" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I113" s="2">
+        <v>52404</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A114" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="D114" s="28" t="s">
+        <v>482</v>
+      </c>
+      <c r="E114" s="32" t="s">
+        <v>483</v>
+      </c>
+      <c r="F114" s="32" t="s">
+        <v>486</v>
+      </c>
+      <c r="G114" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I114" s="2">
+        <v>52404</v>
+      </c>
+      <c r="J114" s="15" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A115" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D115" s="28" t="s">
+        <v>485</v>
+      </c>
+      <c r="E115" s="32" t="s">
+        <v>487</v>
+      </c>
+      <c r="F115" s="32" t="s">
+        <v>486</v>
+      </c>
+      <c r="G115" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I115" s="2">
+        <v>52404</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A116" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D116" s="29" t="s">
+        <v>489</v>
+      </c>
+      <c r="E116" s="20" t="s">
+        <v>492</v>
+      </c>
+      <c r="F116" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="G116" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I116" s="3">
+        <v>52253</v>
+      </c>
+      <c r="J116" s="16" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A117" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D117" s="29" t="s">
+        <v>493</v>
+      </c>
+      <c r="E117" s="20" t="s">
+        <v>494</v>
+      </c>
+      <c r="F117" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="G117" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I117" s="3">
+        <v>52253</v>
+      </c>
+      <c r="J117" s="16" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A118" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D118" s="28" t="s">
+        <v>497</v>
+      </c>
+      <c r="E118" s="32" t="s">
+        <v>498</v>
+      </c>
+      <c r="F118" s="32" t="s">
+        <v>851</v>
+      </c>
+      <c r="G118" s="24" t="s">
+        <v>504</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I118" s="2">
+        <v>52653</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A119" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D119" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="E119" s="32" t="s">
+        <v>503</v>
+      </c>
+      <c r="F119" s="32" t="s">
+        <v>501</v>
+      </c>
+      <c r="G119" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I119" s="2">
+        <v>52640</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A120" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D120" s="29" t="s">
+        <v>509</v>
+      </c>
+      <c r="E120" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="F120" s="20" t="s">
+        <v>849</v>
+      </c>
+      <c r="G120" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I120" s="3">
+        <v>50273</v>
+      </c>
+      <c r="J120" s="16" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A121" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D121" s="29" t="s">
+        <v>512</v>
+      </c>
+      <c r="E121" s="20" t="s">
+        <v>507</v>
+      </c>
+      <c r="F121" s="20" t="s">
+        <v>850</v>
+      </c>
+      <c r="G121" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I121" s="3">
+        <v>50274</v>
+      </c>
+      <c r="J121" s="16" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A122" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D122" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="E122" s="32" t="s">
+        <v>517</v>
+      </c>
+      <c r="F122" s="32" t="s">
+        <v>516</v>
+      </c>
+      <c r="G122" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I122" s="2">
+        <v>51455</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A123" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="D123" s="28" t="s">
+        <v>518</v>
+      </c>
+      <c r="E123" s="32" t="s">
+        <v>520</v>
+      </c>
+      <c r="F123" s="32" t="s">
+        <v>516</v>
+      </c>
+      <c r="G123" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I123" s="2">
+        <v>51455</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A124" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D124" s="29" t="s">
+        <v>523</v>
+      </c>
+      <c r="E124" s="20" t="s">
+        <v>524</v>
+      </c>
+      <c r="F124" s="20" t="s">
+        <v>844</v>
+      </c>
+      <c r="G124" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I124" s="3">
+        <v>52060</v>
+      </c>
+      <c r="J124" s="16" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A125" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D125" s="29" t="s">
+        <v>526</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>527</v>
+      </c>
+      <c r="F125" s="20" t="s">
+        <v>845</v>
+      </c>
+      <c r="G125" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I125" s="3">
+        <v>52061</v>
+      </c>
+      <c r="J125" s="16" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A126" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="D126" s="28" t="s">
+        <v>532</v>
+      </c>
+      <c r="E126" s="32" t="s">
+        <v>533</v>
+      </c>
+      <c r="F126" s="32" t="s">
+        <v>842</v>
+      </c>
+      <c r="G126" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I126" s="2">
+        <v>52302</v>
+      </c>
+      <c r="J126" s="15" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A127" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="D127" s="28" t="s">
+        <v>536</v>
+      </c>
+      <c r="E127" s="32" t="s">
+        <v>537</v>
+      </c>
+      <c r="F127" s="32" t="s">
+        <v>842</v>
+      </c>
+      <c r="G127" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I127" s="2">
+        <v>52302</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A128" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D128" s="29" t="s">
+        <v>541</v>
+      </c>
+      <c r="E128" s="20" t="s">
+        <v>542</v>
+      </c>
+      <c r="F128" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="G128" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I128" s="3">
+        <v>50401</v>
+      </c>
+      <c r="J128" s="16" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A129" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D129" s="29" t="s">
         <v>394</v>
       </c>
-      <c r="B113" s="2" t="s">
-[...69 lines deleted...]
-      <c r="B116" s="2" t="s">
+      <c r="E129" s="20" t="s">
+        <v>545</v>
+      </c>
+      <c r="F129" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="G129" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I129" s="3">
+        <v>50401</v>
+      </c>
+      <c r="J129" s="16" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A130" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D130" s="28" t="s">
+        <v>549</v>
+      </c>
+      <c r="E130" s="32" t="s">
+        <v>552</v>
+      </c>
+      <c r="F130" s="32" t="s">
+        <v>550</v>
+      </c>
+      <c r="G130" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I130" s="2">
+        <v>52157</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A131" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B131" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C116" s="2" t="s">
-[...271 lines deleted...]
-      <c r="C127" s="2" t="s">
+      <c r="C131" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D131" s="28" t="s">
+        <v>555</v>
+      </c>
+      <c r="E131" s="32" t="s">
+        <v>556</v>
+      </c>
+      <c r="F131" s="32" t="s">
+        <v>550</v>
+      </c>
+      <c r="G131" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I131" s="2">
+        <v>52157</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A132" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="D127" s="2" t="s">
-[...123 lines deleted...]
-        <v>8</v>
+      <c r="D132" s="29" t="s">
+        <v>558</v>
+      </c>
+      <c r="E132" s="20" t="s">
+        <v>561</v>
+      </c>
+      <c r="F132" s="20" t="s">
+        <v>559</v>
+      </c>
+      <c r="G132" s="25" t="s">
+        <v>560</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>457</v>
-[...9 lines deleted...]
-      <c r="A133" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I132" s="3">
+        <v>51040</v>
+      </c>
+      <c r="J132" s="16" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A133" s="4" t="s">
+        <v>562</v>
+      </c>
       <c r="B133" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-      <c r="F133" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D133" s="28" t="s">
+        <v>564</v>
+      </c>
+      <c r="E133" s="32" t="s">
+        <v>566</v>
+      </c>
+      <c r="F133" s="32" t="s">
+        <v>569</v>
+      </c>
+      <c r="G133" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I133" s="2">
+        <v>50171</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A134" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="D134" s="28" t="s">
+        <v>568</v>
+      </c>
+      <c r="E134" s="32" t="s">
+        <v>570</v>
+      </c>
+      <c r="F134" s="32" t="s">
+        <v>569</v>
+      </c>
+      <c r="G134" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I134" s="2">
+        <v>50171</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A135" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D135" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="E135" s="20" t="s">
+        <v>572</v>
+      </c>
+      <c r="F135" s="20" t="s">
+        <v>840</v>
+      </c>
+      <c r="G135" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I135" s="3">
+        <v>52641</v>
+      </c>
+      <c r="J135" s="16" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A136" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D136" s="29" t="s">
+        <v>574</v>
+      </c>
+      <c r="E136" s="20" t="s">
+        <v>575</v>
+      </c>
+      <c r="F136" s="20" t="s">
+        <v>840</v>
+      </c>
+      <c r="G136" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I136" s="3">
+        <v>52641</v>
+      </c>
+      <c r="J136" s="16" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A137" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D137" s="28" t="s">
         <v>233</v>
       </c>
-      <c r="G133" s="2" t="s">
-[...98 lines deleted...]
-        <v>471</v>
+      <c r="E137" s="32" t="s">
+        <v>578</v>
+      </c>
+      <c r="F137" s="32" t="s">
+        <v>581</v>
+      </c>
+      <c r="G137" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I137" s="2">
+        <v>52314</v>
+      </c>
+      <c r="J137" s="15" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A138" s="4" t="s">
+        <v>576</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>472</v>
-[...41 lines deleted...]
-        <v>480</v>
+        <v>579</v>
+      </c>
+      <c r="D138" s="28" t="s">
+        <v>580</v>
+      </c>
+      <c r="E138" s="32" t="s">
+        <v>583</v>
+      </c>
+      <c r="F138" s="32" t="s">
+        <v>581</v>
+      </c>
+      <c r="G138" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I138" s="2">
+        <v>52314</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A139" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D139" s="29" t="s">
+        <v>585</v>
+      </c>
+      <c r="E139" s="20" t="s">
+        <v>586</v>
+      </c>
+      <c r="F139" s="20" t="s">
+        <v>589</v>
+      </c>
+      <c r="G139" s="25" t="s">
+        <v>590</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>476</v>
-[...40 lines deleted...]
-        <v>8</v>
+        <v>7</v>
+      </c>
+      <c r="I139" s="3">
+        <v>52761</v>
+      </c>
+      <c r="J139" s="16" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A140" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D140" s="29" t="s">
+        <v>588</v>
+      </c>
+      <c r="E140" s="20" t="s">
+        <v>591</v>
+      </c>
+      <c r="F140" s="20" t="s">
+        <v>589</v>
+      </c>
+      <c r="G140" s="25" t="s">
+        <v>590</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I140" s="3">
+        <v>52761</v>
+      </c>
+      <c r="J140" s="16" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A141" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D141" s="29" t="s">
+        <v>593</v>
+      </c>
+      <c r="E141" s="20" t="s">
+        <v>595</v>
+      </c>
+      <c r="F141" s="20" t="s">
+        <v>589</v>
+      </c>
+      <c r="G141" s="25" t="s">
+        <v>590</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>487</v>
-[...9 lines deleted...]
-      <c r="A142" s="20"/>
+        <v>7</v>
+      </c>
+      <c r="I141" s="3">
+        <v>52761</v>
+      </c>
+      <c r="J141" s="16" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A142" s="4" t="s">
+        <v>596</v>
+      </c>
       <c r="B142" s="2" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>489</v>
-[...24 lines deleted...]
-      <c r="A143" s="20"/>
+        <v>600</v>
+      </c>
+      <c r="D142" s="28" t="s">
+        <v>601</v>
+      </c>
+      <c r="E142" s="32" t="s">
+        <v>602</v>
+      </c>
+      <c r="F142" s="32" t="s">
+        <v>837</v>
+      </c>
+      <c r="G142" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I142" s="2">
+        <v>52761</v>
+      </c>
+      <c r="J142" s="15" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A143" s="4" t="s">
+        <v>596</v>
+      </c>
       <c r="B143" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>494</v>
-[...15 lines deleted...]
-      <c r="J143" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="D143" s="28" t="s">
+        <v>603</v>
+      </c>
+      <c r="E143" s="32" t="s">
+        <v>604</v>
+      </c>
+      <c r="F143" s="32" t="s">
+        <v>837</v>
+      </c>
+      <c r="G143" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I143" s="2">
+        <v>52761</v>
+      </c>
+      <c r="J143" s="15" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A144" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D144" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="E144" s="20" t="s">
+        <v>608</v>
+      </c>
+      <c r="F144" s="20" t="s">
+        <v>836</v>
+      </c>
+      <c r="G144" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I144" s="3">
+        <v>50201</v>
+      </c>
+      <c r="J144" s="16" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A145" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="D145" s="29" t="s">
+        <v>275</v>
+      </c>
+      <c r="E145" s="20" t="s">
+        <v>610</v>
+      </c>
+      <c r="F145" s="20" t="s">
+        <v>836</v>
+      </c>
+      <c r="G145" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I145" s="3">
+        <v>50201</v>
+      </c>
+      <c r="J145" s="16" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A146" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="D146" s="28" t="s">
+        <v>613</v>
+      </c>
+      <c r="E146" s="32" t="s">
+        <v>614</v>
+      </c>
+      <c r="F146" s="32" t="s">
+        <v>834</v>
+      </c>
+      <c r="G146" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I146" s="2">
+        <v>50208</v>
+      </c>
+      <c r="J146" s="15" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A147" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D147" s="28" t="s">
+        <v>616</v>
+      </c>
+      <c r="E147" s="32" t="s">
+        <v>617</v>
+      </c>
+      <c r="F147" s="32" t="s">
+        <v>834</v>
+      </c>
+      <c r="G147" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I147" s="2">
+        <v>50208</v>
+      </c>
+      <c r="J147" s="15" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A148" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D148" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="E148" s="20" t="s">
+        <v>621</v>
+      </c>
+      <c r="F148" s="20" t="s">
+        <v>832</v>
+      </c>
+      <c r="G148" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I148" s="3">
+        <v>50213</v>
+      </c>
+      <c r="J148" s="16" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A149" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="D149" s="29" t="s">
+        <v>623</v>
+      </c>
+      <c r="E149" s="20" t="s">
+        <v>624</v>
+      </c>
+      <c r="F149" s="20" t="s">
+        <v>832</v>
+      </c>
+      <c r="G149" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I149" s="3">
+        <v>50213</v>
+      </c>
+      <c r="J149" s="16" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A150" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" s="2" t="s">
         <v>496</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="B145" s="2" t="s">
+      <c r="D150" s="28" t="s">
+        <v>626</v>
+      </c>
+      <c r="E150" s="32" t="s">
+        <v>628</v>
+      </c>
+      <c r="F150" s="32" t="s">
+        <v>630</v>
+      </c>
+      <c r="G150" s="24" t="s">
+        <v>627</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I150" s="2">
+        <v>52577</v>
+      </c>
+      <c r="J150" s="15" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A151" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="B151" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C145" s="2" t="s">
-[...100 lines deleted...]
-      <c r="B149" s="2" t="s">
+      <c r="C151" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D151" s="28" t="s">
+        <v>629</v>
+      </c>
+      <c r="E151" s="32" t="s">
+        <v>631</v>
+      </c>
+      <c r="F151" s="32" t="s">
+        <v>630</v>
+      </c>
+      <c r="G151" s="24" t="s">
+        <v>627</v>
+      </c>
+      <c r="H151" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I151" s="2">
+        <v>52577</v>
+      </c>
+      <c r="J151" s="15" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A152" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="D152" s="29" t="s">
+        <v>634</v>
+      </c>
+      <c r="E152" s="20" t="s">
+        <v>635</v>
+      </c>
+      <c r="F152" s="20" t="s">
+        <v>830</v>
+      </c>
+      <c r="G152" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I152" s="3">
+        <v>52501</v>
+      </c>
+      <c r="J152" s="16" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A153" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B153" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C149" s="2" t="s">
-[...100 lines deleted...]
-      <c r="B153" s="2" t="s">
+      <c r="C153" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D153" s="29" t="s">
+        <v>636</v>
+      </c>
+      <c r="E153" s="20" t="s">
+        <v>638</v>
+      </c>
+      <c r="F153" s="20" t="s">
+        <v>830</v>
+      </c>
+      <c r="G153" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I153" s="3">
+        <v>52501</v>
+      </c>
+      <c r="J153" s="16" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A154" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="D154" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="E154" s="32" t="s">
+        <v>642</v>
+      </c>
+      <c r="F154" s="32" t="s">
+        <v>641</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I154" s="2">
+        <v>50220</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A155" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B155" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C153" s="2" t="s">
-[...82 lines deleted...]
-        <v>8</v>
+      <c r="C155" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="D155" s="28" t="s">
+        <v>644</v>
+      </c>
+      <c r="E155" s="32" t="s">
+        <v>645</v>
+      </c>
+      <c r="F155" s="32" t="s">
+        <v>641</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I155" s="2">
+        <v>50220</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A156" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D156" s="29" t="s">
+        <v>648</v>
+      </c>
+      <c r="E156" s="20" t="s">
+        <v>649</v>
+      </c>
+      <c r="F156" s="20" t="s">
+        <v>827</v>
+      </c>
+      <c r="G156" s="25" t="s">
+        <v>828</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>536</v>
-[...10 lines deleted...]
-      <c r="B157" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I156" s="3">
+        <v>51566</v>
+      </c>
+      <c r="J156" s="16" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A157" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B157" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C157" s="2" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="C157" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="D157" s="29" t="s">
+        <v>651</v>
+      </c>
+      <c r="E157" s="20" t="s">
+        <v>652</v>
+      </c>
+      <c r="F157" s="20" t="s">
+        <v>827</v>
+      </c>
+      <c r="G157" s="25" t="s">
+        <v>828</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>536</v>
-[...22 lines deleted...]
-        <v>544</v>
+        <v>7</v>
+      </c>
+      <c r="I157" s="3">
+        <v>51566</v>
+      </c>
+      <c r="J157" s="16" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A158" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="D158" s="28" t="s">
+        <v>655</v>
+      </c>
+      <c r="E158" s="32" t="s">
+        <v>658</v>
+      </c>
+      <c r="F158" s="32" t="s">
+        <v>656</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>657</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I158" s="2">
+        <v>50854</v>
+      </c>
+      <c r="J158" s="15" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A159" s="4" t="s">
+        <v>653</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>545</v>
-[...37 lines deleted...]
-        <v>8</v>
+        <v>659</v>
+      </c>
+      <c r="D159" s="28" t="s">
+        <v>660</v>
+      </c>
+      <c r="E159" s="32" t="s">
+        <v>661</v>
+      </c>
+      <c r="F159" s="32" t="s">
+        <v>656</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>657</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I159" s="2">
+        <v>50854</v>
+      </c>
+      <c r="J159" s="15" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A160" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D160" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="E160" s="20" t="s">
+        <v>664</v>
+      </c>
+      <c r="F160" s="20" t="s">
+        <v>667</v>
+      </c>
+      <c r="G160" s="25" t="s">
+        <v>663</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>513</v>
-[...22 lines deleted...]
-        <v>554</v>
+        <v>7</v>
+      </c>
+      <c r="I160" s="3">
+        <v>50583</v>
+      </c>
+      <c r="J160" s="18" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A161" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="D161" s="29" t="s">
+        <v>666</v>
+      </c>
+      <c r="E161" s="20" t="s">
+        <v>668</v>
+      </c>
+      <c r="F161" s="20" t="s">
+        <v>667</v>
+      </c>
+      <c r="G161" s="25" t="s">
+        <v>663</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I161" s="3">
+        <v>50583</v>
+      </c>
+      <c r="J161" s="6" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A162" s="4" t="s">
+        <v>669</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>555</v>
-[...24 lines deleted...]
-      <c r="A163" s="20"/>
+        <v>62</v>
+      </c>
+      <c r="D162" s="28" t="s">
+        <v>670</v>
+      </c>
+      <c r="E162" s="32" t="s">
+        <v>671</v>
+      </c>
+      <c r="F162" s="32" t="s">
+        <v>824</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>663</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I162" s="2">
+        <v>50583</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A163" s="4" t="s">
+        <v>669</v>
+      </c>
       <c r="B163" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="D163" s="28" t="s">
+        <v>672</v>
+      </c>
+      <c r="E163" s="32" t="s">
+        <v>673</v>
+      </c>
+      <c r="F163" s="32" t="s">
+        <v>824</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>663</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I163" s="2">
+        <v>50583</v>
+      </c>
+      <c r="J163" s="15" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A164" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D164" s="29" t="s">
+        <v>675</v>
+      </c>
+      <c r="E164" s="20" t="s">
+        <v>678</v>
+      </c>
+      <c r="F164" s="20" t="s">
+        <v>811</v>
+      </c>
+      <c r="G164" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I164" s="3">
+        <v>51102</v>
+      </c>
+      <c r="J164" s="16" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A165" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B165" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C163" s="2" t="s">
-[...66 lines deleted...]
-        <v>564</v>
+      <c r="C165" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D165" s="29" t="s">
+        <v>679</v>
+      </c>
+      <c r="E165" s="20" t="s">
+        <v>680</v>
+      </c>
+      <c r="F165" s="20" t="s">
+        <v>811</v>
+      </c>
+      <c r="G165" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I165" s="3">
+        <v>51104</v>
+      </c>
+      <c r="J165" s="16" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A166" s="4" t="s">
+        <v>681</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>565</v>
-[...24 lines deleted...]
-      <c r="A167" s="20"/>
+        <v>553</v>
+      </c>
+      <c r="D166" s="28" t="s">
+        <v>683</v>
+      </c>
+      <c r="E166" s="32" t="s">
+        <v>684</v>
+      </c>
+      <c r="F166" s="32" t="s">
+        <v>822</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I166" s="2">
+        <v>51301</v>
+      </c>
+      <c r="J166" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A167" s="4" t="s">
+        <v>681</v>
+      </c>
       <c r="B167" s="2" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>568</v>
-[...41 lines deleted...]
-        <v>3</v>
+        <v>286</v>
+      </c>
+      <c r="D167" s="28" t="s">
+        <v>685</v>
+      </c>
+      <c r="E167" s="32" t="s">
+        <v>686</v>
+      </c>
+      <c r="F167" s="32" t="s">
+        <v>822</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I167" s="2">
+        <v>51301</v>
+      </c>
+      <c r="J167" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A168" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D168" s="29" t="s">
+        <v>688</v>
+      </c>
+      <c r="E168" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="F168" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="G168" s="25" t="s">
+        <v>690</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>3</v>
-[...22 lines deleted...]
-        <v>572</v>
+        <v>7</v>
+      </c>
+      <c r="I168" s="3">
+        <v>50247</v>
+      </c>
+      <c r="J168" s="16" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A169" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D169" s="29" t="s">
+        <v>692</v>
+      </c>
+      <c r="E169" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="F169" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="G169" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I169" s="3">
+        <v>50247</v>
+      </c>
+      <c r="J169" s="16" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A170" s="4" t="s">
+        <v>694</v>
       </c>
       <c r="B170" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="D170" s="28" t="s">
+        <v>696</v>
+      </c>
+      <c r="E170" s="32" t="s">
+        <v>699</v>
+      </c>
+      <c r="F170" s="32" t="s">
+        <v>697</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I170" s="2">
+        <v>50250</v>
+      </c>
+      <c r="J170" s="15" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A171" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="B171" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C170" s="2" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C171" s="2" t="s">
-        <v>579</v>
-[...37 lines deleted...]
-        <v>581</v>
+        <v>700</v>
+      </c>
+      <c r="D171" s="28" t="s">
+        <v>701</v>
+      </c>
+      <c r="E171" s="32" t="s">
+        <v>702</v>
+      </c>
+      <c r="F171" s="32" t="s">
+        <v>697</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I171" s="2">
+        <v>50250</v>
+      </c>
+      <c r="J171" s="15" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A172" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D172" s="29" t="s">
+        <v>705</v>
+      </c>
+      <c r="E172" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="F172" s="20" t="s">
+        <v>810</v>
+      </c>
+      <c r="G172" s="25" t="s">
+        <v>706</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I172" s="3">
+        <v>52565</v>
+      </c>
+      <c r="J172" s="16" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A173" s="4" t="s">
+        <v>709</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>302</v>
-[...24 lines deleted...]
-      <c r="A174" s="20"/>
+        <v>710</v>
+      </c>
+      <c r="D173" s="28" t="s">
+        <v>711</v>
+      </c>
+      <c r="E173" s="32" t="s">
+        <v>713</v>
+      </c>
+      <c r="F173" s="32" t="s">
+        <v>712</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I173" s="2">
+        <v>50125</v>
+      </c>
+      <c r="J173" s="15" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A174" s="4" t="s">
+        <v>709</v>
+      </c>
       <c r="B174" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D174" s="28" t="s">
+        <v>714</v>
+      </c>
+      <c r="E174" s="32" t="s">
+        <v>715</v>
+      </c>
+      <c r="F174" s="32" t="s">
+        <v>712</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I174" s="2">
+        <v>50125</v>
+      </c>
+      <c r="J174" s="15" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A175" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D175" s="29" t="s">
+        <v>717</v>
+      </c>
+      <c r="E175" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="F175" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="G175" s="25" t="s">
+        <v>819</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I175" s="3">
+        <v>52353</v>
+      </c>
+      <c r="J175" s="19" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A176" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B176" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C174" s="2" t="s">
-[...52 lines deleted...]
-        <v>8</v>
+      <c r="C176" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="D176" s="29" t="s">
+        <v>720</v>
+      </c>
+      <c r="E176" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="F176" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="G176" s="25" t="s">
+        <v>819</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>594</v>
-[...22 lines deleted...]
-        <v>596</v>
+        <v>7</v>
+      </c>
+      <c r="I176" s="3">
+        <v>52353</v>
+      </c>
+      <c r="J176" s="16" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A177" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="D177" s="28" t="s">
+        <v>726</v>
+      </c>
+      <c r="E177" s="32" t="s">
+        <v>727</v>
+      </c>
+      <c r="F177" s="32" t="s">
+        <v>728</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I177" s="2">
+        <v>50703</v>
+      </c>
+      <c r="J177" s="15" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A178" s="4" t="s">
+        <v>724</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>24</v>
-[...39 lines deleted...]
-        <v>3</v>
+        <v>703</v>
+      </c>
+      <c r="D178" s="28" t="s">
+        <v>730</v>
+      </c>
+      <c r="E178" s="32" t="s">
+        <v>731</v>
+      </c>
+      <c r="F178" s="32" t="s">
+        <v>728</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="H178" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I178" s="2">
+        <v>50703</v>
+      </c>
+      <c r="J178" s="15" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A179" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D179" s="29" t="s">
+        <v>734</v>
+      </c>
+      <c r="E179" s="20" t="s">
+        <v>735</v>
+      </c>
+      <c r="F179" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="G179" s="25" t="s">
+        <v>733</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>3</v>
-[...22 lines deleted...]
-        <v>603</v>
+        <v>7</v>
+      </c>
+      <c r="I179" s="3">
+        <v>50677</v>
+      </c>
+      <c r="J179" s="16" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A180" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="D180" s="29" t="s">
+        <v>737</v>
+      </c>
+      <c r="E180" s="20" t="s">
+        <v>738</v>
+      </c>
+      <c r="F180" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="G180" s="25" t="s">
+        <v>733</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I180" s="3">
+        <v>50677</v>
+      </c>
+      <c r="J180" s="16" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A181" s="4" t="s">
+        <v>739</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>604</v>
-[...22 lines deleted...]
-      <c r="A182" s="20"/>
+        <v>563</v>
+      </c>
+      <c r="D181" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E181" s="32" t="s">
+        <v>740</v>
+      </c>
+      <c r="F181" s="32" t="s">
+        <v>814</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I181" s="2">
+        <v>52778</v>
+      </c>
+      <c r="J181" s="15" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A182" s="4" t="s">
+        <v>739</v>
+      </c>
       <c r="B182" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>608</v>
-[...41 lines deleted...]
-        <v>8</v>
+        <v>597</v>
+      </c>
+      <c r="D182" s="28" t="s">
+        <v>598</v>
+      </c>
+      <c r="E182" s="32" t="s">
+        <v>741</v>
+      </c>
+      <c r="F182" s="32" t="s">
+        <v>814</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="H182" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I182" s="2">
+        <v>52778</v>
+      </c>
+      <c r="J182" s="15" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A183" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D183" s="29" t="s">
+        <v>743</v>
+      </c>
+      <c r="E183" s="20" t="s">
+        <v>744</v>
+      </c>
+      <c r="F183" s="34" t="s">
+        <v>812</v>
+      </c>
+      <c r="G183" s="25" t="s">
+        <v>264</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>607</v>
-[...24 lines deleted...]
-      <c r="B185" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I183" s="3">
+        <v>52101</v>
+      </c>
+      <c r="J183" s="16" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A184" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="B184" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C185" s="2" t="s">
-[...1080 lines deleted...]
-      <c r="J228" s="19" t="s">
+      <c r="C184" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="D184" s="30" t="s">
         <v>745</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D229" s="2" t="s">
+      <c r="E184" s="21" t="s">
         <v>746</v>
       </c>
-      <c r="E229" s="2" t="s">
-[...652 lines deleted...]
-      <c r="F256" s="2" t="s">
+      <c r="F184" s="9" t="s">
         <v>812</v>
       </c>
-      <c r="G256" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H256" s="3" t="s">
+      <c r="G184" s="31" t="s">
+        <v>264</v>
+      </c>
+      <c r="H184" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="I184" s="8">
+        <v>52101</v>
+      </c>
+      <c r="J184" s="17" t="s">
         <v>813</v>
       </c>
-      <c r="I256" s="14"/>
-[...1051 lines deleted...]
-      </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...2 lines deleted...]
-  <drawing r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CLG Contacts (Preservation Comm</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>