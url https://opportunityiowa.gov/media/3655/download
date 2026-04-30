--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -4,2594 +4,2981 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06E2E60E" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="09D75079" w14:textId="339C6506" w:rsidR="00DD0072" w:rsidRPr="00AA72DE" w:rsidRDefault="00DD0072" w:rsidP="00AA72DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sample Documents for Engineering/Archite</w:t>
+      </w:r>
+      <w:r w:rsidR="00E543C1" w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ctural Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A06D5E" w14:textId="0D514B47" w:rsidR="00AA3EE5" w:rsidRPr="00AA72DE" w:rsidRDefault="00AA3EE5" w:rsidP="00AA72DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication </w:t>
+      </w:r>
+      <w:r w:rsidR="00231752" w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineering/Architectural Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A909786" w14:textId="3376C5FE" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="49A06D5E" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is requesting proposals for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engineering/architectural services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to assist with a project seeking funding under the Community Development Block Grant (CDBG) Program through the Iowa Economic Development Authority (IEDA).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0811CA7F" w14:textId="10E333BF" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2A909786" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed project includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>escription of project</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D92234F" w14:textId="39D7309A" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>engineering/architectural services</w:t>
-[...50 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-    <w:p w14:paraId="5A6157E0" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should include the minimum information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6157E0" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Experience with IEDA’s CDBG Program </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637525D5" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="637525D5" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Description of similar projects the firm has successfully completed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20394714" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="20394714" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Description of organizational capacity to complete all necessary activities, including an estimated project timeframe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506896EB" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="506896EB" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Names and professional experience of key personnel who will be assigned to this project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5772883E" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="5772883E" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5FE18851" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References from previous clients </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related work within the past five years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764AC01D" w14:textId="04A62870" w:rsidR="00A431D1" w:rsidRPr="00A431D1" w:rsidRDefault="00AA3EE5" w:rsidP="00A431D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Description of firm’s professional errors and omissions coverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A376470" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="355DE3E9" w14:textId="5F3E53D2" w:rsidR="00400627" w:rsidRPr="00231752" w:rsidRDefault="00162527" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs should not be included in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3FEF" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requests for qualifications; the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3EE5">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BB3FEF" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will negotiate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB3FEF" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB3FEF" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the selected respondent. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A376470" w14:textId="12152AB2" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A full description of the work specifications is available at </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1530" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>insert full address.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">[website or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1530" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>full address</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A431D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3EE5">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AA3EE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Proposals must be submitted no later than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3EE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005171B7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>date/time.</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>[date/time]</w:t>
+      </w:r>
+      <w:r w:rsidR="005171B7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals should be submitted to </w:t>
+      </w:r>
+      <w:r w:rsidR="004644BF" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>name/address.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>[name/address].</w:t>
+      </w:r>
+      <w:r w:rsidR="004644BF" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1514CC" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="36CBE2CC" w14:textId="77777777" w:rsidR="005758E7" w:rsidRDefault="00AA3EE5" w:rsidP="005758E7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions regarding this request for proposals should be directed to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3EE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005758E7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>name/contact number/contact email</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>[name/contact number/contact email]</w:t>
+      </w:r>
+      <w:r w:rsidR="005758E7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CBB678" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="35266DDB" w14:textId="46C88F64" w:rsidR="00872740" w:rsidRPr="00231752" w:rsidRDefault="00872740" w:rsidP="00AA3EE5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9D3B88" w14:textId="77777777" w:rsidR="00872740" w:rsidRPr="00231752" w:rsidRDefault="00872740">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48300F77" w14:textId="1DBE9FEE" w:rsidR="00AA3EE5" w:rsidRPr="005758E7" w:rsidRDefault="00AA3EE5" w:rsidP="005758E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...123 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>D. The contractor agrees to provide written notice of employment and contracting opportunities to all known Section 3 Workers and Section 3 Businesses.</w:t>
-[...170 lines deleted...]
-    <w:p w14:paraId="6B26BD10" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+        <w:t xml:space="preserve">RFQ </w:t>
+      </w:r>
+      <w:r w:rsidR="00231752" w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Template </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA72DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for Engineering/Architectural Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4BA63A" w14:textId="49C41250" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is requesting </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16048" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005758E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engineering/architectural services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to assist with a project seeking funding under the Community Development Block Grant (CDBG) Program through the Iowa Economic Development Authority (IEDA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532C8961" w14:textId="2D62ED65" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+      <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="76CE1D6C" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed project includes </w:t>
+      </w:r>
+      <w:r w:rsidR="005758E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description of project</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9F3483" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...140 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The following outlines work specifications and the request for qualifications: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAE8378" w14:textId="77777777" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+    <w:p w14:paraId="07B955E4" w14:textId="77777777" w:rsidR="00B14669" w:rsidRPr="00AF5D0C" w:rsidRDefault="00AA3EE5" w:rsidP="00AF5D0C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5D0C">
+        <w:t>Scope of Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2627FC32" w14:textId="11CD300E" w:rsidR="006049B8" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The scopes of services that the firm must be prepared and qualified to provide are as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="43F730AB" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583C6002" w14:textId="4E579984" w:rsidR="007716D4" w:rsidRPr="00AF5D0C" w:rsidRDefault="00DF5097" w:rsidP="00AF5D0C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5097">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City/county should </w:t>
+      </w:r>
+      <w:r w:rsidR="006049B8" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006049B8" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scope </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities </w:t>
+      </w:r>
+      <w:r w:rsidR="006049B8" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="008F16EE" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and be very specific with stipulated deliverables, INCLUDING </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3EBE" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PROJECT MILESTONES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5097">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B165223" w14:textId="77777777" w:rsidR="00AF5D0C" w:rsidRDefault="00AA3EE5" w:rsidP="00AF5D0C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Statement of Qualifications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DF6726C" w14:textId="2EA7167C" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should include the minimum information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6445F7" w14:textId="77777777" w:rsidR="00073704" w:rsidRPr="00231752" w:rsidRDefault="00073704" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name, address, and key contact information on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>proposal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7290A5B9" w14:textId="380B951D" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of experience with IEDA’s CDBG </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD00EA" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B80BA62" w14:textId="77777777" w:rsidR="00CA4407" w:rsidRPr="00231752" w:rsidRDefault="00CA4407" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firm leadership information and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>credentials;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="781DED4C" w14:textId="1B20C26D" w:rsidR="0026200A" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of organizational capacity to complete all necessary activities, including resumes of all employees who will be </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00176C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actively </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigned to this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00176C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00176C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="109E256F" w14:textId="77777777" w:rsidR="00CA4407" w:rsidRPr="00231752" w:rsidRDefault="00CA4407" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of design </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>philosophy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="67F11D91" w14:textId="37115115" w:rsidR="0026200A" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description of the anticipated timeframe necessary to complete activities</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with a detailed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>schedule;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E45A3D8" w14:textId="0787CFF6" w:rsidR="00FD00EA" w:rsidRPr="00231752" w:rsidRDefault="00FD00EA" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of similar projects the firm has successfully completed with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vignettes;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="066E57DE" w14:textId="52CF8DDD" w:rsidR="0026200A" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References from previous clients </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related work within the past five </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BC" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="781F37C9" w14:textId="00737696" w:rsidR="00AA3EE5" w:rsidRPr="00176C6D" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description of the firm’s errors and omissions coverage, including amount of coverage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8FA109" w14:textId="0A1FBF4A" w:rsidR="000E4D29" w:rsidRPr="00231752" w:rsidRDefault="00E72CB6" w:rsidP="00B745E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs should not be included in requests for qualifications; the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will negotiate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the selected respondent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2F6E20" w14:textId="5C40EFE6" w:rsidR="00176C6D" w:rsidRDefault="00AA3EE5" w:rsidP="00176C6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation </w:t>
+      </w:r>
+      <w:r w:rsidR="00176C6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>riteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B29CFA" w14:textId="77777777" w:rsidR="000B75D9" w:rsidRDefault="00AA3EE5" w:rsidP="00206577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="270" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431D1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will evaluate, and rank proposals received according to the following criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="000B75D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AC1E0B" w14:textId="3DA9ABB4" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="000B75D9" w:rsidP="00206577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="270" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maximum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408FC9E6" w14:textId="5322A700" w:rsidR="00AF66F8" w:rsidRPr="00231752" w:rsidRDefault="00AF66F8" w:rsidP="00206577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Quality of Proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EE5" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B5B03" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10 Points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460967EF" w14:textId="3C5C98AD" w:rsidR="00AA3EE5" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00206577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualifications </w:t>
+      </w:r>
+      <w:r w:rsidR="00C873D1" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of specified Project Team members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B5B03" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Previous work performance: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>30 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E510CA" w14:textId="017939B0" w:rsidR="000B75D9" w:rsidRDefault="00AA3EE5" w:rsidP="00206577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Capacity to complete scope of work</w:t>
+      </w:r>
+      <w:r w:rsidR="00590339" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in stipulated timeframe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00590339" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Experience with the state’s CDBG Program:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00590339" w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">I. Scope of Work:   </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Total:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A6C5A5" w14:textId="77777777" w:rsidR="000B75D9" w:rsidRDefault="000B75D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F56F289" w14:textId="0488D15C" w:rsidR="00001DF7" w:rsidRPr="00231752" w:rsidRDefault="00001DF7" w:rsidP="000B75D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:lastRenderedPageBreak/>
+        <w:t>Post-submittal Expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC1B9AE" w14:textId="3089A72E" w:rsidR="00A572DF" w:rsidRPr="00173E0B" w:rsidRDefault="00173E0B" w:rsidP="00173E0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>City/county should edit activities below as necessary)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DF6726C" w14:textId="09435876" w:rsidR="00AA3EE5" w:rsidRPr="00AA3EE5" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
+        <w:t>[City/County]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will review the committee recommendations and notify bidders of the next steps or results in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>timeframe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[City/County]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intends to interview the top firms/individuals as part of the final selection process. We hope to have a firm under contract by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[date/time]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AB0795" w14:textId="1C748C69" w:rsidR="00173E0B" w:rsidRDefault="00AA3EE5" w:rsidP="00173E0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deadline for </w:t>
+      </w:r>
+      <w:r w:rsidR="00173E0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>ubmission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CE82BB" w14:textId="60EC349B" w:rsidR="008F108A" w:rsidRPr="00231752" w:rsidRDefault="00AA3EE5" w:rsidP="00AA3EE5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="360"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals must be submitted no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="005171B7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[date/time]</w:t>
+      </w:r>
+      <w:r w:rsidR="005171B7" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6480C96E" w14:textId="34C6D7D4" w:rsidR="0033643C" w:rsidRPr="00173E0B" w:rsidRDefault="008F108A" w:rsidP="00173E0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231752">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Contact Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8BCB9A" w14:textId="77777777" w:rsidR="002B1748" w:rsidRPr="006E7E5C" w:rsidRDefault="002B1748" w:rsidP="002B1748">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals should be submitted to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670EAC1C" w14:textId="77777777" w:rsidR="002B1748" w:rsidRPr="006E7E5C" w:rsidRDefault="002B1748" w:rsidP="002B1748">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[name/contact number/contact email]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED8DDB" w14:textId="77777777" w:rsidR="002B1748" w:rsidRPr="006E7E5C" w:rsidRDefault="002B1748" w:rsidP="002B1748">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions regarding this request for proposals should be directed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BC0E1C" w14:textId="08367928" w:rsidR="003A183A" w:rsidRPr="00231752" w:rsidRDefault="002B1748" w:rsidP="004C3977">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[name/contact number/contact email]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F076BA8" w14:textId="77777777" w:rsidR="004C3977" w:rsidRPr="00C9443B" w:rsidRDefault="004C3977" w:rsidP="004C3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9443B">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>NOTE TO PREPARING ENTITY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...578 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4077DC" w14:textId="2F1D4362" w:rsidR="00A65C3A" w:rsidRPr="004C3977" w:rsidRDefault="004C3977" w:rsidP="004C3977">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...169 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9443B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INCLUSION OF STATE AND FEDERAL PROCUREMENT LANGUAGE IS REQUIRED. ADDENDUM #1 OF “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C9443B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>CDBG REQUIRED LANGUGE FOR CONTRACTS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C9443B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...546 lines deleted...]
-    <w:sectPr w:rsidR="00A65C3A">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” CONTAINS ALL NECESSARY INCLUSIONS AND SHOULD BE INSERTED AT THE END OF THE SOLICITATION.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A65C3A" w:rsidRPr="004C3977">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A78522F"/>
+    <w:nsid w:val="198C3485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="456CD484"/>
+    <w:tmpl w:val="5C50DC02"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EE4A6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A84EE18"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -2657,78 +3044,387 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A78522F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="456CD484"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0D10F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5542908"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="245263209">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="92746662">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058972">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1416130750">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3EE5"/>
+    <w:rsid w:val="00001DF7"/>
+    <w:rsid w:val="00073704"/>
+    <w:rsid w:val="00095A9F"/>
+    <w:rsid w:val="000B75D9"/>
+    <w:rsid w:val="000E4D29"/>
     <w:rsid w:val="000F43B5"/>
+    <w:rsid w:val="0010700E"/>
+    <w:rsid w:val="0011339E"/>
+    <w:rsid w:val="00162527"/>
+    <w:rsid w:val="00173E0B"/>
+    <w:rsid w:val="00176C6D"/>
+    <w:rsid w:val="00187D7E"/>
+    <w:rsid w:val="001A7C28"/>
+    <w:rsid w:val="001C4DC8"/>
+    <w:rsid w:val="00206577"/>
+    <w:rsid w:val="00231752"/>
+    <w:rsid w:val="0026200A"/>
+    <w:rsid w:val="002B1748"/>
+    <w:rsid w:val="002B1C75"/>
+    <w:rsid w:val="0033643C"/>
+    <w:rsid w:val="003A183A"/>
+    <w:rsid w:val="003D37D4"/>
+    <w:rsid w:val="003F4669"/>
+    <w:rsid w:val="00400627"/>
     <w:rsid w:val="00435A37"/>
     <w:rsid w:val="00447E21"/>
+    <w:rsid w:val="004644BF"/>
+    <w:rsid w:val="004C3977"/>
+    <w:rsid w:val="004F2376"/>
+    <w:rsid w:val="005171B7"/>
+    <w:rsid w:val="00563C54"/>
+    <w:rsid w:val="00565CEF"/>
+    <w:rsid w:val="005758E7"/>
+    <w:rsid w:val="00590339"/>
+    <w:rsid w:val="005A1530"/>
+    <w:rsid w:val="006049B8"/>
+    <w:rsid w:val="00626876"/>
+    <w:rsid w:val="00661F5B"/>
+    <w:rsid w:val="006B5B03"/>
+    <w:rsid w:val="006E2F28"/>
+    <w:rsid w:val="007716D4"/>
+    <w:rsid w:val="007E7A62"/>
+    <w:rsid w:val="007F07DF"/>
+    <w:rsid w:val="00851C42"/>
+    <w:rsid w:val="00872740"/>
+    <w:rsid w:val="008D65B1"/>
+    <w:rsid w:val="008F108A"/>
+    <w:rsid w:val="008F16EE"/>
+    <w:rsid w:val="00912055"/>
+    <w:rsid w:val="00956963"/>
+    <w:rsid w:val="009822BC"/>
+    <w:rsid w:val="00A431D1"/>
+    <w:rsid w:val="00A572DF"/>
     <w:rsid w:val="00A65C3A"/>
     <w:rsid w:val="00AA3EE5"/>
+    <w:rsid w:val="00AA72DE"/>
+    <w:rsid w:val="00AF5D0C"/>
+    <w:rsid w:val="00AF66F8"/>
+    <w:rsid w:val="00B14669"/>
+    <w:rsid w:val="00B745E3"/>
+    <w:rsid w:val="00BA3491"/>
+    <w:rsid w:val="00BB2371"/>
+    <w:rsid w:val="00BB3FEF"/>
+    <w:rsid w:val="00BD7B36"/>
+    <w:rsid w:val="00C16048"/>
+    <w:rsid w:val="00C85C96"/>
+    <w:rsid w:val="00C873D1"/>
+    <w:rsid w:val="00CA4407"/>
+    <w:rsid w:val="00D041F5"/>
+    <w:rsid w:val="00DC646E"/>
+    <w:rsid w:val="00DD0072"/>
+    <w:rsid w:val="00DF5097"/>
+    <w:rsid w:val="00E20A5D"/>
+    <w:rsid w:val="00E543C1"/>
+    <w:rsid w:val="00E72CB6"/>
     <w:rsid w:val="00E825AB"/>
+    <w:rsid w:val="00EF349F"/>
+    <w:rsid w:val="00F87972"/>
+    <w:rsid w:val="00FB3EBE"/>
+    <w:rsid w:val="00FD00EA"/>
     <w:rsid w:val="0AEA6848"/>
     <w:rsid w:val="14FA0936"/>
     <w:rsid w:val="1BFD7D3B"/>
     <w:rsid w:val="3962D113"/>
     <w:rsid w:val="43F730AB"/>
     <w:rsid w:val="5127B4EA"/>
     <w:rsid w:val="5431C5CD"/>
     <w:rsid w:val="6FA5065F"/>
     <w:rsid w:val="70787847"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3124,114 +3820,113 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00BB2371"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AA3EE5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AA3EE5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AA3EE5"/>
+    <w:rsid w:val="00AF5D0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AA3EE5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
@@ -3369,69 +4064,67 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00AA3EE5"/>
+    <w:rsid w:val="00AF5D0C"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA3EE5"/>
@@ -3641,62 +4334,97 @@
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00565CEF"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B745E3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007716D4"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opportunityiowa.gov/media/7276/download?inline" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3984,78 +4712,79 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e5a521f0-a6f6-4edd-9f17-67aab279c36f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5483e490-0af1-4a6b-be95-53a173d9a4b5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Number xmlns="5483e490-0af1-4a6b-be95-53a173d9a4b5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EBFF9A500805094E93638FF8ADDC167A" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="344d68760222d99c035059e56f8774b5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5483e490-0af1-4a6b-be95-53a173d9a4b5" xmlns:ns3="e5a521f0-a6f6-4edd-9f17-67aab279c36f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3348156dca3f09bde7f83b4df24312c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EBFF9A500805094E93638FF8ADDC167A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c5796e7f5beec4aeaeefb9e70c8a091">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5483e490-0af1-4a6b-be95-53a173d9a4b5" xmlns:ns3="e5a521f0-a6f6-4edd-9f17-67aab279c36f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f442607bcdc0c8c2b902af3bcf825d07" ns2:_="" ns3:_="">
     <xsd:import namespace="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
     <xsd:import namespace="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Number" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5483e490-0af1-4a6b-be95-53a173d9a4b5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4101,50 +4830,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Number" ma:index="26" nillable="true" ma:displayName="Number" ma:format="Dropdown" ma:internalName="Number" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5a521f0-a6f6-4edd-9f17-67aab279c36f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4264,83 +4998,83 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14D96DF9-D349-4282-9ADC-1A077BBAA606}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
     <ds:schemaRef ds:uri="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5E6F703-17B3-4DC0-88F8-AD003DEAE85C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E910632-ED76-4D81-B82D-C35D16FF854E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{805A6FE5-8FDE-4696-87A6-FF76CE1DBF6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
     <ds:schemaRef ds:uri="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9274</Characters>
+  <Pages>3</Pages>
+  <Words>595</Words>
+  <Characters>3700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10880</CharactersWithSpaces>
+  <CharactersWithSpaces>4245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joyce Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EBFF9A500805094E93638FF8ADDC167A</vt:lpwstr>
   </property>