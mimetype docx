--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -1,3019 +1,4231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E004E49" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+    <w:p w14:paraId="7B23DCA9" w14:textId="43BB881B" w:rsidR="00623E99" w:rsidRPr="001C06EF" w:rsidRDefault="00623E99" w:rsidP="00303D06">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sample Documents for Grant Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC825C0" w14:textId="29E4E380" w:rsidR="00A340B7" w:rsidRPr="00303D06" w:rsidRDefault="00A340B7" w:rsidP="00303D06">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Grant Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255D31C9" w14:textId="38E96B3D" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="7CC825C0" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC197A" w:rsidRPr="00DC197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is requesting proposals for grant administration services to assist with a project funded with Community Development Block Grant (CDBG) funds through the Iowa Economic Development Authority (IEDA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034BA964" w14:textId="092281D5" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="255D31C9" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City/County </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4E9C" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is applying to receive funds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="001D66EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>short project description- i.e. owner-occupied housing rehabilitation, improvements to downtown building facades, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D66EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AE0BBE" w14:textId="7362DF91" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="034BA964" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The selected contractor will work with the </w:t>
+      </w:r>
+      <w:r w:rsidR="001D66EF" w:rsidRPr="001D66EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to ensure compliance with CDBG Program requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="0036005F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities will include, but are not limited to, project reporting, preparation of disbursement requests, and other activities required under the State of Iowa’s CDBG Program.</w:t>
+      </w:r>
+      <w:r w:rsidR="0036005F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A full description of the work specifications is available </w:t>
+      </w:r>
+      <w:r w:rsidR="00244B21" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B402D" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>at City Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B21" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00750E7F" w:rsidRPr="00750E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ull address</w:t>
+      </w:r>
+      <w:r w:rsidR="00750E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18052429" w14:textId="103B2682" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...140 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001D66EF" w:rsidRPr="001D66EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="001D66EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...60 lines deleted...]
-    <w:p w14:paraId="184902D8" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should include the minimum information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184902D8" w14:textId="6303117B" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="43FEC769" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Experience with IEDA’s CDBG program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6830E172" w14:textId="26C4B290" w:rsidR="00A834FA" w:rsidRPr="001C06EF" w:rsidRDefault="00A834FA" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2034EC6A" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Demonstrated compliance with IEDA’s Certified Grant Administ</w:t>
+      </w:r>
+      <w:r w:rsidR="0079472A" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ator Pol</w:t>
+      </w:r>
+      <w:r w:rsidR="0079472A" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FEC769" w14:textId="21E9F0B9" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="295E5176" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Description of past grant administrative services provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1394EAF4" w14:textId="6EA097BC" w:rsidR="007F3878" w:rsidRPr="001C06EF" w:rsidRDefault="007F3878" w:rsidP="007F3878">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2267E320" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A Grant Administration Staffing Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC55E9" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, detailing the capacity to complete all necessary grant administration activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295E5176" w14:textId="3787C515" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1390 lines deleted...]
-    <w:p w14:paraId="52DFBF7A" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>References from previous clients of related work within the past five years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAFCE27" w14:textId="05F588A5" w:rsidR="00F850AD" w:rsidRPr="001C06EF" w:rsidRDefault="00F850AD" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6CC19F4F" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00753867" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schedule </w:t>
+      </w:r>
+      <w:r w:rsidR="00336FCA" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="003732B6" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aids the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C976EA" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF687C" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0025775E" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed project </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BD1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="003732B6" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BD1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="003732B6" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDBG program </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25086" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>constraints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2267E320" w14:textId="4FE7AD70" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="0025775E" w:rsidP="00A340B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proposed estim</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC474D" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB3FC1F" w14:textId="77777777" w:rsidR="0079472A" w:rsidRPr="001C06EF" w:rsidRDefault="0079472A" w:rsidP="0079472A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06811281" w14:textId="69755322" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals must be submitted no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16" w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>date/time</w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proposals should be submitted to </w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16" w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name/address</w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AF841B" w14:textId="0D21398B" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions regarding this request for proposals should be directed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16" w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name/contact number/contact email</w:t>
+      </w:r>
+      <w:r w:rsidR="00834D16" w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407C10F3" w14:textId="77777777" w:rsidR="007F3878" w:rsidRPr="001C06EF" w:rsidRDefault="007F3878">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505105DF" w14:textId="1BBC662B" w:rsidR="00A340B7" w:rsidRPr="004E4AA2" w:rsidRDefault="00A340B7" w:rsidP="00FE2CAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">RFP </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Template </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for CDBG Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5B11E1" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C2E962" w14:textId="77777777" w:rsidR="00A708A3" w:rsidRDefault="00A340B7" w:rsidP="00A708A3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is requesting proposals for grant administration services to assist with a project funded with Community Development Block Grant (CDBG) funds through the Iowa Economic Development Authority (IEDA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E85E1D" w14:textId="386FA194" w:rsidR="00A340B7" w:rsidRPr="006F6FCE" w:rsidRDefault="00A340B7" w:rsidP="00A708A3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City/County </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54D39" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is applying to receive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funds to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert short project description- i.e. owner-occupied housing rehabilitation, improvements to downtown building facades, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BD9" w:rsidRPr="00CD5BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBB6DC8" w14:textId="31B7C048" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A708A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The selected contractor will work with the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ensure compliance with CDBG Program requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E8715D" w14:textId="0001C650" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A708A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following outlines work specifications and the request for proposals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C750F4" w14:textId="77777777" w:rsidR="00851998" w:rsidRPr="00651BC6" w:rsidRDefault="00A340B7" w:rsidP="00651BC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00651BC6">
+        <w:t>Scope of Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451DF3E" w14:textId="17BF1119" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00CD5BD9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The scopes of services that the consultant must be prepared and qualified to provide are as follows: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BD9" w:rsidRPr="00CD5BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C07DD" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ounty should edit activities below as necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BD9" w:rsidRPr="00CD5BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F399016" w14:textId="1258C83B" w:rsidR="001F145C" w:rsidRPr="001C06EF" w:rsidRDefault="00FD4DDE" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comply with IEDA’s Certified Grant Administrator Policy (insert link)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4110" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inclusive of attendance in all ‘Mandatory </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1749" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’ monthly trainings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8295AB" w14:textId="4C1E73B6" w:rsidR="00287EC2" w:rsidRPr="001C06EF" w:rsidRDefault="00287EC2" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prepare</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3EEF" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, or cause to be prepared,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5FB4" w:rsidRPr="00F014AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F014AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roject </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5FB4" w:rsidRPr="00F014AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F014AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that outlines the </w:t>
+      </w:r>
+      <w:r w:rsidR="00966337" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliverables of the funding program requirements with schedule milestones, inclusive of targeted dates for adoption of plans, resolutions, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5FB4" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">document execution, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31E6F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">release of funds, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3EEF" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>construction</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31E6F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5FB4" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EE1AEC" w14:textId="117DEA9B" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F014AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environmental Review Record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submit all other items required to clear the Contract Conditions outlined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="007C07DD" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CDBG contract, within the timeframe specified by IEDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EA3A4B" w14:textId="01394DB1" w:rsidR="000A6F98" w:rsidRPr="001C06EF" w:rsidRDefault="000A6F98" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Designate a Labor Com</w:t>
+      </w:r>
+      <w:r w:rsidR="001F145C" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pliance Officer for DBRA-covered projects, </w:t>
+      </w:r>
+      <w:r w:rsidR="002908B9" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and ensure project remains in compliance with all applicable laws and procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="0088300D" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, inclusive of certified payroll reviews, wage rate interviews, assessment of wage restitutions, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="002908B9" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108BC1EE" w14:textId="50952061" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare draw/disbursement requests to ensure consistency with the procedures established for the CDBG Program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9B740B" w14:textId="358CC602" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has an acceptable financial management system as it pertains to finances of the CDBG Program. An acceptable system includes, but is not limited to, cash receipts and disbursements journal and accompanying ledgers, and should conform to generally accepted principles of municipal accounting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BFA6C2" w14:textId="462246EC" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Establish project files in the local government's office</w:t>
+      </w:r>
+      <w:r w:rsidR="007673C9" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to align with the data contained within Iowa</w:t>
+      </w:r>
+      <w:r w:rsidR="0087376A" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grants project file</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These files must demonstrate compliance with all applicable state, local, and federal regulations. The project files must be monitored throughout the program to ensure that they are complete and that all necessary documentation is being retained in the community's files. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6D355F" w14:textId="472EE238" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="008433DA" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssist the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conduct public </w:t>
+      </w:r>
+      <w:r w:rsidR="00652E56" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notifications &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hearings</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6484" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE360D" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00EE360D" w:rsidRPr="001C06EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Iowa Code 362.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00652E56" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0099739B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="p-570.486(a)" w:history="1">
+        <w:r w:rsidR="0099739B" w:rsidRPr="001C06EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>24 CFR 570.486(a)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007F6484" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00652E56" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; IEDA’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00652E56" w:rsidRPr="001C06EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Citizen Participation Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This includes, but is not limited to, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public notices, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40712" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparation of resolution language, preparation of necessary signature documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A54FA3" w14:textId="33E108E9" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in complying with regulations governing land acquisition (real property, easements, rights of ways, donation of property, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="007473D2" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB39D5" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uniform Relocation </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2E57" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DECD6B0" w14:textId="4FB0F63F" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Assist the project </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2E57" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>architect/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engineer in the preparation of bid documents and supervise the bidding process consistent with state and federal regulations. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C09B1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include all </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="000C09B1" w:rsidRPr="00A07F3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>required State and Federal funding language</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C09B1" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and associated attachments such as </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4BAD" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wage decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00733BAC" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4BAD" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BABA specifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00733BAC" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Section 3 compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4BAD" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB6FA61" w14:textId="17F51183" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obtain contractor clearance(s) from IEDA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3273D" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inclusive of UEI #’s of all </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4110" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>participating vendors in the project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECA7D89" w14:textId="362E7838" w:rsidR="00E968FF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitor </w:t>
+      </w:r>
+      <w:r w:rsidR="00965062" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(city/County) vendor performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="003B312B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00965062" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="003B312B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project scheduled and </w:t>
+      </w:r>
+      <w:r w:rsidR="00093D8F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cross-cutting </w:t>
+      </w:r>
+      <w:r w:rsidR="003B312B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00965062" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00093D8F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements, such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equal opportunity</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D8F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>labor standards provisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D8F" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Section 3, BABA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8DAC0E" w14:textId="5D2DBD78" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attend and assist the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the IEDA’s project monitoring visit(s). Prepare </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">response to all monitoring findings and coordinate efforts to provide additional information as needed to IEDA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380E7BBD" w14:textId="4BFBAF13" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with meeting state/federal affirmatively furthering fair housing requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EADD5A8" w14:textId="2FC6CE8B" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00295AD2" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a final inspection of the project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has occurred </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A0B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A0B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>issu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A0B" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final acceptance of work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEA5943" w14:textId="04EC3C18" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in meeting the state's financial reporting requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A936391" w14:textId="4587E37B" w:rsidR="00A340B7" w:rsidRPr="00651BC6" w:rsidRDefault="00A340B7" w:rsidP="00F014AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare close-out documents as needed by IEDA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A30F5AD" w14:textId="77777777" w:rsidR="00651BC6" w:rsidRDefault="00A340B7" w:rsidP="00651BC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:t>Statement of Qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135F878C" w14:textId="11A24B57" w:rsidR="00A340B7" w:rsidRPr="00EA0057" w:rsidRDefault="00A340B7" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should include the minimum information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37953F0A" w14:textId="08B92DEA" w:rsidR="00FF5954" w:rsidRPr="00EA0057" w:rsidRDefault="00A340B7" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Description of experience with IEDA’s CDBG program</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5A25" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A4667B" w14:textId="05FD4D2E" w:rsidR="00FF5954" w:rsidRPr="00EA0057" w:rsidRDefault="004A5A25" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrated evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36A54" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>proposed Project Team Members are on IEDA’s Certified Grant Administrator Program;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E414AF6" w14:textId="598D5C31" w:rsidR="00FF5954" w:rsidRPr="00EA0057" w:rsidRDefault="00A340B7" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Description of organizational capacity to complete all necessary grant administration activities, including resumes of all employees who will be or may be assigned to this project</w:t>
+      </w:r>
+      <w:r w:rsidR="000F56A4" w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF556F6" w14:textId="77777777" w:rsidR="000F56A4" w:rsidRPr="00EA0057" w:rsidRDefault="000F56A4" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Description of past grant administrative services provided, with vignettes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C16296" w14:textId="66287403" w:rsidR="00FF5954" w:rsidRPr="00EA0057" w:rsidRDefault="00A340B7" w:rsidP="00EA0057">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References from previous clients of related work within the past five years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D41409" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+    <w:p w14:paraId="558E2D34" w14:textId="78EF9A52" w:rsidR="00651BC6" w:rsidRDefault="00A340B7" w:rsidP="00651BC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00651BC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ost of </w:t>
+      </w:r>
+      <w:r w:rsidR="00651BC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33222686" w14:textId="06A8B31F" w:rsidR="005A6688" w:rsidRDefault="00A340B7" w:rsidP="002F088F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="007E6D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="002F088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>should include the proposed cost to accomplish all scope of work</w:t>
+      </w:r>
+      <w:r w:rsidR="002F088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for activities outlined above. </w:t>
+      </w:r>
+      <w:r w:rsidR="00662E7A" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to IEDA Policy, these costs should not exceed 10% of the program </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D12" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>costs and</w:t>
+      </w:r>
+      <w:r w:rsidR="00662E7A" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should also align with any further limitations as cited in the Program Guidelines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EC5879" w14:textId="77777777" w:rsidR="005A6688" w:rsidRDefault="005A6688">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6BC973" w14:textId="50BDA54B" w:rsidR="00651BC6" w:rsidRDefault="00A340B7" w:rsidP="00651BC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Evaluation </w:t>
+      </w:r>
+      <w:r w:rsidR="00651BC6">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:t>riteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27549F53" w14:textId="28D65BCD" w:rsidR="00E23D46" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00A708A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="4BE1DE83" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="001B35AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City/County]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AB" w:rsidRPr="006E7E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will evaluate and rank proposals received according to the following criteria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AAE489" w14:textId="3FEF6B55" w:rsidR="00E23D46" w:rsidRPr="001C06EF" w:rsidRDefault="00E23D46" w:rsidP="00A708A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="33222686" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Respondent is on IEDA’s Certified Grant Administrator list:</w:t>
+      </w:r>
+      <w:r w:rsidR="00773504" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GO / NO GO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0F4954" w14:textId="208FCAE1" w:rsidR="00E23D46" w:rsidRPr="00CE1B2A" w:rsidRDefault="00E23D46" w:rsidP="00CE1B2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="402CC1D7" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00773504" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Unscored item)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402CC1D7" w14:textId="0A69A066" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="009949EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...16 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Evaluation criteria.</w:t>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00773504" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maximum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101522CF" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+    <w:p w14:paraId="7410414D" w14:textId="47A3B2D9" w:rsidR="00075F64" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="009949EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00075F64" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quality of Proposal:</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...59 lines deleted...]
-    <w:p w14:paraId="15E5208A" w14:textId="77777777" w:rsidR="00A340B7" w:rsidRPr="00FD65B3" w:rsidRDefault="00A340B7" w:rsidP="00A340B7">
+      <w:r w:rsidR="007D2DEA" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009742F6" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2DEA" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453A588C" w14:textId="082FFF61" w:rsidR="00075F64" w:rsidRPr="001C06EF" w:rsidRDefault="007D2DEA" w:rsidP="009949EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00075F64" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Experience of specific Project Tea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m Members with CDBG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Capacity to complete scope of work: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      </w:r>
+      <w:r w:rsidR="009742F6" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101522CF" w14:textId="1CAFB866" w:rsidR="00A340B7" w:rsidRPr="001C06EF" w:rsidRDefault="00075F64" w:rsidP="009949EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00FD0815" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erformance</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0815" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on similar projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1EDB" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F90EB1F" w14:textId="2CDD2E54" w:rsidR="00AB1EDB" w:rsidRPr="001C06EF" w:rsidRDefault="00AB1EDB" w:rsidP="009949EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Capacity to complete scope of work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>20 points</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="347E92A5" w14:textId="7DD1E569" w:rsidR="0094199A" w:rsidRPr="001C06EF" w:rsidRDefault="00AB1EDB" w:rsidP="009949EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Proposed cost:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00A024FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A340B7" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218EC1AF" w14:textId="067BAB46" w:rsidR="0094199A" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="009949EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Total:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD65B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482E2C61" w14:textId="442B5C82" w:rsidR="009410E4" w:rsidRDefault="00A340B7" w:rsidP="00873F2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:t xml:space="preserve">Deadline for </w:t>
+      </w:r>
+      <w:r w:rsidR="00873F2C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:t>ubmission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7138AC8D" w14:textId="2DF46629" w:rsidR="00CF4F30" w:rsidRPr="001C06EF" w:rsidRDefault="00A340B7" w:rsidP="00FF43E3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposals must be submitted no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C86" w:rsidRPr="00834D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C86" w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>date/time</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proposals should be submitted to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA332A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE5CE4A" w14:textId="77777777" w:rsidR="00FF43E3" w:rsidRPr="00FF43E3" w:rsidRDefault="00FF43E3" w:rsidP="00FF43E3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[name/contact number/contact email]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D27C260" w14:textId="77777777" w:rsidR="00FF43E3" w:rsidRPr="00FF43E3" w:rsidRDefault="00FF43E3" w:rsidP="00FF43E3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Questions regarding this request for proposals should be directed to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0958C062" w14:textId="77777777" w:rsidR="00FF43E3" w:rsidRPr="00FF43E3" w:rsidRDefault="00FF43E3" w:rsidP="00FF43E3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF43E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[name/contact number/contact email]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D50526E" w14:textId="77777777" w:rsidR="00742880" w:rsidRPr="00742880" w:rsidRDefault="00742880" w:rsidP="003C5B25">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>NOTE TO PREPARING ENTITY:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482DB86A" w14:textId="5FCB223C" w:rsidR="00D54D26" w:rsidRPr="003C5B25" w:rsidRDefault="00742880" w:rsidP="003C5B25">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9443B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INCLUSION OF STATE AND FEDERAL PROCUREMENT LANGUAGE IS REQUIRED. ADDENDUM #1 OF “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00C9443B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>CDBG REQUIRED LANGUGE FOR CONTRACTS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C9443B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...497 lines deleted...]
-    <w:sectPr w:rsidR="00A65C3A">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” CONTAINS ALL NECESSARY INCLUSIONS AND SHOULD BE INSERTED AT THE END OF THE SOLICITATION.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D54D26" w:rsidRPr="003C5B25">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191A3959"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59D83D58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A78522F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="456CD484"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3082,108 +4294,493 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DC220F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D6C18FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A335C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF1ED86A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="286815217">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1543011110">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1177501327">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2059935123">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A340B7"/>
+    <w:rsid w:val="00000189"/>
+    <w:rsid w:val="00031517"/>
+    <w:rsid w:val="00062034"/>
+    <w:rsid w:val="00075F64"/>
     <w:rsid w:val="00090D28"/>
+    <w:rsid w:val="00093D8F"/>
+    <w:rsid w:val="000A6F98"/>
+    <w:rsid w:val="000A7E9E"/>
+    <w:rsid w:val="000C09B1"/>
+    <w:rsid w:val="000C1EE9"/>
+    <w:rsid w:val="000E04D6"/>
+    <w:rsid w:val="000F10FF"/>
     <w:rsid w:val="000F43B5"/>
+    <w:rsid w:val="000F56A4"/>
+    <w:rsid w:val="000F5CB9"/>
+    <w:rsid w:val="00143FF3"/>
+    <w:rsid w:val="00150684"/>
+    <w:rsid w:val="001B35AB"/>
+    <w:rsid w:val="001B4E9C"/>
+    <w:rsid w:val="001C06EF"/>
+    <w:rsid w:val="001D66EF"/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rsid w:val="001F08EE"/>
+    <w:rsid w:val="001F145C"/>
+    <w:rsid w:val="001F4BAD"/>
+    <w:rsid w:val="00220B20"/>
+    <w:rsid w:val="00244B21"/>
+    <w:rsid w:val="0025775E"/>
+    <w:rsid w:val="00287EC2"/>
+    <w:rsid w:val="002908B9"/>
+    <w:rsid w:val="00295AD2"/>
+    <w:rsid w:val="002A4110"/>
+    <w:rsid w:val="002F088F"/>
+    <w:rsid w:val="00303D06"/>
+    <w:rsid w:val="00326C35"/>
+    <w:rsid w:val="00336FCA"/>
+    <w:rsid w:val="0036005F"/>
+    <w:rsid w:val="003732B6"/>
+    <w:rsid w:val="003B312B"/>
+    <w:rsid w:val="003C5B25"/>
+    <w:rsid w:val="003E376A"/>
+    <w:rsid w:val="004A5A25"/>
+    <w:rsid w:val="004C0133"/>
+    <w:rsid w:val="004C3A57"/>
+    <w:rsid w:val="004E4AA2"/>
+    <w:rsid w:val="005A6688"/>
+    <w:rsid w:val="005B4FB1"/>
+    <w:rsid w:val="005F1749"/>
+    <w:rsid w:val="00623E99"/>
+    <w:rsid w:val="00626876"/>
+    <w:rsid w:val="00651BC6"/>
+    <w:rsid w:val="00652E56"/>
+    <w:rsid w:val="00662E7A"/>
+    <w:rsid w:val="0067680B"/>
+    <w:rsid w:val="006C7FBC"/>
+    <w:rsid w:val="006D5827"/>
+    <w:rsid w:val="006F6FCE"/>
+    <w:rsid w:val="00733BAC"/>
+    <w:rsid w:val="00742392"/>
+    <w:rsid w:val="00742880"/>
+    <w:rsid w:val="007473D2"/>
+    <w:rsid w:val="00750E7F"/>
+    <w:rsid w:val="00753867"/>
+    <w:rsid w:val="007673C9"/>
+    <w:rsid w:val="007730FD"/>
+    <w:rsid w:val="00773504"/>
+    <w:rsid w:val="0079472A"/>
+    <w:rsid w:val="007A5E41"/>
+    <w:rsid w:val="007C07DD"/>
+    <w:rsid w:val="007D2DEA"/>
+    <w:rsid w:val="007E612E"/>
+    <w:rsid w:val="007E6D12"/>
+    <w:rsid w:val="007F3878"/>
+    <w:rsid w:val="007F6484"/>
+    <w:rsid w:val="008044AF"/>
+    <w:rsid w:val="00826906"/>
+    <w:rsid w:val="00834D16"/>
+    <w:rsid w:val="008433DA"/>
+    <w:rsid w:val="00851998"/>
+    <w:rsid w:val="0087376A"/>
+    <w:rsid w:val="00873F2C"/>
+    <w:rsid w:val="008802AA"/>
+    <w:rsid w:val="0088300D"/>
+    <w:rsid w:val="00895B3C"/>
+    <w:rsid w:val="008B1644"/>
+    <w:rsid w:val="00912055"/>
+    <w:rsid w:val="009410E4"/>
+    <w:rsid w:val="0094199A"/>
+    <w:rsid w:val="00965062"/>
+    <w:rsid w:val="00966337"/>
+    <w:rsid w:val="009742F6"/>
+    <w:rsid w:val="009949EF"/>
+    <w:rsid w:val="0099739B"/>
+    <w:rsid w:val="009A164E"/>
+    <w:rsid w:val="009B402D"/>
+    <w:rsid w:val="009C3B68"/>
+    <w:rsid w:val="00A024FD"/>
+    <w:rsid w:val="00A07F3E"/>
     <w:rsid w:val="00A340B7"/>
+    <w:rsid w:val="00A5563D"/>
     <w:rsid w:val="00A65C3A"/>
+    <w:rsid w:val="00A708A3"/>
+    <w:rsid w:val="00A834FA"/>
+    <w:rsid w:val="00A97D3D"/>
+    <w:rsid w:val="00AB1EDB"/>
+    <w:rsid w:val="00AC3D3D"/>
+    <w:rsid w:val="00B243F6"/>
+    <w:rsid w:val="00B25086"/>
+    <w:rsid w:val="00B54D39"/>
+    <w:rsid w:val="00B57EEB"/>
+    <w:rsid w:val="00BA17CD"/>
+    <w:rsid w:val="00BC55E9"/>
+    <w:rsid w:val="00BE3EEF"/>
+    <w:rsid w:val="00BF1FB9"/>
+    <w:rsid w:val="00C36A54"/>
+    <w:rsid w:val="00C40712"/>
+    <w:rsid w:val="00C54F24"/>
+    <w:rsid w:val="00C976EA"/>
+    <w:rsid w:val="00CD5BD9"/>
+    <w:rsid w:val="00CE1B2A"/>
+    <w:rsid w:val="00CE5B5D"/>
+    <w:rsid w:val="00CF4F30"/>
+    <w:rsid w:val="00CF687C"/>
+    <w:rsid w:val="00D000C0"/>
+    <w:rsid w:val="00D00A0B"/>
+    <w:rsid w:val="00D03C86"/>
+    <w:rsid w:val="00D3273D"/>
+    <w:rsid w:val="00D32BE5"/>
+    <w:rsid w:val="00D54D26"/>
+    <w:rsid w:val="00DA332A"/>
+    <w:rsid w:val="00DC197A"/>
+    <w:rsid w:val="00DC649B"/>
+    <w:rsid w:val="00DF51E2"/>
+    <w:rsid w:val="00E1486B"/>
+    <w:rsid w:val="00E23D46"/>
+    <w:rsid w:val="00E51A0A"/>
+    <w:rsid w:val="00E61744"/>
+    <w:rsid w:val="00E968FF"/>
+    <w:rsid w:val="00EA0057"/>
+    <w:rsid w:val="00EC57EC"/>
+    <w:rsid w:val="00EE360D"/>
+    <w:rsid w:val="00EF349F"/>
+    <w:rsid w:val="00F014AB"/>
+    <w:rsid w:val="00F16BD1"/>
+    <w:rsid w:val="00F31E6F"/>
+    <w:rsid w:val="00F850AD"/>
+    <w:rsid w:val="00FA3A10"/>
+    <w:rsid w:val="00FB39D5"/>
+    <w:rsid w:val="00FB5FB4"/>
+    <w:rsid w:val="00FC474D"/>
+    <w:rsid w:val="00FD0815"/>
+    <w:rsid w:val="00FD4DDE"/>
+    <w:rsid w:val="00FE2CAF"/>
+    <w:rsid w:val="00FF43E3"/>
+    <w:rsid w:val="00FF5954"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F0E0A4E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{973A5B19-45F5-4EFF-BF68-EAB61203B8EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3575,86 +5172,84 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A340B7"/>
+    <w:rsid w:val="00651BC6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
@@ -3748,113 +5343,112 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A340B7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A340B7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A340B7"/>
+    <w:rsid w:val="00651BC6"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A340B7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A340B7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4089,62 +5683,166 @@
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A340B7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE360D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652E56"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E2E57"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A07F3E"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/code/362.3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opportunityiowa.gov/media/7276/download?inline" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opportunityiowa.gov/media/7276/download?inline" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opportunityiowa.gov/media/6807/download?inline" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-24/subtitle-B/chapter-V/subchapter-C/part-570/subpart-I/section-570.486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4398,59 +6096,426 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e5a521f0-a6f6-4edd-9f17-67aab279c36f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5483e490-0af1-4a6b-be95-53a173d9a4b5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Number xmlns="5483e490-0af1-4a6b-be95-53a173d9a4b5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EBFF9A500805094E93638FF8ADDC167A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c5796e7f5beec4aeaeefb9e70c8a091">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5483e490-0af1-4a6b-be95-53a173d9a4b5" xmlns:ns3="e5a521f0-a6f6-4edd-9f17-67aab279c36f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f442607bcdc0c8c2b902af3bcf825d07" ns2:_="" ns3:_="">
+    <xsd:import namespace="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
+    <xsd:import namespace="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Number" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5483e490-0af1-4a6b-be95-53a173d9a4b5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d73c2f1c-0c45-49b9-b292-96ca38f50265" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Number" ma:index="26" nillable="true" ma:displayName="Number" ma:format="Dropdown" ma:internalName="Number" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5a521f0-a6f6-4edd-9f17-67aab279c36f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{218fcdf4-516c-4f06-a150-c281679c830b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e5a521f0-a6f6-4edd-9f17-67aab279c36f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CFDBAA4-F703-43A1-8666-9155868D410D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
+    <ds:schemaRef ds:uri="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3079BD81-692E-46CB-985C-7E5C71EE8489}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7867B701-DF4E-4DBC-B65D-4A9110DA14F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5483e490-0af1-4a6b-be95-53a173d9a4b5"/>
+    <ds:schemaRef ds:uri="e5a521f0-a6f6-4edd-9f17-67aab279c36f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>12022</Characters>
+  <Pages>4</Pages>
+  <Words>1129</Words>
+  <Characters>7016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14103</CharactersWithSpaces>
+  <CharactersWithSpaces>8050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Sample Documents for CDBG Grant Administration</dc:title>
   <dc:subject/>
-  <dc:creator>Joyce Brown</dc:creator>
+  <dc:creator>Joyce Brown;IEDA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100EBFF9A500805094E93638FF8ADDC167A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>